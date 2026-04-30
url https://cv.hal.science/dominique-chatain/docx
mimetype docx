--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -333,680 +333,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of microfaceting in heteroepitaxial interfaces</w:t>
+                <w:t xml:space="preserve">Morphological evolution and structural study of annealed amorphous-Ge films: Interplay between crystallization and dewetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Chatain</w:t>
+                <w:t xml:space="preserve">Sonia Freddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velimir Radmilovic</w:t>
+                <w:t xml:space="preserve">Gianfranco Sfuncia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Wynblatt</w:t>
+                <w:t xml:space="preserve">Michele Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Dahmen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giuseppe Nicotra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Barri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120155⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 174, pp.108228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.108228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636012v1</w:t>
+                <w:t xml:space="preserve">hal-04461151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological evolution and structural study of annealed amorphous-Ge films: Interplay between crystallization and dewetting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A potential mechanism for abnormal grain growth in Ni thin films on c-sapphire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianfranco Sfuncia</w:t>
+                <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Gherardi</w:t>
+                <w:t xml:space="preserve">Blandine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Nicotra</w:t>
+                <w:t xml:space="preserve">Saba Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Barri</w:t>
+                <w:t xml:space="preserve">Gerhard Dehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Scheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.108228⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 281, pp.120451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461151v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A potential mechanism for abnormal grain growth in Ni thin films on c-sapphire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Decomposition and dewetting of super-saturated Cu-15 at. % Co solid solution film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farnaz Farzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Bellón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Dehm</w:t>
+                <w:t xml:space="preserve">José A Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Scheu</w:t>
+                <w:t xml:space="preserve">Benjamin Breitbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 281, pp.120451. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 241, pp.112892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.112892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731452v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition and dewetting of super-saturated Cu-15 at. % Co solid solution film</w:t>
+                <w:t xml:space="preserve">Statistical and Correlative Characterization of Individual Nanoparticle in Gap Plasmon Resonator Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farnaz Farzam</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Peeranuch Poungsripong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyshnav Kannampalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Breitbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.112892⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.202400083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.202400083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04531917v1</w:t>
+                <w:t xml:space="preserve">hal-04588114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical and Correlative Characterization of Individual Nanoparticle in Gap Plasmon Resonator Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peeranuch Poungsripong</w:t>
+                <w:t xml:space="preserve">The role of microfaceting in heteroepitaxial interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vyshnav Kannampalli</w:t>
+                <w:t xml:space="preserve">Velimir Radmilovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+                <w:t xml:space="preserve">Paul Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Grosso</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ulrich Dahmen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.202400083. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 276, pp.120155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admt.202400083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588114v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical behaviour of interfaces subjected to curvature flow and torque effects applied to microstructural evolutions</w:t>
               </w:r>
@@ -1044,51 +1044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayan Murgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 222, pp.117459. </w:t>
@@ -1126,77 +1126,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroepitaxy of FCC-on-FCC Systems of Large Misfit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Dahmen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1230,64 +1230,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface segregation in multicomponent high entropy alloys: Atomistic simulations versus a multilayer analytical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 187, pp.110101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1334,77 +1334,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and hardness of in situ synthesized nano-oxide strengthened CoCrFeNi high entropy alloy thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subin Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Liebscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Dehm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 203, pp.114044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1477,51 +1477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subin Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Savan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Breitbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Addab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1572,77 +1572,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of step structure on preferred orientation relationships of Ag deposited on Ni(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saransh Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Silvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1732,51 +1732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Addab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya K Kini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Savan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1834,546 +1834,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On pinning-depinning and microkink-flow in solid state dewetting: Insights by in-situ ESEM on Al thin films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modeling grain boundary and surface segregation in multicomponent high-entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Wynblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.11.028⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.054004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941639v1</w:t>
+                <w:t xml:space="preserve">hal-02142679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling grain boundary and surface segregation in multicomponent high-entropy alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Growth and orientation relationships of Ni and Cu films annealed on slightly miscut (1-102) r-sapphire substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.054004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 508, pp.24-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2018.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142679v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931416v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and orientation relationships of Ni and Cu films annealed on slightly miscut (1-102) r-sapphire substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Origin of an unusual systematic variation in the heteroepitaxy of Ag on Ni-the roles of twinning and step alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wynblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blandine Courtois</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A D Rollett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Ozerov</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">U. Dahmen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2018.11.024⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.01.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931416v2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002808v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of an unusual systematic variation in the heteroepitaxy of Ag on Ni-the roles of twinning and step alignment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On pinning-depinning and microkink-flow in solid state dewetting: Insights by in-situ ESEM on Al thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Werner Hieke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Wynblatt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Marc-Georg Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu-Jun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günther H.S. Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 168, pp.121-132. </w:t>
+              <w:t xml:space="preserve">, 2019, 165, pp.153-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.01.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002808v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional versus three-dimensional constraints in hetero-epitaxy/orientation relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 52 (16), pp.9630 - 9639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2401,403 +2401,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of interfacial step alignment in hetero-epitaxy and orientation relationships: the case of Ag equilibrated on Ni substrates. Part 1 computer simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Importance of interfacial step alignment in hetero-epitaxy and orientation relationships: the case of Ag equilibrated on Ni substrates. Part 2 experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Chatain</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D. Rollett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.S. Rohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 50 (15), pp.5262-5275. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-015-9074-1⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 50 (15), pp.5276-5285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-015-9075-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162453v1</w:t>
+                <w:t xml:space="preserve">hal-01162456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation relationship of Cu crystals on the sapphire (10-10) m-plane and (10-12) r-plane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of interfacial step alignment in hetero-epitaxy and orientation relationships: the case of Ag equilibrated on Ni substrates. Part 1 computer simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wynblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (15), pp.5262-5275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-015-9074-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130310v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of interfacial step alignment in hetero-epitaxy and orientation relationships: the case of Ag equilibrated on Ni substrates. Part 2 experiments</w:t>
+                <w:t xml:space="preserve">Orientation relationship of Cu crystals on the sapphire (10-10) m-plane and (10-12) r-plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.S. Rohrer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Meltzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.D. Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 418, pp.57-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162456v1</w:t>
+                <w:t xml:space="preserve">hal-01130310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of abnormal grain growth on solid-state dewetting kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galit Atiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vissarion Mikhelashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2864,558 +2864,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper crystals on the (11-20) sapphire plane: orientation relationships, triple line ridges and interface shape equilibrium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Curiotto</w:t>
+                <w:t xml:space="preserve">A review of wetting vs. adsorption, complexions and related phenomena: the Rosetta stone of wetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.D. Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chien</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W.C. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 48 (7), pp.3013-3026</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 48 (17), pp.5681-5717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-013-7462-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810502v1</w:t>
+                <w:t xml:space="preserve">hal-00844992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of wetting vs. adsorption, complexions and related phenomena: the Rosetta stone of wetting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W.D. Kaplan</w:t>
+                <w:t xml:space="preserve">Effects of anisotropy on the equilibrium shape of nanoscale pores at grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W.C. Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-013-7462-y⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (12), pp.4572-4580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844992v1</w:t>
+                <w:t xml:space="preserve">hal-00844986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of anisotropy on the equilibrium shape of nanoscale pores at grain boundaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Copper crystals on the (11-20) sapphire plane: orientation relationships, triple line ridges and interface shape equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meltzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (7), pp.3013-3026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844986v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface to the special section E-MRS MACAN</w:t>
+                <w:t xml:space="preserve">Le mouillage et les interfaces dans les matériaux inorganiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Scheu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 359, pp.III-XI</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696855v1</w:t>
+                <w:t xml:space="preserve">hal-00696850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mouillage et les interfaces dans les matériaux inorganiques</w:t>
+                <w:t xml:space="preserve">Preface to the special section E-MRS MACAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.D. Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Finnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Scheu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (4), pp.1603-1604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-011-6024-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696850v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New software tools for the calculation and display of isolated and attached interfacial-energy minimizing particle shapes</w:t>
               </w:r>
@@ -3427,77 +3427,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.V. Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Dahmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.C. Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47, pp.8290-8302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3516,295 +3516,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the liquid phase shape on the structure of III-V nanowires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Orientation Relationships of Copper Crystals on C-Plane Sapphire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Nygaard</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meltzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wynblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.S. Rohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.125505⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59, pp.5320-5331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581241v1</w:t>
+                <w:t xml:space="preserve">hal-00624841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation Relationships of Copper Crystals on C-Plane Sapphire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Impact of the liquid phase shape on the structure of III-V nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Krogstrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G.S. Rohrer</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aagesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nygaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59, pp.5320-5331. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (12), pp.125505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.125505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624841v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of ultrasound transmission through a solid-liquid interface comprising a network of gas pockets</w:t>
               </w:r>
@@ -3946,51 +3946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.D. Kaplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 332 (6026), pp.206-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4076,51 +4076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Avizemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.M. Besmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.D. Kaplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (9), pp.3473-3483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4148,684 +4148,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial properties of immiscible Co-Cu alloys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Kolbe</w:t>
+                <w:t xml:space="preserve">A model of oxygen adsorption at liquid copper surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wynblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-009-3890-0⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 604 (17-18), pp.1369-1376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2010.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475834v1</w:t>
+                <w:t xml:space="preserve">hal-00523852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel Modular Mesocrystalline Organization in Red Coral</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Floquet</w:t>
+                <w:t xml:space="preserve">Surface, interfaces and phase transitions in Al-In monotectic alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hoyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (9), pp.3406-3414</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453722v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface, interfaces and phase transitions in Al-In monotectic alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Curiotto</w:t>
+                <w:t xml:space="preserve">Electric field induced motion of metallic droplets: application to submicron contactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dallaporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prestigiacomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (4), pp.L35-L38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.3462963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476528v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of oxygen adsorption at liquid copper surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Curiotto</w:t>
+                <w:t xml:space="preserve">Interfacial properties of immiscible Co-Cu alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Egry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D M Herlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ratke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 604 (17-18), pp.1369-1376. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (8), pp.1979-1985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2010.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-009-3890-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523852v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field induced motion of metallic droplets: application to submicron contactor</w:t>
+                <w:t xml:space="preserve">Multilevel Modular Mesocrystalline Organization in Red Coral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Dallaporta</w:t>
+                <w:t xml:space="preserve">D. Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Prestigiacomo</w:t>
+                <w:t xml:space="preserve">N. Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bedu</w:t>
+                <w:t xml:space="preserve">F. Bonneté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Chatain</w:t>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 28 (4), pp.L35-L38. </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95 (2-3), pp.242-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/1.3462963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am.2010.3268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523864v1</w:t>
+                <w:t xml:space="preserve">hal-00453722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface segregation anisotropy and the equilibrium shape of alloy crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews on Advanced Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4844,299 +4844,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface segregation anisotropy and the equilibrium crystal shape of alloy crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Wynblatt</w:t>
+                <w:t xml:space="preserve">Phase transitions in wetting films at the surface of Ga-Pb alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Calmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giuranno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews on Advanced Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21 (1), pp.44-56</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44, pp.5949-5959</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440704v1</w:t>
+                <w:t xml:space="preserve">hal-00440697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface tension of liquid binary alloys - theory versus experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Brillo</w:t>
+                <w:t xml:space="preserve">Surface segregation anisotropy and the equilibrium crystal shape of alloy crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Egry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1, pp.53-58</w:t>
+              <w:t xml:space="preserve">Reviews on Advanced Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (1), pp.44-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386918v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transitions in wetting films at the surface of Ga-Pb alloys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface tension of liquid binary alloys - theory versus experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Giuranno</w:t>
+                <w:t xml:space="preserve">J. Brillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Egry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 44, pp.5949-5959</w:t>
+              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440697v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihedral anges in Cu-1wt%Pb: grain boundary energy and grain boundary triple line effects</w:t>
               </w:r>
@@ -5243,51 +5243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid/liquid interfacial energy and wetting of Cu at Co surfaces and grain boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5325,51 +5325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface composition and morphology of c-, and m- sapphire surfaces in O2 and H2 environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5407,51 +5407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-state wetting transitions at grain boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5558,51 +5558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors affecting the coverage dependence of the diffusivity of one metal over the surface of another</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5683,103 +5683,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undercooling and demixing of copper-based alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Egry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Herlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ratke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microgravity Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (3-4), pp.174-177</w:t>
@@ -5808,51 +5808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of segregation at grain boundaries and surfaces (vol 37A, pg 2595, 2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5890,51 +5890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STM study of Bi-on-Cu(100)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6011,51 +6011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Monchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 601 (6), pp.1101-1107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6093,51 +6093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid surface and liquid/liquid interface energies of binary subregular alloys and wetting transitions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Antion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 601 (10), pp. 2232-2244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6177,954 +6177,954 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some aspects of the anisotropy of grain boundary segregation and wetting</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wetting of Decagonal Al13Co4 and Cubic AlCo Thin Films by Liquid Pb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Pang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Bergman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Girardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Perrin-Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-006-0406-z⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (6-8), pp.849-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430500318894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722655v1</w:t>
+                <w:t xml:space="preserve">hal-00513612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of segregation at grain boundaries and surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wetting of Pb on oxidized micro-patterned Si wafers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Baland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 37A, n° 9, pp.2595-2620</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 n° 9, pp.4230-4236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111116v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00070970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of the Shapes and Energies of Droplets on Micropatterned Substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of surface phases transitions and structure on surface diffusion profiles Pb and Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Monchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">W.C. Carter</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 22 n° 9, pp.4237-4243</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 600 n° 6, pp.1265-1276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00070971v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces between Pb grains and Cu surfaces</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wetting of decagonal Al 13 Co 4 and cubic AlCo thin films by liquid Pb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bergman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Girardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perrin-Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (6-8), pp.849-854</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-006-0551-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01781543v1</w:t>
+                <w:t xml:space="preserve">hal-02045005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting of Pb on oxidized micro-patterned Si wafers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Baland</w:t>
+                <w:t xml:space="preserve">Interfaces between Pb grains and Cu surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (23), pp.7769 - 7774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-006-0551-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00070970v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of surface phases transitions and structure on surface diffusion profiles Pb and Bi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Monchoux</w:t>
+                <w:t xml:space="preserve">Anisotropy of segregation at grain boundaries and surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 600 n° 6, pp.1265-1276</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37A, n° 9, pp.2595-2620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021696v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting of Decagonal Al13Co4 and Cubic AlCo Thin Films by Liquid Pb</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Analysis of the Shapes and Energies of Droplets on Micropatterned Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Baland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.C. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 n° 9, pp.4237-4243</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00513612v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00070971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting of decagonal Al 13 Co 4 and cubic AlCo thin films by liquid Pb</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some aspects of the anisotropy of grain boundary segregation and wetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wynblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bergman</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Pang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (23), pp.7760 - 7768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-006-0406-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045005v1</w:t>
+                <w:t xml:space="preserve">hal-01722655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface tension, phase separation and solidification of undercooled Cu-Co</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Egry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Herlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ratke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reutzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7166,103 +7166,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation of undercooled copper alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Egry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Herlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ratke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microgravity Applications Programme: Successful Teaming of Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, SP-1290, pp.24-37</w:t>
@@ -7317,51 +7317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jamgotchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dallaporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7451,51 +7451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Monchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 575 (1-2), pp.69 - 74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7541,77 +7541,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relation between the anisotropies of grain boundary segregation and grain boundary energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7662,51 +7662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium crystal shape of Bi-saturated Cu crystals at 1223 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7738,639 +7738,639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of gallium drops on germanium(111)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Wynblatt</w:t>
+                <w:t xml:space="preserve">Spreading of metallic drops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Craig Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2004.01.034⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3 (12), pp.843 - 845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat1275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722650v1</w:t>
+                <w:t xml:space="preserve">hal-01722623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading of metallic drops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Anisotropic phenomena at interfaces in bismuth–saturated copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Wynblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Craig Carter</w:t>
+                <w:t xml:space="preserve">Gregory Rohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 3 (12), pp.843 - 845. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 50 (5), pp.565 - 569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat1275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2003.11.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722623v1</w:t>
+                <w:t xml:space="preserve">hal-01722647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The equilibrium shape of anisotropic interfacial particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Siem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Craig Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 84 (10), pp.991 - 1010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14786430310001639897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium Shape of Copper Crystals Grown on Sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ghetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 12 (1), pp.7 - 18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/B:INTS.0000012290.07441.a8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic phenomena at interfaces in bismuth–saturated copper</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gregory Rohrer</w:t>
+                <w:t xml:space="preserve">A study of gallium drops on germanium(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Monchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 50 (5), pp.565 - 569. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 228 (1-4), pp.357 - 364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2003.11.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2004.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722647v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Tension, Phase Separation, and Solidification of Undercooled Cobalt–Copper Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Egry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Herlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ratke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reutzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8427,445 +8427,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologies Adopted by Al2O3 Single-Crystal Surfaces in Contact with Cu Droplets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The stability of a double-slab configuration of two-phase particles confined in a third phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazutaka Mitsuishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ghetta</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Dahmen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2002.tb00199.x⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 82 (12), pp.695 - 702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0950083021000030733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781564v1</w:t>
+                <w:t xml:space="preserve">hal-01722638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulations of the behavior of glass particles in a rotating drum in heptane and water vapor atmospheres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Chatain</w:t>
+                <w:t xml:space="preserve">Morphologies Adopted by Al2O3 Single-Crystal Surfaces in Contact with Cu Droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ghetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e20020024⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 85 (4), pp.961 - 964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2002.tb00199.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327060v1</w:t>
+                <w:t xml:space="preserve">hal-01781564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stability of a double-slab configuration of two-phase particles confined in a third phase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Dahmen</w:t>
+                <w:t xml:space="preserve">Modeling and simulations of the behavior of glass particles in a rotating drum in heptane and water vapor atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Olivi-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25 (2), pp.217-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e20020024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0950083021000030733⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01722638v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the stability of native oxide films at liquid lead/metal interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bergman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9079,51 +9079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Rabkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Monchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9161,103 +9161,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting in multiphase systems and complex geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hagege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Siem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Craig Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 9 (3/4), pp.191 - 197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9316,64 +9316,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting-related adsorption transitions in liquid Ga–Tl alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunjong Shim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 476 (3), pp.L273 - L277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9413,303 +9413,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shapes of two-phase particles: The case of trapped voids in lead particles embedded in silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Surface energy, adsorption, and wetting transitions in ternary liquid alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristophe Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Muris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wynblatt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Hagege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01418610108216641⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 32 (11), pp.2851 - 2858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-001-1035-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782440v1</w:t>
+                <w:t xml:space="preserve">hal-01782437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface energy, adsorption, and wetting transitions in ternary liquid alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The shapes of two-phase particles: The case of trapped voids in lead particles embedded in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wynblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hagege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 81 (8), pp.1873 - 1886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01418610108216641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-001-1035-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01782437v1</w:t>
+                <w:t xml:space="preserve">hal-01782440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the solid/liquid interface faceting in rapid penetration of a liquid phase along grain boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rabkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9794,77 +9794,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of Tl additions on a wetting-related adsorption transition in liquid Ga–Pb alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunjong Shim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 465 (1-2), pp.97 - 102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9910,51 +9910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The shape of two-phase drops in the presence of perfect wetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Wynblatt,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9962,51 +9962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M de Ruijter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel de Coninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.C. Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10065,64 +10065,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of a sharp transition in contact angle in the wetting of solid Pb-Ni alloys on graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhangmin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 7 (2), pp.173 - 180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10207,51 +10207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane A Veesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Boistelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 156 (1-3), pp.373 - 379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10297,51 +10297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drop size dependence of contact angles for liquid tin on silica surface: line tension and its correlation with solid–liquid interfacial tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amirfazli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10413,64 +10413,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting and prewetting transitions in Ga-Pb alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 102 (9), pp.1142 - 1150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10529,64 +10529,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of wetting-related adsorption transition in the Ga-Pb system: 2. surface composition measurements of Ga-rich liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Shim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 415 (3), pp.336 - 345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10632,77 +10632,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of prewetting and wetting transitions on the surface energy of liquid binary alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Saúl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 46 (7), pp.2337 - 2347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10762,51 +10762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ghetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fouletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 44 (5), pp.1927 - 1936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10852,64 +10852,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence for a wetting transition in liquid GaPb alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 345 (1-2), pp.85 - 90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10955,51 +10955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Wetting Hysteresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. De Jonghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11040,405 +11040,405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of wetting hysteresis on surfaces with controlled geometrical and/or chemical defects</w:t>
+                <w:t xml:space="preserve">Congruent vaporization of GaAs(s) and stability of Ga(l) droplets at the GaAs(s) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique de Jonghe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Christian Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Metallurgica et Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 43 (4), pp.1505 - 1515. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 151 (1-2), pp.91 - 101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0956-7151(94)00364-N⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0022-0248(95)00044-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786371v1</w:t>
+                <w:t xml:space="preserve">hal-01786369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congruent vaporization of GaAs(s) and stability of Ga(l) droplets at the GaAs(s) surface</w:t>
+                <w:t xml:space="preserve">Observations of anisotropic wetting in solid-liquid PbGa alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chatillon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Wei-Chun Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 151 (1-2), pp.91 - 101. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 327 (1-2), pp.L501 - L504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0022-0248(95)00044-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(95)00032-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786369v1</w:t>
+                <w:t xml:space="preserve">hal-01786368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of anisotropic wetting in solid-liquid PbGa alloys</w:t>
+                <w:t xml:space="preserve">Experimental study of wetting hysteresis on surfaces with controlled geometrical and/or chemical defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei-Chun Cheng</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Véronique de Jonghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 327 (1-2), pp.L501 - L504. </w:t>
+              <w:t xml:space="preserve">Acta Metallurgica et Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 43 (4), pp.1505 - 1515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0039-6028(95)00032-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0956-7151(94)00364-N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786368v1</w:t>
+                <w:t xml:space="preserve">hal-01786371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Experimental Setup for Wettability Characterization under Monitored Oxygen Activity: II, Wettability of Sapphire by Silver-Oxygen Melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ghetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fouletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11497,64 +11497,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting hysteresis on surfaces with controlled chemical and topological defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Jonghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Vide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11721,277 +11721,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the V=MP equation really to be abandoned for grain growth modeling at the polycrystal scale?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Solid-state microstructural evolution and dewetting of CoxCu1-x thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farnaz Farzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jazmin Duarte Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ghidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Symposium on Superalloys and their Applications (EuroSuperalloys 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bamberg, Germany</w:t>
+              <w:t xml:space="preserve">Deutsche Physikalische Gesellschaft (DPG) Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875844v1</w:t>
+                <w:t xml:space="preserve">hal-04310489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state microstructural evolution and dewetting of CoxCu1-x thin films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Is the V=MP equation really to be abandoned for grain growth modeling at the polycrystal scale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brayan Murgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deutsche Physikalische Gesellschaft (DPG) Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Regensburg, Germany</w:t>
+              <w:t xml:space="preserve">4th European Symposium on Superalloys and their Applications (EuroSuperalloys 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bamberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310489v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results on thermal stability and mechanical behaviour of CrFeCoNi equiatomic compositionally complex alloy thin films on silicon and sapphire</w:t>
               </w:r>
@@ -12003,51 +12003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Kini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Addab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12128,51 +12128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Paumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Moysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Corneloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12305,51 +12305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces of Pb and Bi particles with Cu investigated by AFM and SEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 40th annual meeting of the Israel Society for Microscopy, 9-11 mai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Kibbutz Hagoshrim, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12456,51 +12456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy in wetting phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on Physical Metallurgy "Microstructural Evolution and Stability: Challenges at the Intersection of Experiment and Theory.", 23-28 juillet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Plymouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12557,103 +12557,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-state dewetting behavior of CoCu thin films with different compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farnaz Farzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ghidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Bellon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jazmin Duarte Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural, Nanomaterials Gordon Research Conference (Structural Nanomaterials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Les Diablerets, Switzerland</w:t>
@@ -12682,103 +12682,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the effect of the composition on solid state dewetting behavior of CoCu thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farnaz Farzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ghidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Bellon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jazmin Duarte Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (EMRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Virtual conference, France</w:t>
@@ -12801,70 +12801,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEA thin films on c-sapphire: grain growth, orientation relationships and dewetting</w:t>
+                <w:t xml:space="preserve">Films minces de CoCrFeNi sur saphir-c : croissance de grains, relations d’orientation et démouillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Addab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Kini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12880,116 +12880,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on Physical Metallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Manchester, United States</w:t>
+              <w:t xml:space="preserve">Premières Journées Annuelles du GDR HEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419150v1</w:t>
+                <w:t xml:space="preserve">hal-02419137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Films minces de CoCrFeNi sur saphir-c : croissance de grains, relations d’orientation et démouillage</w:t>
+                <w:t xml:space="preserve">HEA thin films on c-sapphire: grain growth, orientation relationships and dewetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Addab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Kini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13005,73 +13005,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières Journées Annuelles du GDR HEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on Physical Metallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Manchester, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419137v1</w:t>
+                <w:t xml:space="preserve">hal-02419150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13089,64 +13089,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting and interfaces in metal-oxide systems: sensitivity to experimental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ghetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fouletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13184,64 +13184,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of wetting of Pb crystals by their own melt and by liquid Ga-Pb alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Dynamics of Crystal Surfaces and Interfaces", Fundamental Materials Research series, P.M. Duxbury et T.J. Pence Eds, Plenum Press NY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13266,64 +13266,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-oxide interfaces: chemistry, wetting and adhesion controlled by oxygen activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ghetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fouletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13361,64 +13361,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of metal-oxide interfacial bond : the role of oxygen activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ghetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13501,77 +13501,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for preparing single-crystal thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13692,51 +13692,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45E7BE0E"/>
+    <w:nsid w:val="4C00AF11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13923,51 +13923,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-chatain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9654-7291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084054719" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Bell&#243;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalith Kumar Bhaskar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Brink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Aymerich-Armengol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipali Sonawane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2025.05.014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velimir Radmilovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wynblatt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dahmen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120155" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Freddi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Sfuncia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gherardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Nicotra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Barri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108228" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Ahmad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dehm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Scheu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120451" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnaz Farzam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Jim&#233;nez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breitbach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.112892" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeranuch Poungsripong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshnav Kannampalli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Florez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alvarado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Murgas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117459" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117550" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.110101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03264648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subin Lee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Liebscher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya K Kini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Savan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Addab" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.126945" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933294v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saransh Singh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Silvent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Verzeroli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.08.082" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947955v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Addab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ludwig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.09.064" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01941639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Werner Hieke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Georg Willinger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu-Jun Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther H.S. Richter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02142679v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.054004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01931416v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kelly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02002808v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wynblatt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Rollett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dahmen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.01.049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1145-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9074-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130310v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curiotto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meltzman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Kaplan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162456v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Rollett" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Rohrer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9075-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galit Atiya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Mikhelashvili" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadi Eisenstein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne D Kaplan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.08.038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Carter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7462-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844986v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.04.025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696855v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finnis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scheu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6024-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-79QL50V4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696850v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773474v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Zucker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hag&#232;ge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581241v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krogstrup" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Johnson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aagesen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nygaard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.125505" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624841v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.05.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624858v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Paumel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corneloup" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baqu&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3611422" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baram" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1201596" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603250v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Meltzman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Avizemer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Besmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.02.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475834v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Egry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Herlach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratke" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolbe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3890-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453722v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vielzeuf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3268" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476528v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaban" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hoyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523852v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.04.015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523864v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dallaporta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prestigiacomo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonneau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3462963" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440704v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386918v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brillo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440697v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calmes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giuranno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386958v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Empl" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felberbaum" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laporte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortensen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386879v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413555v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386842v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303654v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171114v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143162v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Herlach" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157612v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303651v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633089v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Antion" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.03.026" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78HP8JM3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722655v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-0406-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8P77S02S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070971v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baland" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-0551-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JDVSVQT1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070970v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesueur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021696v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513612v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bergman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girardeaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500318894" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02045005v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015241v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herlach" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reutzel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722654v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abed" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jamgotchian" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gely" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bindzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1943440" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722651v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.11.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PN4B23S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015256v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015235v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohrer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722650v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.01.034" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVM3B4TH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722623v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Craig Carter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1275" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722649v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Siem" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430310001639897" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722645v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ghetta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:INTS.0000012290.07441.a8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5VGVRMW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722647v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rohrer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2003.11.058" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W5H204K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722644v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200320508" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3C0Z9G9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781564v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2002.tb00199.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66ED852C8ED93ECB3CA0E01909F0B6A2660DE81A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327060v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Olivi-Tran" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fraysse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e20020024" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VP6HFKF9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722638v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutaka Mitsuishi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950083021000030733" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722642v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020330" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B533330B48F1F68F637CFED23D9AE0297096358B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722640v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernardini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabkin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020336" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C17CC3EBAADDE91E89A1BD8801395AF78E35CAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781579v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Rabkin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782436v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hagege" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015194308627" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A312514A1E0D244793F21A3EBC139E090720B706/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782444v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjong Shim" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)00698-7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4K85M71-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782440v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418610108216641" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782437v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Serre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muris" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bienfait" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-001-1035-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BC7AC573BCE36092D56CDD6054EF7AD410425C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782445v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derenne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(01)00039-8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVXX9M54-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782487v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00670-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LLPPZZVS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781141v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wynblatt," TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Ruijter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Coninck" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(99)00136-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSV3JQ9W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781145v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangmin Wang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008779501606" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BJXQ9JLS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745672v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A Veesler" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Boistelle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(99)00097-7" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS7MJQD2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786358v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amirfazli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Neumann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00265-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X1PFJM3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785940v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.19981020914" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9NJ7H4XJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785907v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shim" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(98)00567-6" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-22F82H20-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785902v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(97)00390-X" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786366v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghetta" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouletier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-6454(95)00312-6" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16D32DEDAB2DCA55BF89D40DB9FAFCA63C9D977B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786363v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(95)00868-3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-298JNKZ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786364v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Jonghe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218469608015197" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786371v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Jonghe" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-7151(94)00364-N" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGVJWSF3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786369v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatillon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(95)00044-5" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZKZ7NDS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786368v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chun Cheng" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(95)00032-1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGNHV1QZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786373v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Chabert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouletier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.1994.tb06977.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9813655644F5B38EDA5BB821FF6F4D451141A85F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786375v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245908v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudurier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eustathopoulos" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019880023060105500" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5910405D332F4A92382F7A661203BCA651A45719/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875844v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310489v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bellon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazmin Duarte Correa" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghidelli" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973373v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Lu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781552v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Paumel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00187536v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105729v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105726v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105741v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312732v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312867v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419150v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419137v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786357v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786359v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786361v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786376v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900329v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-chatain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9654-7291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084054719" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Bell&#243;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalith Kumar Bhaskar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Brink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Aymerich-Armengol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipali Sonawane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2025.05.014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Freddi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Sfuncia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gherardi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Nicotra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Barri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108228" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Ahmad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dehm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Scheu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120451" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnaz Farzam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Jim&#233;nez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breitbach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.112892" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeranuch Poungsripong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshnav Kannampalli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400083" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velimir Radmilovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wynblatt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dahmen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Florez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alvarado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Murgas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117459" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117550" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.110101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03264648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subin Lee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Liebscher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya K Kini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Savan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Addab" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.126945" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933294v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saransh Singh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Silvent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Verzeroli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.08.082" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947955v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Addab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ludwig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.09.064" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02142679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.054004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01931416v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kelly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02002808v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wynblatt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Rollett" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dahmen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.01.049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01941639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Werner Hieke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Georg Willinger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu-Jun Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther H.S. Richter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.028" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1145-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162456v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Rollett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Rohrer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9075-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162453v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9074-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130310v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curiotto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meltzman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Kaplan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galit Atiya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Mikhelashvili" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadi Eisenstein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne D Kaplan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.08.038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844992v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Carter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7462-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.04.025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696850v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finnis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scheu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6024-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-79QL50V4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773474v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Zucker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hag&#232;ge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624841v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.05.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581241v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krogstrup" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Johnson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aagesen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nygaard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.125505" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624858v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Paumel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corneloup" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baqu&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3611422" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baram" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1201596" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603250v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Meltzman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Avizemer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Besmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.02.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523852v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.04.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476528v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaban" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hoyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523864v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dallaporta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prestigiacomo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3462963" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475834v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Egry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Herlach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratke" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolbe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3890-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453722v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vielzeuf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3268" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440697v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calmes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giuranno" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440704v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386918v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brillo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386958v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Empl" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felberbaum" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laporte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortensen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386879v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413555v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386842v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303654v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171114v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143162v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Herlach" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157612v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303651v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633089v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Antion" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.03.026" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78HP8JM3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513612v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bergman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girardeaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500318894" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070970v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesueur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baland" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021696v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02045005v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781543v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-0551-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JDVSVQT1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111116v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070971v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722655v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-0406-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8P77S02S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015241v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herlach" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reutzel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722654v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abed" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jamgotchian" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gely" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bindzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1943440" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722651v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.11.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PN4B23S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015256v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015235v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohrer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722623v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Craig Carter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1275" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722647v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rohrer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2003.11.058" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W5H204K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722649v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Siem" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430310001639897" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ghetta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:INTS.0000012290.07441.a8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5VGVRMW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722650v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.01.034" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVM3B4TH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722644v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200320508" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3C0Z9G9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722638v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutaka Mitsuishi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950083021000030733" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781564v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2002.tb00199.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66ED852C8ED93ECB3CA0E01909F0B6A2660DE81A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327060v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Olivi-Tran" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fraysse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e20020024" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VP6HFKF9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722642v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020330" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B533330B48F1F68F637CFED23D9AE0297096358B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722640v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernardini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabkin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020336" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C17CC3EBAADDE91E89A1BD8801395AF78E35CAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781579v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Rabkin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782436v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hagege" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015194308627" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A312514A1E0D244793F21A3EBC139E090720B706/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782444v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjong Shim" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)00698-7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4K85M71-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782437v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Serre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muris" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bienfait" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-001-1035-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BC7AC573BCE36092D56CDD6054EF7AD410425C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782440v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418610108216641" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782445v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derenne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(01)00039-8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVXX9M54-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782487v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00670-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LLPPZZVS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781141v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wynblatt," TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Ruijter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Coninck" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(99)00136-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSV3JQ9W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781145v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangmin Wang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008779501606" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BJXQ9JLS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745672v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A Veesler" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Boistelle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(99)00097-7" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS7MJQD2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786358v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amirfazli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Neumann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00265-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X1PFJM3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785940v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.19981020914" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9NJ7H4XJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785907v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shim" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(98)00567-6" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-22F82H20-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785902v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(97)00390-X" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786366v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghetta" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouletier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-6454(95)00312-6" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16D32DEDAB2DCA55BF89D40DB9FAFCA63C9D977B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786363v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(95)00868-3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-298JNKZ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786364v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Jonghe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218469608015197" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786369v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatillon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(95)00044-5" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZKZ7NDS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786368v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chun Cheng" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(95)00032-1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGNHV1QZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786371v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Jonghe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-7151(94)00364-N" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGVJWSF3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786373v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Chabert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouletier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.1994.tb06977.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9813655644F5B38EDA5BB821FF6F4D451141A85F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786375v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245908v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudurier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eustathopoulos" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019880023060105500" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5910405D332F4A92382F7A661203BCA651A45719/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310489v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bellon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazmin Duarte Correa" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghidelli" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875844v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973373v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Lu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781552v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Paumel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00187536v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105729v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105726v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105741v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312732v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312867v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419137v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419150v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786357v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786359v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786361v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786376v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900329v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>