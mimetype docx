--- v1 (2026-04-30)
+++ v2 (2026-04-30)
@@ -3784,261 +3784,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of ultrasound transmission through a solid-liquid interface comprising a network of gas pockets</w:t>
+                <w:t xml:space="preserve">Nanometer-thick equilibrium films: the interface between thermodynamics and atomistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Paumel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Moysan</w:t>
+                <w:t xml:space="preserve">M. Baram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Baqué</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.D. Kaplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3611422⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 332 (6026), pp.206-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1201596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624858v1</w:t>
+                <w:t xml:space="preserve">hal-00603255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer-thick equilibrium films: the interface between thermodynamics and atomistics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of ultrasound transmission through a solid-liquid interface comprising a network of gas pockets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Paumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Corneloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Baram</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">W.D. Kaplan</w:t>
+                <w:t xml:space="preserve">F. Baqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 332 (6026), pp.206-209. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (4), pp.044910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1201596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3611422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603255v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The equilibrium shape of nickel</w:t>
               </w:r>
@@ -5677,234 +5677,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00171114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undercooling and demixing of copper-based alloys</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropy of segregation at grain boundaries and surfaces (vol 37A, pg 2595, 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wynblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microgravity Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 18 (3-4), pp.174-177</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38A (2), pp.438-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00143162v1</w:t>
+                <w:t xml:space="preserve">hal-00157612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of segregation at grain boundaries and surfaces (vol 37A, pg 2595, 2006)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Undercooling and demixing of copper-based alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kolbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Egry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Herlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ratke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 38A (2), pp.438-439</w:t>
+              <w:t xml:space="preserve">Microgravity Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (3-4), pp.174-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157612v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STM study of Bi-on-Cu(100)</w:t>
               </w:r>
@@ -7192,51 +7192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Egry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Herlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ratke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7738,454 +7738,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading of metallic drops</w:t>
+                <w:t xml:space="preserve">Anisotropic phenomena at interfaces in bismuth–saturated copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Wynblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Craig Carter</w:t>
+                <w:t xml:space="preserve">Gregory Rohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 3 (12), pp.843 - 845. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 50 (5), pp.565 - 569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat1275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2003.11.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722623v1</w:t>
+                <w:t xml:space="preserve">hal-01722647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic phenomena at interfaces in bismuth–saturated copper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The equilibrium shape of anisotropic interfacial particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Siem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Craig Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Rohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2003.11.058⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (10), pp.991 - 1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430310001639897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01722647v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The equilibrium shape of anisotropic interfacial particles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equilibrium Shape of Copper Crystals Grown on Sapphire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ghetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430310001639897⟩</w:t>
+              <w:t xml:space="preserve">Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12 (1), pp.7 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:INTS.0000012290.07441.a8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722649v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium Shape of Copper Crystals Grown on Sapphire</w:t>
+                <w:t xml:space="preserve">Spreading of metallic drops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Wynblatt</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Craig Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3 (12), pp.843 - 845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat1275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:INTS.0000012290.07441.a8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01722645v1</w:t>
+                <w:t xml:space="preserve">hal-01722623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of gallium drops on germanium(111)</w:t>
               </w:r>
@@ -8550,51 +8550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologies Adopted by Al2O3 Single-Crystal Surfaces in Contact with Cu Droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ghetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 85 (4), pp.961 - 964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8834,51 +8834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 12 (8), pp.155 - 162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9200,64 +9200,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hagege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Siem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Craig Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 9 (3/4), pp.191 - 197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9297,389 +9297,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting-related adsorption transitions in liquid Ga–Tl alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface energy, adsorption, and wetting transitions in ternary liquid alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyunjong Shim</w:t>
+                <w:t xml:space="preserve">Cristophe Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Muris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wynblatt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0039-6028(01)00698-7⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 32 (11), pp.2851 - 2858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-001-1035-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782444v1</w:t>
+                <w:t xml:space="preserve">hal-01782437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface energy, adsorption, and wetting transitions in ternary liquid alloys</w:t>
+                <w:t xml:space="preserve">The shapes of two-phase particles: The case of trapped voids in lead particles embedded in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wynblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hagege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-001-1035-4⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 81 (8), pp.1873 - 1886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01418610108216641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01782437v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shapes of two-phase particles: The case of trapped voids in lead particles embedded in silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wetting-related adsorption transitions in liquid Ga–Tl alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunjong Shim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Wynblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Hagege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 476 (3), pp.L273 - L277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-6028(01)00698-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01418610108216641⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01782440v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the solid/liquid interface faceting in rapid penetration of a liquid phase along grain boundaries</w:t>
               </w:r>
@@ -9807,51 +9807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of Tl additions on a wetting-related adsorption transition in liquid Ga–Pb alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunjong Shim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10046,272 +10046,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a sharp transition in contact angle in the wetting of solid Pb-Ni alloys on graphite</w:t>
+                <w:t xml:space="preserve">Relation between Young’s Modulus of set plaster and complete wetting of grain boundaries by water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhangmin Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Wynblatt</w:t>
+                <w:t xml:space="preserve">Elisabeth Badens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane A Veesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Boistelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1008779501606⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 156 (1-3), pp.373 - 379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0927-7757(99)00097-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781145v1</w:t>
+                <w:t xml:space="preserve">hal-01745672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between Young’s Modulus of set plaster and complete wetting of grain boundaries by water</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of a sharp transition in contact angle in the wetting of solid Pb-Ni alloys on graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Boistelle</w:t>
+                <w:t xml:space="preserve">Zhangmin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 156 (1-3), pp.373 - 379. </w:t>
+              <w:t xml:space="preserve">Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 7 (2), pp.173 - 180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0927-7757(99)00097-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1008779501606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745672v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drop size dependence of contact angles for liquid tin on silica surface: line tension and its correlation with solid–liquid interfacial tension</w:t>
               </w:r>
@@ -11394,51 +11394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ghetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fouletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12141,64 +12141,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Moysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Corneloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19éme congrès français de Mécanique (CFM2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12368,178 +12368,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces between Pb grains and Cu surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Galy</w:t>
+                <w:t xml:space="preserve">Anisotropy in wetting phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 TMS annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on Physical Metallurgy "Microstructural Evolution and Stability: Challenges at the Intersection of Experiment and Theory.", 23-28 juillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Plymouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105726v1</w:t>
+                <w:t xml:space="preserve">hal-00105741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy in wetting phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Chatain</w:t>
+                <w:t xml:space="preserve">Interfaces between Pb grains and Cu surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on Physical Metallurgy "Microstructural Evolution and Stability: Challenges at the Intersection of Experiment and Theory.", 23-28 juillet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Plymouth, United States</w:t>
+              <w:t xml:space="preserve">2006 TMS annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105741v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13102,51 +13102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting and interfaces in metal-oxide systems: sensitivity to experimental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ghetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fouletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13178,247 +13178,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of wetting of Pb crystals by their own melt and by liquid Ga-Pb alloys</w:t>
+                <w:t xml:space="preserve">Metal-oxide interfaces: chemistry, wetting and adhesion controlled by oxygen activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Wynblatt</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ghetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fouletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Dynamics of Crystal Surfaces and Interfaces", Fundamental Materials Research series, P.M. Duxbury et T.J. Pence Eds, Plenum Press NY</w:t>
+              <w:t xml:space="preserve">"Ceramic Microstructures '96; Control at the Atomic Level", A.P. Tomsia Ed., Plenum Press NY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786359v1</w:t>
+                <w:t xml:space="preserve">hal-01786361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-oxide interfaces: chemistry, wetting and adhesion controlled by oxygen activity</w:t>
+                <w:t xml:space="preserve">Anisotropy of wetting of Pb crystals by their own melt and by liquid Ga-Pb alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fouletier</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Wynblatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Ceramic Microstructures '96; Control at the Atomic Level", A.P. Tomsia Ed., Plenum Press NY</w:t>
+              <w:t xml:space="preserve">"Dynamics of Crystal Surfaces and Interfaces", Fundamental Materials Research series, P.M. Duxbury et T.J. Pence Eds, Plenum Press NY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786361v1</w:t>
+                <w:t xml:space="preserve">hal-01786359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of metal-oxide interfacial bond : the role of oxygen activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ghetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13692,51 +13692,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C00AF11"/>
+    <w:nsid w:val="80721C7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13923,51 +13923,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-chatain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9654-7291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084054719" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Bell&#243;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalith Kumar Bhaskar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Brink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Aymerich-Armengol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipali Sonawane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2025.05.014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Freddi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Sfuncia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gherardi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Nicotra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Barri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108228" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Ahmad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dehm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Scheu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120451" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnaz Farzam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Jim&#233;nez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breitbach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.112892" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeranuch Poungsripong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshnav Kannampalli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400083" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velimir Radmilovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wynblatt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dahmen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Florez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alvarado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Murgas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117459" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117550" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.110101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03264648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subin Lee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Liebscher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya K Kini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Savan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Addab" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.126945" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933294v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saransh Singh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Silvent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Verzeroli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.08.082" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947955v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Addab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ludwig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.09.064" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02142679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.054004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01931416v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kelly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02002808v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wynblatt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Rollett" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dahmen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.01.049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01941639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Werner Hieke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Georg Willinger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu-Jun Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther H.S. Richter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.028" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1145-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162456v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Rollett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Rohrer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9075-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162453v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9074-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130310v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curiotto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meltzman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Kaplan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galit Atiya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Mikhelashvili" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadi Eisenstein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne D Kaplan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.08.038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844992v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Carter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7462-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.04.025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696850v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finnis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scheu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6024-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-79QL50V4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773474v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Zucker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hag&#232;ge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624841v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.05.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581241v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krogstrup" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Johnson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aagesen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nygaard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.125505" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624858v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Paumel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corneloup" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baqu&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3611422" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baram" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1201596" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603250v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Meltzman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Avizemer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Besmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.02.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523852v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.04.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476528v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaban" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hoyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523864v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dallaporta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prestigiacomo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3462963" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475834v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Egry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Herlach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratke" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolbe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3890-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453722v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vielzeuf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3268" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440697v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calmes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giuranno" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440704v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386918v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brillo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386958v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Empl" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felberbaum" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laporte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortensen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386879v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413555v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386842v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303654v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171114v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143162v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Herlach" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157612v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303651v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633089v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Antion" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.03.026" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78HP8JM3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513612v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bergman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girardeaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500318894" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070970v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesueur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baland" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021696v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02045005v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781543v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-0551-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JDVSVQT1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111116v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070971v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722655v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-0406-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8P77S02S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015241v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herlach" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reutzel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722654v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abed" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jamgotchian" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gely" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bindzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1943440" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722651v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.11.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PN4B23S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015256v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015235v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohrer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722623v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Craig Carter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1275" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722647v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rohrer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2003.11.058" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W5H204K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722649v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Siem" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430310001639897" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ghetta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:INTS.0000012290.07441.a8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5VGVRMW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722650v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.01.034" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVM3B4TH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722644v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200320508" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3C0Z9G9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722638v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutaka Mitsuishi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950083021000030733" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781564v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2002.tb00199.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66ED852C8ED93ECB3CA0E01909F0B6A2660DE81A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327060v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Olivi-Tran" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fraysse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e20020024" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VP6HFKF9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722642v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020330" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B533330B48F1F68F637CFED23D9AE0297096358B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722640v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernardini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabkin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020336" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C17CC3EBAADDE91E89A1BD8801395AF78E35CAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781579v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Rabkin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782436v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hagege" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015194308627" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A312514A1E0D244793F21A3EBC139E090720B706/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782444v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjong Shim" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)00698-7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4K85M71-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782437v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Serre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muris" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bienfait" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-001-1035-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BC7AC573BCE36092D56CDD6054EF7AD410425C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782440v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418610108216641" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782445v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derenne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(01)00039-8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVXX9M54-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782487v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00670-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LLPPZZVS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781141v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wynblatt," TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Ruijter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Coninck" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(99)00136-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSV3JQ9W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781145v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangmin Wang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008779501606" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BJXQ9JLS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745672v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A Veesler" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Boistelle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(99)00097-7" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS7MJQD2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786358v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amirfazli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Neumann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00265-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X1PFJM3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785940v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.19981020914" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9NJ7H4XJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785907v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shim" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(98)00567-6" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-22F82H20-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785902v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(97)00390-X" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786366v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghetta" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouletier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-6454(95)00312-6" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16D32DEDAB2DCA55BF89D40DB9FAFCA63C9D977B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786363v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(95)00868-3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-298JNKZ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786364v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Jonghe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218469608015197" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786369v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatillon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(95)00044-5" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZKZ7NDS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786368v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chun Cheng" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(95)00032-1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGNHV1QZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786371v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Jonghe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-7151(94)00364-N" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGVJWSF3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786373v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Chabert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouletier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.1994.tb06977.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9813655644F5B38EDA5BB821FF6F4D451141A85F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786375v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245908v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudurier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eustathopoulos" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019880023060105500" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5910405D332F4A92382F7A661203BCA651A45719/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310489v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bellon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazmin Duarte Correa" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghidelli" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875844v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973373v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Lu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781552v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Paumel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00187536v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105729v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105726v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105741v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312732v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312867v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419137v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419150v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786357v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786359v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786361v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786376v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900329v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-chatain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9654-7291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084054719" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Bell&#243;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalith Kumar Bhaskar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Brink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Aymerich-Armengol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipali Sonawane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2025.05.014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Freddi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Sfuncia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gherardi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Nicotra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Barri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108228" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Ahmad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dehm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Scheu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120451" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnaz Farzam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Jim&#233;nez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breitbach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.112892" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeranuch Poungsripong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshnav Kannampalli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400083" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velimir Radmilovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wynblatt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dahmen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Florez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alvarado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Murgas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117459" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117550" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.110101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03264648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subin Lee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Liebscher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya K Kini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Savan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Addab" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.126945" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933294v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saransh Singh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Silvent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Verzeroli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.08.082" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947955v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Addab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ludwig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.09.064" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02142679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.054004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01931416v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kelly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02002808v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wynblatt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Rollett" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dahmen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.01.049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01941639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Werner Hieke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Georg Willinger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu-Jun Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther H.S. Richter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.028" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1145-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162456v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Rollett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Rohrer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9075-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162453v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9074-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130310v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curiotto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meltzman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Kaplan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galit Atiya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Mikhelashvili" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadi Eisenstein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne D Kaplan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.08.038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844992v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Carter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7462-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.04.025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696850v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finnis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scheu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6024-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-79QL50V4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773474v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Zucker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hag&#232;ge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624841v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.05.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581241v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krogstrup" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Johnson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aagesen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nygaard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.125505" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baram" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1201596" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624858v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Paumel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corneloup" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baqu&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3611422" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603250v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Meltzman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Avizemer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Besmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.02.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523852v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.04.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476528v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaban" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hoyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523864v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dallaporta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prestigiacomo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3462963" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475834v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Egry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Herlach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratke" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolbe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3890-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453722v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vielzeuf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3268" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440697v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calmes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giuranno" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440704v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386918v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brillo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386958v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Empl" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felberbaum" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laporte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortensen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386879v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413555v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386842v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303654v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171114v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157612v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143162v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Herlach" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303651v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633089v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Antion" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.03.026" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78HP8JM3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513612v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bergman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girardeaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500318894" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070970v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesueur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baland" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021696v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02045005v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781543v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-0551-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JDVSVQT1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111116v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070971v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722655v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-0406-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8P77S02S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015241v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herlach" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reutzel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722654v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abed" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jamgotchian" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gely" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bindzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1943440" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722651v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.11.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PN4B23S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015256v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015235v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohrer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722647v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rohrer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2003.11.058" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W5H204K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722649v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Siem" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Craig Carter" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430310001639897" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722645v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ghetta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:INTS.0000012290.07441.a8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5VGVRMW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722623v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1275" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722650v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.01.034" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVM3B4TH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722644v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200320508" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3C0Z9G9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722638v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutaka Mitsuishi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950083021000030733" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781564v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2002.tb00199.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66ED852C8ED93ECB3CA0E01909F0B6A2660DE81A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327060v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Olivi-Tran" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fraysse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e20020024" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VP6HFKF9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722642v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020330" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B533330B48F1F68F637CFED23D9AE0297096358B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722640v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernardini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabkin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020336" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C17CC3EBAADDE91E89A1BD8801395AF78E35CAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781579v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Rabkin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782436v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hagege" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015194308627" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A312514A1E0D244793F21A3EBC139E090720B706/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782437v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Serre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muris" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bienfait" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-001-1035-4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BC7AC573BCE36092D56CDD6054EF7AD410425C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782440v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418610108216641" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782444v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjong Shim" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)00698-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4K85M71-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782445v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derenne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(01)00039-8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVXX9M54-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782487v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00670-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LLPPZZVS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781141v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wynblatt," TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Ruijter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Coninck" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(99)00136-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSV3JQ9W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745672v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A Veesler" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Boistelle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(99)00097-7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS7MJQD2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781145v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangmin Wang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008779501606" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BJXQ9JLS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786358v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amirfazli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Neumann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00265-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X1PFJM3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785940v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.19981020914" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9NJ7H4XJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785907v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shim" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(98)00567-6" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-22F82H20-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785902v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(97)00390-X" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786366v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghetta" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouletier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-6454(95)00312-6" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16D32DEDAB2DCA55BF89D40DB9FAFCA63C9D977B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786363v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(95)00868-3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-298JNKZ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786364v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Jonghe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218469608015197" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786369v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatillon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(95)00044-5" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZKZ7NDS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786368v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chun Cheng" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(95)00032-1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGNHV1QZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786371v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Jonghe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-7151(94)00364-N" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGVJWSF3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786373v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Chabert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouletier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.1994.tb06977.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9813655644F5B38EDA5BB821FF6F4D451141A85F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786375v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245908v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudurier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eustathopoulos" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019880023060105500" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5910405D332F4A92382F7A661203BCA651A45719/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310489v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bellon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazmin Duarte Correa" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghidelli" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875844v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973373v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Lu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781552v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Paumel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00187536v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105729v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105741v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105726v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312732v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312867v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419137v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419150v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786357v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786361v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786359v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786376v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900329v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>