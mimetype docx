--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,13637 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...13586 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Chatain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9654-7291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084054719</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=-sci3hEAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High strain rate compressive deformation behavior of nickel microparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Bellón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalith Kumar Bhaskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Aymerich-Armengol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipali Sonawane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mattod.2025.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of microfaceting in heteroepitaxial interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velimir Radmilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Dahmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 276, pp.120155. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological evolution and structural study of annealed amorphous-Ge films: Interplay between crystallization and dewetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Freddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Sfuncia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Nicotra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Barri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 174, pp.108228. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2024.108228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A potential mechanism for abnormal grain growth in Ni thin films on c-sapphire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Dehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Scheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 281, pp.120451. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition and dewetting of super-saturated Cu-15 at. % Co solid solution film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnaz Farzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Bellón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Breitbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.112892. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2024.112892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical and Correlative Characterization of Individual Nanoparticle in Gap Plasmon Resonator Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeranuch Poungsripong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyshnav Kannampalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Santinacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.202400083. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202400083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical behaviour of interfaces subjected to curvature flow and torque effects applied to microstructural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 222, pp.117459. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteroepitaxy of FCC-on-FCC Systems of Large Misfit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Dahmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface segregation in multicomponent high entropy alloys: Atomistic simulations versus a multilayer analytical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wynblatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187, pp.110101. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.110101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and hardness of in situ synthesized nano-oxide strengthened CoCrFeNi high entropy alloy thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Liebscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Dehm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 203, pp.114044. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2021.114044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline equiatomic CoCrFeNi alloy thin films: Are they single phase fcc?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya K Kini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Savan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Breitbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Addab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.126945. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.126945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of step structure on preferred orientation relationships of Ag deposited on Ni(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saransh Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Silvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Verzeroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200, pp.287-296. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.08.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933294v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure evolution and thermal stability of equiatomic CoCrFeNi films on (0001) alpha-Al2O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Addab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya K Kini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Savan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200, pp.908-921. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2020.09.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On pinning-depinning and microkink-flow in solid state dewetting: Insights by in-situ ESEM on Al thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Werner Hieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Georg Willinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu-Jun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günther H.S. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.153-163. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling grain boundary and surface segregation in multicomponent high-entropy alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (5), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.054004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and orientation relationships of Ni and Cu films annealed on slightly miscut (1-102) r-sapphire substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 508, pp.24-33. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2018.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931416v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of an unusual systematic variation in the heteroepitaxy of Ag on Ni-the roles of twinning and step alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A D Rollett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Dahmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 168, pp.121-132. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2019.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional versus three-dimensional constraints in hetero-epitaxy/orientation relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (16), pp.9630 - 9639. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-017-1145-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of interfacial step alignment in hetero-epitaxy and orientation relationships: the case of Ag equilibrated on Ni substrates. Part 1 computer simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (15), pp.5262-5275. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-015-9074-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation relationship of Cu crystals on the sapphire (10-10) m-plane and (10-12) r-plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meltzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.D. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 418, pp.57-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of interfacial step alignment in hetero-epitaxy and orientation relationships: the case of Ag equilibrated on Ni substrates. Part 2 experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Rollett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Rohrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (15), pp.5276-5285. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-015-9075-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of abnormal grain growth on solid-state dewetting kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galit Atiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vissarion Mikhelashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadi Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne D Kaplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81, pp.304 - 314. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2014.08.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper crystals on the (11-20) sapphire plane: orientation relationships, triple line ridges and interface shape equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meltzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (7), pp.3013-3026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of wetting vs. adsorption, complexions and related phenomena: the Rosetta stone of wetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.D. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (17), pp.5681-5717. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-013-7462-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of anisotropy on the equilibrium shape of nanoscale pores at grain boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (12), pp.4572-4580. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2013.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the special section E-MRS MACAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.D. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Finnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (4), pp.1603-1604. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-011-6024-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouillage et les interfaces dans les matériaux inorganiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 359, pp.III-XI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New software tools for the calculation and display of isolated and attached interfacial-energy minimizing particle shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V. Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Dahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47, pp.8290-8302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the liquid phase shape on the structure of III-V nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krogstrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aagesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nygaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (12), pp.125505. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.125505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation Relationships of Copper Crystals on C-Plane Sapphire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meltzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59, pp.5320-5331. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2011.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of ultrasound transmission through a solid-liquid interface comprising a network of gas pockets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Paumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110 (4), pp.044910. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3611422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometer-thick equilibrium films: the interface between thermodynamics and atomistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.D. Kaplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 332 (6026), pp.206-209. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1201596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The equilibrium shape of nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hila Meltzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Avizemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Besmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.D. Kaplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (9), pp.3473-3483. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2011.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties of immiscible Co-Cu alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Egry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D M Herlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ratke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kolbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (8), pp.1979-1985. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-009-3890-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Modular Mesocrystalline Organization in Red Coral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vielzeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonneté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (2-3), pp.242-248. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2010.3268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface, interfaces and phase transitions in Al-In monotectic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (9), pp.3406-3414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of oxygen adsorption at liquid copper surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 604 (17-18), pp.1369-1376. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2010.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field induced motion of metallic droplets: application to submicron contactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dallaporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prestigiacomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (4), pp.L35-L38. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.3462963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface segregation anisotropy and the equilibrium shape of alloy crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews on Advanced Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface segregation anisotropy and the equilibrium crystal shape of alloy crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews on Advanced Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (1), pp.44-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface tension of liquid binary alloys - theory versus experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Egry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.53-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transitions in wetting films at the surface of Ga-Pb alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giuranno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44, pp.5949-5959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihedral anges in Cu-1wt%Pb: grain boundary energy and grain boundary triple line effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Empl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Felberbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mortensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.2527-2537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid/liquid interfacial energy and wetting of Cu at Co surfaces and grain boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (1), pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface composition and morphology of c-, and m- sapphire surfaces in O2 and H2 environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Curiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 603 (17), pp.2688-2697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state wetting transitions at grain boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 495, pp.119-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of wetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.45-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting the coverage dependence of the diffusivity of one metal over the surface of another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ranguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (2), pp.646-660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undercooling and demixing of copper-based alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kolbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Egry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Herlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ratke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microgravity Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (3-4), pp.174-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of segregation at grain boundaries and surfaces (vol 37A, pg 2595, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38A (2), pp.438-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STM study of Bi-on-Cu(100)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ranguis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 601 (6), pp.1623-1629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdiffusion of adsorbed Pb and Bi over Cu(100)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wynblatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 601 (6), pp.1101-1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid surface and liquid/liquid interface energies of binary subregular alloys and wetting transitions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Antion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 601 (10), pp. 2232-2244. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2007.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of the anisotropy of grain boundary segregation and wetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (23), pp.7760 - 7768. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-006-0406-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of segregation at grain boundaries and surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37A, n° 9, pp.2595-2620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of the Shapes and Energies of Droplets on Micropatterned Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Baland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 n° 9, pp.4237-4243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces between Pb grains and Cu surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (23), pp.7769 - 7774. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-006-0551-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting of Pb on oxidized micro-patterned Si wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Baland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 n° 9, pp.4230-4236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of surface phases transitions and structure on surface diffusion profiles Pb and Bi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wynblatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 600 n° 6, pp.1265-1276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting of Decagonal Al13Co4 and Cubic AlCo Thin Films by Liquid Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Perrin-Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (6-8), pp.849-854. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430500318894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting of decagonal Al 13 Co 4 and cubic AlCo thin films by liquid Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Girardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrin-Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (6-8), pp.849-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface tension, phase separation and solidification of undercooled Cu-Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Egry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Herlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kolbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ratke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reutzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microgravity Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XVI-I, pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase separation of undercooled copper alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Egry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Herlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ratke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kolbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microgravity Applications Programme: Successful Teaming of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, SP-1290, pp.24-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of gold nanofeatures on silicon samples by field-induced deposition using a scanning tunneling microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jamgotchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dallaporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bindzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (4), </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.1943440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Auger microscopy study of the meeting and interdiffusion of pure Pb and Bi adsorbed layers on polycrystalline Cu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wynblatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 575 (1-2), pp.69 - 74. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2004.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relation between the anisotropies of grain boundary segregation and grain boundary energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift fur Metallkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96 (10), pp.1142-1146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium crystal shape of Bi-saturated Cu crystals at 1223 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rohrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 n° 15, pp.4057-4064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of gallium drops on germanium(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wynblatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 228 (1-4), pp.357 - 364. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2004.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spreading of metallic drops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Craig Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (12), pp.843 - 845. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The equilibrium shape of anisotropic interfacial particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Siem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Craig Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (10), pp.991 - 1010. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430310001639897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium Shape of Copper Crystals Grown on Sapphire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ghetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wynblatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (1), pp.7 - 18. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:INTS.0000012290.07441.a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic phenomena at interfaces in bismuth–saturated copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Rohrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 50 (5), pp.565 - 569. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2003.11.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Tension, Phase Separation, and Solidification of Undercooled Cobalt–Copper Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Egry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Herlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kolbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ratke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reutzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (11), pp.819 - 823. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.200320508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies Adopted by Al2O3 Single-Crystal Surfaces in Contact with Cu Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ghetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 85 (4), pp.961 - 964. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1151-2916.2002.tb00199.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulations of the behavior of glass particles in a rotating drum in heptane and water vapor atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Olivi-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25 (2), pp.217-222. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e20020024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stability of a double-slab configuration of two-phase particles confined in a third phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazutaka Mitsuishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Dahmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 82 (12), pp.695 - 702. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0950083021000030733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the stability of native oxide films at liquid lead/metal interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (8), pp.155 - 162. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid metal penetration in metallic polycrystals: New tools for a challenging unsolved problem of materials science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rabkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (8), pp.229 - 237. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting of grain boundary by liquid metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Rabkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of Joining and Welding Research Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting in multiphase systems and complex geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hagege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Siem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Craig Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9 (3/4), pp.191 - 197. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1015194308627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting-related adsorption transitions in liquid Ga–Tl alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunjong Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 476 (3), pp.L273 - L277. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0039-6028(01)00698-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shapes of two-phase particles: The case of trapped voids in lead particles embedded in silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hagege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine a</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 81 (8), pp.1873 - 1886. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01418610108216641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface energy, adsorption, and wetting transitions in ternary liquid alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristophe Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bienfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wynblatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 32 (11), pp.2851 - 2858. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-001-1035-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the solid/liquid interface faceting in rapid penetration of a liquid phase along grain boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rabkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 49 (7), pp.1123 - 1128. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1359-6454(01)00039-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of Tl additions on a wetting-related adsorption transition in liquid Ga–Pb alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunjong Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wynblatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 465 (1-2), pp.97 - 102. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0039-6028(00)00670-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape of two-phase drops in the presence of perfect wetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Wynblatt,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de Ruijter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Coninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Carter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1359-6454(99)00136-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a sharp transition in contact angle in the wetting of solid Pb-Ni alloys on graphite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhangmin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7 (2), pp.173 - 180. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008779501606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between Young’s Modulus of set plaster and complete wetting of grain boundaries by water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Badens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane A Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Boistelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 156 (1-3), pp.373 - 379. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(99)00097-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop size dependence of contact angles for liquid tin on silica surface: line tension and its correlation with solid–liquid interfacial tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amirfazli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.W. Neumann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 142 (2-3), pp.183 - 188. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(98)00265-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting and prewetting transitions in Ga-Pb alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 102 (9), pp.1142 - 1150. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbpc.19981020914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of wetting-related adsorption transition in the Ga-Pb system: 2. surface composition measurements of Ga-rich liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wynblatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 415 (3), pp.336 - 345. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0039-6028(98)00567-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of prewetting and wetting transitions on the surface energy of liquid binary alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wynblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Saúl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46 (7), pp.2337 - 2347. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1359-6454(97)00390-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen adsorption isotherms at the surfaces of liquid Cu and AuCu alloys and their interfaces with Al2O3 detected by wetting experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ghetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fouletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 44 (5), pp.1927 - 1936. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/1359-6454(95)00312-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence for a wetting transition in liquid GaPb alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wynblatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 345 (1-2), pp.85 - 90. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0039-6028(95)00868-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Wetting Hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. De Jonghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Adhesion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 58 (3-4), pp.163 - 171. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00218469608015197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of wetting hysteresis on surfaces with controlled geometrical and/or chemical defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Jonghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Metallurgica et Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 43 (4), pp.1505 - 1515. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0956-7151(94)00364-N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congruent vaporization of GaAs(s) and stability of Ga(l) droplets at the GaAs(s) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 151 (1-2), pp.91 - 101. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(95)00044-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of anisotropic wetting in solid-liquid PbGa alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Chun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wynblatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 327 (1-2), pp.L501 - L504. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0039-6028(95)00032-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Experimental Setup for Wettability Characterization under Monitored Oxygen Activity: II, Wettability of Sapphire by Silver-Oxygen Melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ghetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fouletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 77 (1), pp.197 - 201. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1151-2916.1994.tb06977.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting hysteresis on surfaces with controlled chemical and topological defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Jonghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting and interfacial bonding in ionocovalent oxide-liquid metal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coudurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Eustathopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 23 (6), pp.1055-1064. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:019880023060105500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00245908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the V=MP equation really to be abandoned for grain growth modeling at the polycrystal scale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Murgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Symposium on Superalloys and their Applications (EuroSuperalloys 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state microstructural evolution and dewetting of CoxCu1-x thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnaz Farzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazmin Duarte Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ghidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutsche Physikalische Gesellschaft (DPG) Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results on thermal stability and mechanical behaviour of CrFeCoNi equiatomic compositionally complex alloy thin films on silicon and sapphire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Addab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Savan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSE 2018 - European Congress &amp; Exhibition on Advanced Materials &amp; Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d’une raideur équivalente créée par un réseau de poche de gaz à une interface liquide-solide. Application à l’inspection ultrasonore des réacteurs SFR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Paumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19éme congrès français de Mécanique (CFM2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of wetting at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ghetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Advanced Study Institute on Materials for Generation IV Nuclear Reactors (MATGEN-IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Cargèse, France. pp.425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00187536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces of Pb and Bi particles with Cu investigated by AFM and SEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 40th annual meeting of the Israel Society for Microscopy, 9-11 mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Kibbutz Hagoshrim, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces between Pb grains and Cu surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 TMS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy in wetting phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Physical Metallurgy "Microstructural Evolution and Stability: Challenges at the Intersection of Experiment and Theory.", 23-28 juillet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Plymouth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state dewetting behavior of CoCu thin films with different compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnaz Farzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ghidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazmin Duarte Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural, Nanomaterials Gordon Research Conference (Structural Nanomaterials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the effect of the composition on solid state dewetting behavior of CoCu thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnaz Farzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ghidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazmin Duarte Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (EMRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEA thin films on c-sapphire: grain growth, orientation relationships and dewetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Addab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Savan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Physical Metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Manchester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films minces de CoCrFeNi sur saphir-c : croissance de grains, relations d’orientation et démouillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Addab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Savan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Annuelles du GDR HEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting and interfaces in metal-oxide systems: sensitivity to experimental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ghetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fouletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Interfacial science in ceramic joining", NATO ASI Series Proceedings, A. Bellosi, T. Komsac, A.P. Tomsia Eds, Kluwer Academic Publishers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of wetting of Pb crystals by their own melt and by liquid Ga-Pb alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wynblatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Dynamics of Crystal Surfaces and Interfaces", Fundamental Materials Research series, P.M. Duxbury et T.J. Pence Eds, Plenum Press NY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-oxide interfaces: chemistry, wetting and adhesion controlled by oxygen activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ghetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fouletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ceramic Microstructures '96; Control at the Atomic Level", A.P. Tomsia Ed., Plenum Press NY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of metal-oxide interfacial bond : the role of oxygen activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ghetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fouletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Intergranular and interphase boundaries in materials" dans Materials Science Forum, Trans Tech Publications Ltd</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for preparing single-crystal thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ranguis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2020/053102. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId402"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -13692,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80721C7C"/>
+    <w:nsid w:val="6BE9B3C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13923,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-chatain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9654-7291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084054719" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Bell&#243;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalith Kumar Bhaskar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Brink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Aymerich-Armengol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipali Sonawane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2025.05.014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Freddi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Sfuncia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gherardi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Nicotra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Barri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108228" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Ahmad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dehm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Scheu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120451" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnaz Farzam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Jim&#233;nez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breitbach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.112892" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeranuch Poungsripong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshnav Kannampalli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400083" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velimir Radmilovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wynblatt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dahmen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Florez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alvarado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Murgas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117459" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117550" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.110101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03264648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subin Lee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Liebscher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya K Kini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Savan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Addab" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.126945" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933294v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saransh Singh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Silvent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Verzeroli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.08.082" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947955v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Addab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ludwig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.09.064" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02142679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.054004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01931416v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kelly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02002808v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wynblatt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Rollett" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dahmen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.01.049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01941639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Werner Hieke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Georg Willinger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu-Jun Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther H.S. Richter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.028" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1145-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162456v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Rollett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Rohrer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9075-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162453v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9074-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130310v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curiotto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meltzman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Kaplan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galit Atiya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Mikhelashvili" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadi Eisenstein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne D Kaplan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.08.038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844992v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Carter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7462-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.04.025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696850v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finnis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scheu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6024-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-79QL50V4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773474v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Zucker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hag&#232;ge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624841v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.05.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581241v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krogstrup" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Johnson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aagesen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nygaard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.125505" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baram" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1201596" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624858v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Paumel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corneloup" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baqu&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3611422" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603250v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Meltzman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Avizemer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Besmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.02.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523852v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.04.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476528v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaban" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hoyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523864v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dallaporta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prestigiacomo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3462963" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475834v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Egry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Herlach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratke" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolbe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3890-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453722v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vielzeuf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3268" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440697v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calmes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giuranno" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440704v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386918v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brillo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386958v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Empl" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felberbaum" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laporte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortensen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386879v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413555v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386842v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303654v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171114v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157612v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143162v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Herlach" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303651v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633089v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Antion" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.03.026" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78HP8JM3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513612v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bergman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girardeaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500318894" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070970v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesueur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baland" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021696v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02045005v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781543v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-0551-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JDVSVQT1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111116v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070971v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722655v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-0406-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8P77S02S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015241v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herlach" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reutzel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722654v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abed" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jamgotchian" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gely" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bindzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1943440" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722651v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.11.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PN4B23S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015256v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015235v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohrer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722647v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rohrer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2003.11.058" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W5H204K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722649v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Siem" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Craig Carter" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430310001639897" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722645v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ghetta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:INTS.0000012290.07441.a8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5VGVRMW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722623v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1275" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722650v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.01.034" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVM3B4TH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722644v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200320508" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3C0Z9G9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722638v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutaka Mitsuishi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950083021000030733" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781564v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2002.tb00199.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66ED852C8ED93ECB3CA0E01909F0B6A2660DE81A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327060v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Olivi-Tran" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fraysse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e20020024" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VP6HFKF9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722642v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020330" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B533330B48F1F68F637CFED23D9AE0297096358B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722640v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernardini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabkin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020336" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C17CC3EBAADDE91E89A1BD8801395AF78E35CAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781579v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Rabkin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782436v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hagege" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015194308627" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A312514A1E0D244793F21A3EBC139E090720B706/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782437v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Serre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muris" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bienfait" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-001-1035-4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BC7AC573BCE36092D56CDD6054EF7AD410425C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782440v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418610108216641" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782444v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjong Shim" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)00698-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4K85M71-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782445v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derenne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(01)00039-8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVXX9M54-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782487v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00670-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LLPPZZVS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781141v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wynblatt," TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Ruijter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Coninck" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(99)00136-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSV3JQ9W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745672v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A Veesler" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Boistelle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(99)00097-7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS7MJQD2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781145v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangmin Wang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008779501606" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BJXQ9JLS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786358v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amirfazli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Neumann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00265-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X1PFJM3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785940v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.19981020914" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9NJ7H4XJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785907v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shim" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(98)00567-6" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-22F82H20-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785902v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(97)00390-X" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786366v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghetta" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouletier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-6454(95)00312-6" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16D32DEDAB2DCA55BF89D40DB9FAFCA63C9D977B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786363v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(95)00868-3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-298JNKZ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786364v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Jonghe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218469608015197" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786369v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatillon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(95)00044-5" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZKZ7NDS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786368v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chun Cheng" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(95)00032-1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGNHV1QZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786371v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Jonghe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-7151(94)00364-N" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGVJWSF3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786373v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Chabert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouletier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.1994.tb06977.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9813655644F5B38EDA5BB821FF6F4D451141A85F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786375v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245908v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudurier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eustathopoulos" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019880023060105500" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5910405D332F4A92382F7A661203BCA651A45719/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310489v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bellon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazmin Duarte Correa" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghidelli" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875844v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973373v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Lu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781552v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Paumel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00187536v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105729v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105741v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105726v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312732v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312867v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419137v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419150v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786357v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786361v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786359v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786376v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900329v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-chatain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9654-7291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084054719" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=-sci3hEAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080374v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Bell&#243;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalith Kumar Bhaskar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Brink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Aymerich-Armengol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipali Sonawane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2025.05.014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velimir Radmilovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wynblatt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Dahmen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120155" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Freddi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Sfuncia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gherardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Nicotra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Barri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108228" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Ahmad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dehm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Scheu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120451" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531917v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnaz Farzam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Jim&#233;nez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breitbach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.112892" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588114v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeranuch Poungsripong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshnav Kannampalli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400083" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Florez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alvarado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Murgas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117459" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117550" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977832v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.110101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03264648v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subin Lee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Liebscher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134419v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya K Kini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Savan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Addab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.126945" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933294v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saransh Singh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Silvent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Verzeroli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.08.082" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947955v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Addab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ludwig" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.09.064" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01941639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Werner Hieke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Georg Willinger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu-Jun Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther H.S. Richter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02142679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.054004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01931416v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kelly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02002808v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wynblatt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Rollett" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dahmen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.01.049" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720666v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1145-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162453v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9074-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130310v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curiotto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meltzman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Kaplan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162456v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Rollett" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Rohrer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9075-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722656v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galit Atiya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Mikhelashvili" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadi Eisenstein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne D Kaplan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.08.038" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810502v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Carter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7462-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844986v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.04.025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finnis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scheu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6024-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-79QL50V4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696850v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773474v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Zucker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hag&#232;ge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581241v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krogstrup" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Johnson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aagesen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nygaard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.125505" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624841v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.05.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624858v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Paumel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moysan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corneloup" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baqu&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3611422" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603255v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baram" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1201596" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Meltzman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Avizemer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Besmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.02.021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475834v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Egry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Herlach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratke" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolbe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3890-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453722v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vielzeuf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3268" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476528v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaban" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hoyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523852v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.04.015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523864v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dallaporta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prestigiacomo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3462963" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888316v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440704v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386918v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brillo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440697v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calmes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giuranno" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386958v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Empl" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felberbaum" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laporte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortensen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386879v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413555v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386842v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303654v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171114v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143162v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Herlach" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157612v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303652v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303651v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633089v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Antion" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.03.026" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78HP8JM3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722655v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-0406-z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8P77S02S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111116v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070971v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baland" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781543v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-0551-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JDVSVQT1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070970v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesueur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021696v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513612v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bergman" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girardeaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500318894" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02045005v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015241v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herlach" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reutzel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017341v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722654v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abed" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jamgotchian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gely" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bindzi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1943440" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722651v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.11.004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PN4B23S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015256v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015235v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohrer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722650v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.01.034" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVM3B4TH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722623v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Craig Carter" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1275" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722649v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Siem" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430310001639897" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ghetta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:INTS.0000012290.07441.a8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5VGVRMW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722647v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rohrer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2003.11.058" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W5H204K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722644v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200320508" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3C0Z9G9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781564v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2002.tb00199.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66ED852C8ED93ECB3CA0E01909F0B6A2660DE81A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327060v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Olivi-Tran" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fraysse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e20020024" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VP6HFKF9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722638v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutaka Mitsuishi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950083021000030733" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722642v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020330" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B533330B48F1F68F637CFED23D9AE0297096358B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722640v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernardini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabkin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020336" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C17CC3EBAADDE91E89A1BD8801395AF78E35CAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781579v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Rabkin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782436v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hagege" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015194308627" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A312514A1E0D244793F21A3EBC139E090720B706/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782444v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjong Shim" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)00698-7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4K85M71-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782440v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418610108216641" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782437v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Serre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muris" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bienfait" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-001-1035-4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BC7AC573BCE36092D56CDD6054EF7AD410425C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782445v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derenne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(01)00039-8" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVXX9M54-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01782487v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00670-1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LLPPZZVS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wynblatt," TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Ruijter" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Coninck" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(99)00136-6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSV3JQ9W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781145v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangmin Wang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008779501606" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BJXQ9JLS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745672v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A Veesler" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Boistelle" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(99)00097-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS7MJQD2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amirfazli" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Neumann" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00265-9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X1PFJM3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785940v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.19981020914" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9NJ7H4XJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785907v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shim" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(98)00567-6" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-22F82H20-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785902v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(97)00390-X" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786366v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghetta" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouletier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-6454(95)00312-6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16D32DEDAB2DCA55BF89D40DB9FAFCA63C9D977B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786363v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(95)00868-3" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-298JNKZ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786364v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Jonghe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218469608015197" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786371v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Jonghe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-7151(94)00364-N" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGVJWSF3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786369v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatillon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(95)00044-5" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZKZ7NDS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786368v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chun Cheng" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(95)00032-1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGNHV1QZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786373v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Chabert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fouletier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.1994.tb06977.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9813655644F5B38EDA5BB821FF6F4D451141A85F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786375v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245908v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudurier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eustathopoulos" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019880023060105500" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5910405D332F4A92382F7A661203BCA651A45719/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875844v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310489v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bellon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazmin Duarte Correa" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghidelli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973373v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kini" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Lu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781552v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Paumel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00187536v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105729v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105726v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105741v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312732v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312867v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419150v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02419137v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786357v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786359v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786361v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786376v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900329v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>