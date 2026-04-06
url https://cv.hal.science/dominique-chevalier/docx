--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,2331 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2279 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.4375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Chevalier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percevoir, ressentir, partager : pratiques sensibles d’étudiant·es internationaux·les pour s’approprier l’espace lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orane Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Reiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 276, pp.131-150. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15vgz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialement et dans tous sens : méthodologies, méthodes sensibles et géographie. Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 276, pp.7 - 20. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15vgs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05556703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer la Shoah : les politiques, les touristes et les marchands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.8548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Lieux de colère, spatialisation des luttes, territorialisation du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Géographie de la colère. Ronds-points et près-carrés, 114, pp.5-15. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.14713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étranges stages à l’étranger. Quand le Covid-19 reconfigure les apprentissages « Hors les murs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (2), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.15434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et âmes aux musées des mémoires douloureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier d'Histoire Immédiate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topos et mémoires des deux rives de la Loire (XVIIIe-XXe siècles) : l’exemple de Chassenard (Allier) et Digoin (Saône-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.6522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un fossé moral est-il visible dans le paysage ? » Numéro 7, Été-automne 2018, pp. 48-52.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que deviennent les mémoires douloureuses au musée : un universel métissé ? », in « Habiter le Monde en touriste », numéro coordonné par Olivier Lazzarotti,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le touriste, l’émotion et la mémoire douloureuse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Géographies des émotions, 9, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retour réflexif sur la construction d’un objet géographique mémoriel. Tourments, ancrages et circulations des mémoires douloureuses de la Shoah »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93-94, pp.347 - 366. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.4052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le touriste, l’émotion et la mémoire douloureuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Géographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01497810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisation des mémoires douloureuses : ancrages et mobilités, racines et rhizomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Construire des patrimoines culturels en mobilité, 2 (78-79), pp.235-255. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.078.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frank : une voix singulière, collective et mondialisée des mémoires douloureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Conflit et minorités religieuses du XVIe siècle à nos jours, Hors Série 32, pp.161-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevalier, D. ; Bourdon, E ; De Cock, L. ; Delacroix, C. ; Garcia, P. ; Leduc, J. (2015), « Le CAPES d’Histoire-Géographie : la professionnalisation en question », Vingtième Siècle, N° 126, avril-juin 2015, pp. 163-176. http://www.cairn.info/revue-vingtieme-siecle-revue-d-histoire-2015-2-page-163.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeu – Le Capes d’histoire et de géographie : la professionnalisation en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.163-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Dugrand et Montpellier : une relation géographique et politique. Un exemple de géographie appliquée&amp;quot;, in Sud-Ouest Européen, « Adaptations aux changements environnementaux et territoires », n°37, pp. 129-139.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.1156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanic Belfast vs mémoires d’un naufrage : le patrimoine (post)industriel de la ville ne sombrera pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, From urban renewal to metropolitan strategies ? Cultural flagship projects in restructuring industrial areas, 2014-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunt lacrymae rerum et mentem mortalia tangunt. Quels objets pour signifier la Shoah ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91-92, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.3339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les musées urbains de la Shoah comme objets d’enjeux géopolitiques et espaces-temps de l’entre-deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les musées urbains de la Shoah, promotion de la paix et marketing territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 313, p. 120-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00948672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yad Vashem, un lieu entre mémoires et espoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, p. 56-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable : discours consensuels et pratiques discordantes. Montpellier et Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bernié-Boissard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 147 (4/2011), pp.41-55. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.147.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des politiques culturelles orchestrées con brio ? L'exemple montpelliérain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, 53-66 : photo., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00432568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici et Là-bas : entre territorialités de l'entre-deux et morcellements identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009-2, pp.293-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire de co-spatialité en recomposition : la plage de Maguelone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68, p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiles : cartographie sensible et récits multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des images et des mots, des mots sur les images de la mobilité académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Nov 2025, Fribourg (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géomatique des expériences des lieux avec une application contributive. Discussion à partir d'une expérimentation auprès des étudiant·es internationaux·ales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et confronter son paysage informationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur l'EMI de l'ENSSIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Jun 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner le rapport entre socialisation langagière et représentations spatiales : l’expérience d’ateliers cartographiques avec des étudiant·es internationaux·ales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartotête 2023 « Représentations socio-spatiales et rapport à l’autre, aux autres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Cartotête; GREPS (Groupe de recherche en psychologie sociétale), Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il sortir pour enseigner mieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Transmettre la discipline : quelles gQuelles géographies enseignées dans les cours d’introduction et les cours d’épistémologie dans le supérieur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Péaud et Camille Vergnaud, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les commerces d'un quartier populaire à l'épreuve de la gentrification et du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires du commerce populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Metz, Dec 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et mémoires : la douleur à l’épreuve de l’oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hertzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Contemporaines de la Mémoire (en ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Rize, Centre mémoires, cultures, échanges de la Ville de Villeurbanne; laboratoire Laboratoire EVS; Laboratoire Triangle, Apr 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palimpsestes mémoriels et voisinages migratoires : l’exemple de la Guillotière à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mémoires, Une question spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des géographes français, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi le tourisme témoigne-t-il?&amp;quot;, Campus Cluster Paris Innovation, Paris .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Témoigner ? Témoignez ! 9èmes Assises Nationales de la lutte contre le Négationnisme.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faut-il encore enseigner la géographie à l’école »?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Faut-il encore enseigner la géographie à l’école »?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à la ville ou la ville telle que vous la rêvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème Conférence de l’Association internationale de recherche en Didactique de l’Histoire et des Sciences sociales (AIRDHSS) Citoyenneté, Identité, Altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les musées-mémoriaux consacrés à la Shoah comme espace-temps mémoriels collectifs et singuliers&amp;quot;, organisées par le laboratoire ITEM, Pau les 15-16 février 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Au-delà du devoir de mémoire : enjeux politiques, esthétiques et touristiques de la muséographie des camps en Europe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’égalité garçons-filles et faire face à des dilemmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités : quelles contributions des « éducations à … » ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Atelier 6 d’EVS, 14 avril 2017, « Des mémoires douloureuses et des mondes en ruine in situ/ex situ », Lyon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine(s) négatif(s), le négatif de quoi ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les dilemmes de genre croisent les frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« (Re-) Thinking the World » - Connecting Borders and Memories in European Teacher Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Freiburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à l'égalité filles/garçons : pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Salle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international Educa 2017 « Inégalités : quelles contributions des "éducations à…" »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« An Exhibition to go look at the other side »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire BE-Smart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Europe/Europes ? What approaches in Textbooks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire BE-Smart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Otzenhausen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPE Marseille, 11-13 juillet 2016, « La place des mémoriaux dans l’évolution urbaine : matérialité, agentivité, performativité. Comment dire les génocides ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Quelle géographie pour la Shoah ? Penser l’inscription des génocides dans les territoires. Pourquoi ? Comment ? »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avec quels outils théoriques penser l’expérience touristique des lieux de mémoire ? »? École Normale Supérieure, 7 avril 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Géographie des émotions, ENS Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe dans les manuels scolaires : une approche croisée France-Slovénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Porhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L’Europe dans les manuels scolaires »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Corps et fragments de corps dans les musées de mémoires douloureuses : Quelles places ? Quels rôles ? », Université d’Arras, 8 octobre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et hétérotopies,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mémoires douloureuses comme ressources, entre patrimonialisation et marchandisation, quels impacts sur les territoires ? L’exemple de la mémoire de la Shoah », Clermont-Ferrand, 9-10 avril 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le tourisme de mémoire : un atout pour les collectivités territoriales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S21 et les Khmers rouges », Paris, Campus Cluster Paris Innovation, 25 janvier 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Photographies des crimes de masse, organisé par Yahad in Unum et ESG Management School,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le tourment des mémoires douloureuses : un objet spatial subversif ? L’exemple de la mémoire de la Shoah », 22-27 septembre 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cerisy, Le « tourment culturel » : tribulations, doxa et subversions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages, circulations et spatialités. La mémoire de la Shoah dans les métropoles occidentales&amp;quot;, 8-10 septembre 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mémoire(s) et mondialisation. Tourisme, Mémoire, Lieux : liens et interactions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Chambon-sur-Lignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre grands projets et positionnement situés : maîtrise de l'étalement urbain dans l'agglomération montpelliéraine et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes au défi du développement durable : quelle maîtrise de l'étalement urbain et des ségrégations associées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de l'étranger à l'école primaire : quelles perceptions, quelles catégorisations, quelles stigmatisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le barbare, l'étranger : images de l'autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Saint-Etienne, France. p. 375-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les frontières à partir d’une exposition au Musée de l’Immigration (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« (Re-) Thinking the World » - Connecting Borders and Memories in European Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialement et dans tous les sens. Méthodologies, méthodes sensibles et géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 276, 2026, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15vh2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05558056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOURISMES et GEOPOLITIQUE : ACTEURS, ENJEUX, PRATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2021, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/viatourism.6505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux pour apprendre et des espaces à vivre : les dehors et les ailleurs (Dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 94 (2), 2020, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.15007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires comme ressources et enjeux. Entre dimensions spatiales et sociales,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 97 (3), 2020, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.6655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies de la colère. Ronds-points et pré carrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 114, pp.210, 2020, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.14706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux pour apprendre et des espaces à vivre : l’école et ses périphéries (Dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 94 (1), 2020, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.12739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialités des Mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hertzog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.6318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience sensible et sciences humaines et sociales. Éditions Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann. Hermann, 2025, 9791037041579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie du souvenir. Ancrages spatiaux des mémoires de la Shoah. Préface de Denis Peschanski, Édition L’Harmattan, collection Géographie et cultures, dirigée par Catherine Fournet-Guérin. ISBN : 978-2-343-12443-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une centralité commerciale populaire à l’épreuve de la gentrification et du Covid-19. L’exemple de la Guillotière à Lyon »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Université de Lorraine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires du commerce populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782384511440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une centralité commerciale populaire à l'épreuve de la gentrification et du Covid-19 L'exemple de la Guillotière à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Université de Lorraine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires du commerce populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-38451-144-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04916231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une centralité commerciale populaire à l’épreuve de la gentrification et du Covid-19. L’exemple de la Guillotière à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lecompte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires du commerce populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04748186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Géographie politique des commémorations : musées-mémoriaux des mémoires de la Shoah »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2022, Clefs concours, 9782350307381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droits à la ville et expériences urbaines. Regards croisés d’enseignant.es et d’élèves »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté, identité, altérité : Quels enseignements ? Quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 175-198, 2022, Série Éducation, 978-1-78406-858-5 (e-book) 978-1-78405-858-6 (print)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les architectures de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survie des Juifs en Europe. Persécutés, sauveteurs, Justes. Ouvrage coordonné par Corinne Bonafoux, Olivier Vallade et le réseau Memorha, pp. 193-200.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation des musées consacrés à la Shoah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survie des Juifs en Europe. Persécutés, sauveteurs, Justes. Ouvrage coordonné par Corinne Bonafoux, Olivier Vallade et le réseau Memorha, pp. 184-192.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Memorial : Yad, un nom : Shem (Isaïe, 55,5)… et un environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sacre de la nature, Sajaloli, B. &amp; Grésillon É. (Dir.) Sorbonne Université Presses, pp. 181-194.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le quartier du Petit Bard dans la rénovation urbaine. La double peine de la discrimination socio-politique et territoriale », Chevalier, D. ; Berry-Chikhaoui, I. ; Medina, L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discriminations territoriales, entre interpellation politique et sentiment d’injustice des habitants, Hancock C, Lelévrier Ch., Ripoll F. et Weber S. (Dir.), Œil d’Or, coll. Futurs urbains, pp. 217-238. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le visible et l’invisible des mémoires douloureuses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lugares de memoria traumatica, Arrieta Urtizberera I. (ed.)Bilbao, Servicio editorial de la Universidad del País Vasco, pp. 153-177.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le quartier du Petit Bard dans la rénovation urbaine. La double peine de la discrimination socio-politique et territoriale », in Discriminations territoriales, entre interpellation politique et sentiment d’injustice des habitants, Hancock C, Lelévrier Ch., Ripoll F. et Weber S. (Dir.), Œil d’Or, coll. Futurs urbains, pp. 217-238.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry-Chikhaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discriminations territoriales, entre interpellation politique et sentiment d’injustice des habitants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Promouvoir la tolérance et la paix. Exemples de dispositifs muséographiques et mémoriels consacrés à la Shoah ?» in La fabrique de la paix. Acteurs, processus, mémoires », sous la direction de A. Coppolani, Ch.-Ph. David, J-F Thomas, Presses de l’Université de Laval, Québec, p. 121-138.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de la paix. Acteurs, processus, mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Promouvoir la tolérance et la paix. Exemples de dispositifs muséographiques et mémoriels consacrés à la Shoah ?» p. 121-138.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de la paix. Acteurs, processus, mémoires, sous la direction de A. Coppolani, Ch.-Ph. David, J-F Thomas, Presses de l’Université de Laval, Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mémoires douloureuses appréhendées comme ressources patrimoniales. Quels impacts sur les territoires ? » in Le tourisme de mémoire : un atout pour les collectivités territoriales ?J. Spindler (Dir.), L’Harmattan, pp. 101-116.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme de mémoire : un atout pour les collectivités territoriales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Errances, fuites, enfermements, exils…quand l’architecture et l’art expriment la douloureuse mémoire de la Shoah » pp. 39-45.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures du déplacement, sous la direction de C. Bernié-Boissard, C. Chastagner, D. Crozat, L-S. Fournier, Presses Universitaires d’Aix-Marseille, Coll. Aménagements &amp; Territoires, Numéro 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Stratégies politiques et conflits d’acteurs : le développement durable comme enjeu et comme objet de conflits », in D'Algérie et d'ailleurs. Lectures croisées sur la ville d'aujourd'hui et de demain, (dir. Kaddour Boukhemis, Patrice Caro, Robert Hérin, Benoît Raoulx, Anissa Zeghiche), Caen, MRSH, 2014, p. 281-292.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'Algérie et d'ailleurs. Lectures croisées sur la ville d'aujourd'hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Édification de musées et mémoriaux consacrés à la Shoah : enjeux territoriaux, mémoriels, idéologiques et identitaires. Les exemples de Jérusalem, Paris, Berlin et Washington », pp. 561-580.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labellisation et mise en marque des territoires, sous la direction de M. Fournier, Presses Universitaires Blaise Pascal, CERAMAC 34, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines culturels et territoires de deux haut-lieux mémoriels : Yad Vashem (Israël) et United States Holocaust Memorial (États-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fournier, Laurent-Sébastien; Crozat, Dominique; Bernié-Boissard, Catherine; Chastagner, Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine et désirs d'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, 2012, p. 17-32, 2012, Conférences universitaires de Nîmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages viticoles héraultais, entre développements durables concurrentiels, patrimonialisation et urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bernié-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dris, Nassima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines et Développement Durable : ressources, enjeux, lien social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes : Presses Universitaires de Rennes, 2012, p. 187-199, 2012, Espace et Territoire, 978-2-7535-1985-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01016949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Balagne entre identités territoriales, valorisations paysagères et développement touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taglioni, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insularité et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marseille : IRD Éditions, 2011, p. 85-105 : carte, bibliogr., 2011, Objectifs Suds</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00652963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Balagne, entre identités territoriales, valorisations paysagères et développement touristique », pp. 85-105.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insularité et développement durable, F. Taglioni (Dir .), IRD Éditions, collection « Objectifs Suds », 650 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école en quartier sensible : entre &amp;quot; rude école &amp;quot; et &amp;quot; bonne école &amp;quot;. Représentations d'élèves en milieu complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baquès, Marie-Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, image, histoire : l'école, représentation(s), mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Scérén ; Clermont-Ferrand : CRDP d'Auvergne, p. 133-138, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00725257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre grands projets et positionnements situés : la maîtrise de l'étalement urbain dans l'agglomération montpelliéraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Djellouli dir.; C. Emelianoff dir.; A. Bennasr dir.; J. Chevalier dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étalement urbain : un processus incontrôlable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes : Presses Universitaires de Rennes, 2010, pp. 165-174, 2010, Coll. Espace et territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00481425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier et son territoire métropolitain entre valorisation interne et externe : question d'échelle et/ou question d'images ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdoul Hameth BA dir.; Jean-Louis ZENTELIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dimension culturelle du développement : dynamiques de valorisation et de dévalorisation des territoires urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, 2010, p. 195-205, 2010, Institut de la ville et du développement : sciences humaines et sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00572874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit train : mythes et caricatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Fumey dir.; Jean Varlet dir.; Pierre Zembri dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines : approches géoculturelles des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Ellipses, 2009, p. 243-255, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la scène métropolitaine face à l'urbanisation et au développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Bachelet; Philippe Menerault; Didier Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action publique et projet métropolitain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, p. 175-189, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méditerranéité ou mondialisation ? Réflexions sur trois places montpelliéraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole d'architecture Languedoc-Roussillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace public dans la ville méditerranéenne : actes du colloque de Montpellier, 14-15-16 mars 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 volumes, Edition de l'Espérou, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain, ouvrage coordonné par Michel Bussi, Martine Drozdz et Fabrice Argounès, 576 pages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cour d’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain, ouvrage coordonné par Michel Bussi, Martine Drozdz et Fabrice Argounès, 576 pages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y avait une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes enchantées. Chansons et imaginaires géographiques, ouvrage coordonné par Jean-François Staszak et Raphaël Pieroni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes enchantées. Chansons et imaginaires géographiques, ouvrage coordonné par Jean-François Staszak et Raphaël Pieroni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire et défaire les territoires : réflexions scalaires à partir de l’exemple du train », in « La production des territoires » animée par Corinne Luxembourg, Cause Commune, , https://www.causecommune-larevue.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La production des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Corinne Ergasse « Revisiter l’histoire. Espaces mémoriels », In Revue l’Arche N° 672, Hors-Série Mai 2018, « Musées d’Europe. La mémoire et l’oubli ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lieux de mémoires de violences extrêmes dans la mondialisation », in Revue Pastel, N°9, Revue académique d’histoire-géographie de l’académie de Toulouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner les questions socialement vives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unity in Diversity. European Perspectives on Borders and Memories&amp;quot;, Mentz O. & McKay T. (Dir.) Ouvrage collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Mckay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées et musées-mémoriaux urbains consacrés à la Shoah : mémoires douloureuses et ancrages géographiques. Les cas de Berlin, Budapest, Jérusalem, Los Angeles, Montréal, New York, Paris, Washington.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00811670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées et musées-mémoriaux urbains consacrés à la Shoah : mémoires douloureuses et ancrages géographiques. Les cas de Berlin, Budapest, Jérusalem, Los Angeles, Montréal, New York, Paris, Washington.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Panthéon-Sorbonne - Paris I, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00822009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GéoMobiles : Une plateforme pour la visualisation et l'analyse exploratoire de données géospatiales participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOBILES: A Mobile Application for Documenting the Urban and Social Experiences of International Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2465,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03203479v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.8548" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497810v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01257394v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948672v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731001v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658863v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.147.0041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423737v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475377v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertzog" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395337v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecompte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652963v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725257v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137252v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00811670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00822009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555631v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Reiser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vgz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05556703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vgs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03203479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.8548" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121637v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14713" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03203510v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15434" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02455377v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01879087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.6522" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1769" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.644" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676629v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4052" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.078.0235" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677423v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourdon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Cock" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delacroix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1156" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01257394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676632v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3339" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658863v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.147.0041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duchene" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecompte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertzog" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265435v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142663v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142656v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072580v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Salle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142652v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072595v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072600v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072602v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124201v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395337v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142643v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05558056v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vh2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944336v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6505" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025854v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.6655" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142670v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14706" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12739" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01879080v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.6318" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025871v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le M&#233;aux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677415v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025889v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04916231v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02455381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02455380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02455382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677389v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677376v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072612v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072608v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677400v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072610v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677404v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072606v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677402v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016949v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652963v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677412v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725257v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481425v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572874v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429955v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137252v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358276v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025900v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025896v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025907v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025904v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072622v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072615v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072620v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676645v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Mckay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00811670v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00822009v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127583v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771100v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Benedetto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>