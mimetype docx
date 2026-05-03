--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.4375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Chevalier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percevoir, ressentir, partager : pratiques sensibles d’étudiant·es internationaux·les pour s’approprier l’espace lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orane Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Reiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 276, pp.131-150. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15vgz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialement et dans tous sens : méthodologies, méthodes sensibles et géographie. Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 276, pp.7 - 20. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15vgs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05556703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer la Shoah : les politiques, les touristes et les marchands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.8548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Lieux de colère, spatialisation des luttes, territorialisation du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Géographie de la colère. Ronds-points et près-carrés, 114, pp.5-15. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.14713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étranges stages à l’étranger. Quand le Covid-19 reconfigure les apprentissages « Hors les murs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (2), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.15434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et âmes aux musées des mémoires douloureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier d'Histoire Immédiate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topos et mémoires des deux rives de la Loire (XVIIIe-XXe siècles) : l’exemple de Chassenard (Allier) et Digoin (Saône-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.6522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un fossé moral est-il visible dans le paysage ? » Numéro 7, Été-automne 2018, pp. 48-52.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que deviennent les mémoires douloureuses au musée : un universel métissé ? », in « Habiter le Monde en touriste », numéro coordonné par Olivier Lazzarotti,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le touriste, l’émotion et la mémoire douloureuse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Géographies des émotions, 9, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retour réflexif sur la construction d’un objet géographique mémoriel. Tourments, ancrages et circulations des mémoires douloureuses de la Shoah »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93-94, pp.347 - 366. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.4052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le touriste, l’émotion et la mémoire douloureuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Géographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01497810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisation des mémoires douloureuses : ancrages et mobilités, racines et rhizomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Construire des patrimoines culturels en mobilité, 2 (78-79), pp.235-255. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.078.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frank : une voix singulière, collective et mondialisée des mémoires douloureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Conflit et minorités religieuses du XVIe siècle à nos jours, Hors Série 32, pp.161-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevalier, D. ; Bourdon, E ; De Cock, L. ; Delacroix, C. ; Garcia, P. ; Leduc, J. (2015), « Le CAPES d’Histoire-Géographie : la professionnalisation en question », Vingtième Siècle, N° 126, avril-juin 2015, pp. 163-176. http://www.cairn.info/revue-vingtieme-siecle-revue-d-histoire-2015-2-page-163.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeu – Le Capes d’histoire et de géographie : la professionnalisation en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.163-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Dugrand et Montpellier : une relation géographique et politique. Un exemple de géographie appliquée&amp;quot;, in Sud-Ouest Européen, « Adaptations aux changements environnementaux et territoires », n°37, pp. 129-139.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.1156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanic Belfast vs mémoires d’un naufrage : le patrimoine (post)industriel de la ville ne sombrera pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, From urban renewal to metropolitan strategies ? Cultural flagship projects in restructuring industrial areas, 2014-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunt lacrymae rerum et mentem mortalia tangunt. Quels objets pour signifier la Shoah ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91-92, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.3339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les musées urbains de la Shoah comme objets d’enjeux géopolitiques et espaces-temps de l’entre-deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les musées urbains de la Shoah, promotion de la paix et marketing territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 313, p. 120-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00948672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yad Vashem, un lieu entre mémoires et espoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, p. 56-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable : discours consensuels et pratiques discordantes. Montpellier et Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bernié-Boissard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 147 (4/2011), pp.41-55. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.147.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des politiques culturelles orchestrées con brio ? L'exemple montpelliérain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, 53-66 : photo., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00432568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici et Là-bas : entre territorialités de l'entre-deux et morcellements identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009-2, pp.293-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire de co-spatialité en recomposition : la plage de Maguelone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68, p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiles : cartographie sensible et récits multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des images et des mots, des mots sur les images de la mobilité académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Nov 2025, Fribourg (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géomatique des expériences des lieux avec une application contributive. Discussion à partir d'une expérimentation auprès des étudiant·es internationaux·ales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et confronter son paysage informationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur l'EMI de l'ENSSIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Jun 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner le rapport entre socialisation langagière et représentations spatiales : l’expérience d’ateliers cartographiques avec des étudiant·es internationaux·ales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartotête 2023 « Représentations socio-spatiales et rapport à l’autre, aux autres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Cartotête; GREPS (Groupe de recherche en psychologie sociétale), Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il sortir pour enseigner mieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Transmettre la discipline : quelles gQuelles géographies enseignées dans les cours d’introduction et les cours d’épistémologie dans le supérieur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Péaud et Camille Vergnaud, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les commerces d'un quartier populaire à l'épreuve de la gentrification et du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires du commerce populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Metz, Dec 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et mémoires : la douleur à l’épreuve de l’oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hertzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Contemporaines de la Mémoire (en ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Rize, Centre mémoires, cultures, échanges de la Ville de Villeurbanne; laboratoire Laboratoire EVS; Laboratoire Triangle, Apr 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palimpsestes mémoriels et voisinages migratoires : l’exemple de la Guillotière à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mémoires, Une question spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des géographes français, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi le tourisme témoigne-t-il?&amp;quot;, Campus Cluster Paris Innovation, Paris .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Témoigner ? Témoignez ! 9èmes Assises Nationales de la lutte contre le Négationnisme.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faut-il encore enseigner la géographie à l’école »?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Faut-il encore enseigner la géographie à l’école »?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à la ville ou la ville telle que vous la rêvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème Conférence de l’Association internationale de recherche en Didactique de l’Histoire et des Sciences sociales (AIRDHSS) Citoyenneté, Identité, Altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les musées-mémoriaux consacrés à la Shoah comme espace-temps mémoriels collectifs et singuliers&amp;quot;, organisées par le laboratoire ITEM, Pau les 15-16 février 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Au-delà du devoir de mémoire : enjeux politiques, esthétiques et touristiques de la muséographie des camps en Europe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’égalité garçons-filles et faire face à des dilemmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités : quelles contributions des « éducations à … » ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Atelier 6 d’EVS, 14 avril 2017, « Des mémoires douloureuses et des mondes en ruine in situ/ex situ », Lyon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine(s) négatif(s), le négatif de quoi ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les dilemmes de genre croisent les frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« (Re-) Thinking the World » - Connecting Borders and Memories in European Teacher Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Freiburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à l'égalité filles/garçons : pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Salle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international Educa 2017 « Inégalités : quelles contributions des "éducations à…" »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« An Exhibition to go look at the other side »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire BE-Smart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Europe/Europes ? What approaches in Textbooks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire BE-Smart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Otzenhausen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPE Marseille, 11-13 juillet 2016, « La place des mémoriaux dans l’évolution urbaine : matérialité, agentivité, performativité. Comment dire les génocides ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Quelle géographie pour la Shoah ? Penser l’inscription des génocides dans les territoires. Pourquoi ? Comment ? »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avec quels outils théoriques penser l’expérience touristique des lieux de mémoire ? »? École Normale Supérieure, 7 avril 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Géographie des émotions, ENS Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe dans les manuels scolaires : une approche croisée France-Slovénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Porhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L’Europe dans les manuels scolaires »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Corps et fragments de corps dans les musées de mémoires douloureuses : Quelles places ? Quels rôles ? », Université d’Arras, 8 octobre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et hétérotopies,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mémoires douloureuses comme ressources, entre patrimonialisation et marchandisation, quels impacts sur les territoires ? L’exemple de la mémoire de la Shoah », Clermont-Ferrand, 9-10 avril 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le tourisme de mémoire : un atout pour les collectivités territoriales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S21 et les Khmers rouges », Paris, Campus Cluster Paris Innovation, 25 janvier 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Photographies des crimes de masse, organisé par Yahad in Unum et ESG Management School,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le tourment des mémoires douloureuses : un objet spatial subversif ? L’exemple de la mémoire de la Shoah », 22-27 septembre 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cerisy, Le « tourment culturel » : tribulations, doxa et subversions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages, circulations et spatialités. La mémoire de la Shoah dans les métropoles occidentales&amp;quot;, 8-10 septembre 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mémoire(s) et mondialisation. Tourisme, Mémoire, Lieux : liens et interactions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Chambon-sur-Lignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre grands projets et positionnement situés : maîtrise de l'étalement urbain dans l'agglomération montpelliéraine et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes au défi du développement durable : quelle maîtrise de l'étalement urbain et des ségrégations associées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de l'étranger à l'école primaire : quelles perceptions, quelles catégorisations, quelles stigmatisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le barbare, l'étranger : images de l'autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Saint-Etienne, France. p. 375-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les frontières à partir d’une exposition au Musée de l’Immigration (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« (Re-) Thinking the World » - Connecting Borders and Memories in European Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialement et dans tous les sens. Méthodologies, méthodes sensibles et géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 276, 2026, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15vh2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05558056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOURISMES et GEOPOLITIQUE : ACTEURS, ENJEUX, PRATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2021, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/viatourism.6505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux pour apprendre et des espaces à vivre : les dehors et les ailleurs (Dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 94 (2), 2020, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.15007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires comme ressources et enjeux. Entre dimensions spatiales et sociales,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 97 (3), 2020, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.6655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies de la colère. Ronds-points et pré carrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 114, pp.210, 2020, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.14706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux pour apprendre et des espaces à vivre : l’école et ses périphéries (Dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 94 (1), 2020, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.12739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialités des Mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hertzog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.6318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience sensible et sciences humaines et sociales. Éditions Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann. Hermann, 2025, 9791037041579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie du souvenir. Ancrages spatiaux des mémoires de la Shoah. Préface de Denis Peschanski, Édition L’Harmattan, collection Géographie et cultures, dirigée par Catherine Fournet-Guérin. ISBN : 978-2-343-12443-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une centralité commerciale populaire à l’épreuve de la gentrification et du Covid-19. L’exemple de la Guillotière à Lyon »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Université de Lorraine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires du commerce populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782384511440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une centralité commerciale populaire à l'épreuve de la gentrification et du Covid-19 L'exemple de la Guillotière à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Université de Lorraine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires du commerce populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-38451-144-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04916231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une centralité commerciale populaire à l’épreuve de la gentrification et du Covid-19. L’exemple de la Guillotière à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lecompte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires du commerce populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04748186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Géographie politique des commémorations : musées-mémoriaux des mémoires de la Shoah »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2022, Clefs concours, 9782350307381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droits à la ville et expériences urbaines. Regards croisés d’enseignant.es et d’élèves »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté, identité, altérité : Quels enseignements ? Quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 175-198, 2022, Série Éducation, 978-1-78406-858-5 (e-book) 978-1-78405-858-6 (print)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les architectures de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survie des Juifs en Europe. Persécutés, sauveteurs, Justes. Ouvrage coordonné par Corinne Bonafoux, Olivier Vallade et le réseau Memorha, pp. 193-200.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation des musées consacrés à la Shoah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survie des Juifs en Europe. Persécutés, sauveteurs, Justes. Ouvrage coordonné par Corinne Bonafoux, Olivier Vallade et le réseau Memorha, pp. 184-192.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Memorial : Yad, un nom : Shem (Isaïe, 55,5)… et un environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sacre de la nature, Sajaloli, B. &amp; Grésillon É. (Dir.) Sorbonne Université Presses, pp. 181-194.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le quartier du Petit Bard dans la rénovation urbaine. La double peine de la discrimination socio-politique et territoriale », Chevalier, D. ; Berry-Chikhaoui, I. ; Medina, L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discriminations territoriales, entre interpellation politique et sentiment d’injustice des habitants, Hancock C, Lelévrier Ch., Ripoll F. et Weber S. (Dir.), Œil d’Or, coll. Futurs urbains, pp. 217-238. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le visible et l’invisible des mémoires douloureuses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lugares de memoria traumatica, Arrieta Urtizberera I. (ed.)Bilbao, Servicio editorial de la Universidad del País Vasco, pp. 153-177.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le quartier du Petit Bard dans la rénovation urbaine. La double peine de la discrimination socio-politique et territoriale », in Discriminations territoriales, entre interpellation politique et sentiment d’injustice des habitants, Hancock C, Lelévrier Ch., Ripoll F. et Weber S. (Dir.), Œil d’Or, coll. Futurs urbains, pp. 217-238.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry-Chikhaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discriminations territoriales, entre interpellation politique et sentiment d’injustice des habitants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Promouvoir la tolérance et la paix. Exemples de dispositifs muséographiques et mémoriels consacrés à la Shoah ?» in La fabrique de la paix. Acteurs, processus, mémoires », sous la direction de A. Coppolani, Ch.-Ph. David, J-F Thomas, Presses de l’Université de Laval, Québec, p. 121-138.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de la paix. Acteurs, processus, mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Promouvoir la tolérance et la paix. Exemples de dispositifs muséographiques et mémoriels consacrés à la Shoah ?» p. 121-138.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de la paix. Acteurs, processus, mémoires, sous la direction de A. Coppolani, Ch.-Ph. David, J-F Thomas, Presses de l’Université de Laval, Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mémoires douloureuses appréhendées comme ressources patrimoniales. Quels impacts sur les territoires ? » in Le tourisme de mémoire : un atout pour les collectivités territoriales ?J. Spindler (Dir.), L’Harmattan, pp. 101-116.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme de mémoire : un atout pour les collectivités territoriales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Errances, fuites, enfermements, exils…quand l’architecture et l’art expriment la douloureuse mémoire de la Shoah » pp. 39-45.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures du déplacement, sous la direction de C. Bernié-Boissard, C. Chastagner, D. Crozat, L-S. Fournier, Presses Universitaires d’Aix-Marseille, Coll. Aménagements &amp; Territoires, Numéro 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Stratégies politiques et conflits d’acteurs : le développement durable comme enjeu et comme objet de conflits », in D'Algérie et d'ailleurs. Lectures croisées sur la ville d'aujourd'hui et de demain, (dir. Kaddour Boukhemis, Patrice Caro, Robert Hérin, Benoît Raoulx, Anissa Zeghiche), Caen, MRSH, 2014, p. 281-292.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'Algérie et d'ailleurs. Lectures croisées sur la ville d'aujourd'hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Édification de musées et mémoriaux consacrés à la Shoah : enjeux territoriaux, mémoriels, idéologiques et identitaires. Les exemples de Jérusalem, Paris, Berlin et Washington », pp. 561-580.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labellisation et mise en marque des territoires, sous la direction de M. Fournier, Presses Universitaires Blaise Pascal, CERAMAC 34, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines culturels et territoires de deux haut-lieux mémoriels : Yad Vashem (Israël) et United States Holocaust Memorial (États-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fournier, Laurent-Sébastien; Crozat, Dominique; Bernié-Boissard, Catherine; Chastagner, Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine et désirs d'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, 2012, p. 17-32, 2012, Conférences universitaires de Nîmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages viticoles héraultais, entre développements durables concurrentiels, patrimonialisation et urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bernié-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dris, Nassima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines et Développement Durable : ressources, enjeux, lien social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes : Presses Universitaires de Rennes, 2012, p. 187-199, 2012, Espace et Territoire, 978-2-7535-1985-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01016949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Balagne entre identités territoriales, valorisations paysagères et développement touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taglioni, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insularité et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marseille : IRD Éditions, 2011, p. 85-105 : carte, bibliogr., 2011, Objectifs Suds</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00652963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Balagne, entre identités territoriales, valorisations paysagères et développement touristique », pp. 85-105.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insularité et développement durable, F. Taglioni (Dir .), IRD Éditions, collection « Objectifs Suds », 650 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école en quartier sensible : entre &amp;quot; rude école &amp;quot; et &amp;quot; bonne école &amp;quot;. Représentations d'élèves en milieu complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baquès, Marie-Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, image, histoire : l'école, représentation(s), mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Scérén ; Clermont-Ferrand : CRDP d'Auvergne, p. 133-138, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00725257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre grands projets et positionnements situés : la maîtrise de l'étalement urbain dans l'agglomération montpelliéraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Djellouli dir.; C. Emelianoff dir.; A. Bennasr dir.; J. Chevalier dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étalement urbain : un processus incontrôlable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes : Presses Universitaires de Rennes, 2010, pp. 165-174, 2010, Coll. Espace et territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00481425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier et son territoire métropolitain entre valorisation interne et externe : question d'échelle et/ou question d'images ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdoul Hameth BA dir.; Jean-Louis ZENTELIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dimension culturelle du développement : dynamiques de valorisation et de dévalorisation des territoires urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, 2010, p. 195-205, 2010, Institut de la ville et du développement : sciences humaines et sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00572874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit train : mythes et caricatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Fumey dir.; Jean Varlet dir.; Pierre Zembri dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines : approches géoculturelles des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Ellipses, 2009, p. 243-255, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la scène métropolitaine face à l'urbanisation et au développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Bachelet; Philippe Menerault; Didier Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action publique et projet métropolitain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, p. 175-189, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méditerranéité ou mondialisation ? Réflexions sur trois places montpelliéraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole d'architecture Languedoc-Roussillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace public dans la ville méditerranéenne : actes du colloque de Montpellier, 14-15-16 mars 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 volumes, Edition de l'Espérou, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain, ouvrage coordonné par Michel Bussi, Martine Drozdz et Fabrice Argounès, 576 pages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cour d’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain, ouvrage coordonné par Michel Bussi, Martine Drozdz et Fabrice Argounès, 576 pages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y avait une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes enchantées. Chansons et imaginaires géographiques, ouvrage coordonné par Jean-François Staszak et Raphaël Pieroni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes enchantées. Chansons et imaginaires géographiques, ouvrage coordonné par Jean-François Staszak et Raphaël Pieroni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire et défaire les territoires : réflexions scalaires à partir de l’exemple du train », in « La production des territoires » animée par Corinne Luxembourg, Cause Commune, , https://www.causecommune-larevue.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La production des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Corinne Ergasse « Revisiter l’histoire. Espaces mémoriels », In Revue l’Arche N° 672, Hors-Série Mai 2018, « Musées d’Europe. La mémoire et l’oubli ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lieux de mémoires de violences extrêmes dans la mondialisation », in Revue Pastel, N°9, Revue académique d’histoire-géographie de l’académie de Toulouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner les questions socialement vives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unity in Diversity. European Perspectives on Borders and Memories&amp;quot;, Mentz O. & McKay T. (Dir.) Ouvrage collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Mckay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées et musées-mémoriaux urbains consacrés à la Shoah : mémoires douloureuses et ancrages géographiques. Les cas de Berlin, Budapest, Jérusalem, Los Angeles, Montréal, New York, Paris, Washington.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00811670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées et musées-mémoriaux urbains consacrés à la Shoah : mémoires douloureuses et ancrages géographiques. Les cas de Berlin, Budapest, Jérusalem, Los Angeles, Montréal, New York, Paris, Washington.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Panthéon-Sorbonne - Paris I, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00822009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GéoMobiles : Une plateforme pour la visualisation et l'analyse exploratoire de données géospatiales participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOBILES: A Mobile Application for Documenting the Urban and Social Experiences of International Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.4375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Chevalier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percevoir, ressentir, partager : pratiques sensibles d’étudiant·es internationaux·les pour s’approprier l’espace lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orane Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Reiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 276, pp.131-150. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15vgz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialement et dans tous sens : méthodologies, méthodes sensibles et géographie. Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 276, pp.7 - 20. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15vgs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05556703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer la Shoah : les politiques, les touristes et les marchands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.8548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Lieux de colère, spatialisation des luttes, territorialisation du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Géographie de la colère. Ronds-points et près-carrés, 114, pp.5-15. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.14713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étranges stages à l’étranger. Quand le Covid-19 reconfigure les apprentissages « Hors les murs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (2), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.15434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et âmes aux musées des mémoires douloureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier d'Histoire Immédiate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topos et mémoires des deux rives de la Loire (XVIIIe-XXe siècles) : l’exemple de Chassenard (Allier) et Digoin (Saône-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.6522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un fossé moral est-il visible dans le paysage ? » Numéro 7, Été-automne 2018, pp. 48-52.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que deviennent les mémoires douloureuses au musée : un universel métissé ? », in « Habiter le Monde en touriste », numéro coordonné par Olivier Lazzarotti,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le touriste, l’émotion et la mémoire douloureuse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Géographies des émotions, 9, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retour réflexif sur la construction d’un objet géographique mémoriel. Tourments, ancrages et circulations des mémoires douloureuses de la Shoah »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93-94, pp.347 - 366. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.4052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le touriste, l’émotion et la mémoire douloureuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Géographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01497810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisation des mémoires douloureuses : ancrages et mobilités, racines et rhizomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Construire des patrimoines culturels en mobilité, 2 (78-79), pp.235-255. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.078.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frank : une voix singulière, collective et mondialisée des mémoires douloureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Conflit et minorités religieuses du XVIe siècle à nos jours, Hors Série 32, pp.161-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevalier, D. ; Bourdon, E ; De Cock, L. ; Delacroix, C. ; Garcia, P. ; Leduc, J. (2015), « Le CAPES d’Histoire-Géographie : la professionnalisation en question », Vingtième Siècle, N° 126, avril-juin 2015, pp. 163-176. http://www.cairn.info/revue-vingtieme-siecle-revue-d-histoire-2015-2-page-163.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeu – Le Capes d’histoire et de géographie : la professionnalisation en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.163-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanic Belfast vs mémoires d’un naufrage : le patrimoine (post)industriel de la ville ne sombrera pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, From urban renewal to metropolitan strategies ? Cultural flagship projects in restructuring industrial areas, 2014-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Dugrand et Montpellier : une relation géographique et politique. Un exemple de géographie appliquée&amp;quot;, in Sud-Ouest Européen, « Adaptations aux changements environnementaux et territoires », n°37, pp. 129-139.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.1156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunt lacrymae rerum et mentem mortalia tangunt. Quels objets pour signifier la Shoah ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91-92, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.3339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les musées urbains de la Shoah comme objets d’enjeux géopolitiques et espaces-temps de l’entre-deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les musées urbains de la Shoah, promotion de la paix et marketing territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 313, p. 120-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00948672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yad Vashem, un lieu entre mémoires et espoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, p. 56-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable : discours consensuels et pratiques discordantes. Montpellier et Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bernié-Boissard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 147 (4/2011), pp.41-55. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.147.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des politiques culturelles orchestrées con brio ? L'exemple montpelliérain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, 53-66 : photo., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00432568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici et Là-bas : entre territorialités de l'entre-deux et morcellements identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009-2, pp.293-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire de co-spatialité en recomposition : la plage de Maguelone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68, p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiles : cartographie sensible et récits multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des images et des mots, des mots sur les images de la mobilité académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Nov 2025, Fribourg (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géomatique des expériences des lieux avec une application contributive. Discussion à partir d'une expérimentation auprès des étudiant·es internationaux·ales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et confronter son paysage informationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur l'EMI de l'ENSSIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Jun 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner le rapport entre socialisation langagière et représentations spatiales : l’expérience d’ateliers cartographiques avec des étudiant·es internationaux·ales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartotête 2023 « Représentations socio-spatiales et rapport à l’autre, aux autres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Cartotête; GREPS (Groupe de recherche en psychologie sociétale), Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il sortir pour enseigner mieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Transmettre la discipline : quelles gQuelles géographies enseignées dans les cours d’introduction et les cours d’épistémologie dans le supérieur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Péaud et Camille Vergnaud, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les commerces d'un quartier populaire à l'épreuve de la gentrification et du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires du commerce populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Metz, Dec 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et mémoires : la douleur à l’épreuve de l’oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hertzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Contemporaines de la Mémoire (en ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Rize, Centre mémoires, cultures, échanges de la Ville de Villeurbanne; laboratoire Laboratoire EVS; Laboratoire Triangle, Apr 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi le tourisme témoigne-t-il?&amp;quot;, Campus Cluster Paris Innovation, Paris .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Témoigner ? Témoignez ! 9èmes Assises Nationales de la lutte contre le Négationnisme.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palimpsestes mémoriels et voisinages migratoires : l’exemple de la Guillotière à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mémoires, Une question spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des géographes français, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faut-il encore enseigner la géographie à l’école »?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Faut-il encore enseigner la géographie à l’école »?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à la ville ou la ville telle que vous la rêvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème Conférence de l’Association internationale de recherche en Didactique de l’Histoire et des Sciences sociales (AIRDHSS) Citoyenneté, Identité, Altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les musées-mémoriaux consacrés à la Shoah comme espace-temps mémoriels collectifs et singuliers&amp;quot;, organisées par le laboratoire ITEM, Pau les 15-16 février 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Au-delà du devoir de mémoire : enjeux politiques, esthétiques et touristiques de la muséographie des camps en Europe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’égalité garçons-filles et faire face à des dilemmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités : quelles contributions des « éducations à … » ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Atelier 6 d’EVS, 14 avril 2017, « Des mémoires douloureuses et des mondes en ruine in situ/ex situ », Lyon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine(s) négatif(s), le négatif de quoi ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les dilemmes de genre croisent les frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« (Re-) Thinking the World » - Connecting Borders and Memories in European Teacher Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Freiburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à l'égalité filles/garçons : pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Salle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international Educa 2017 « Inégalités : quelles contributions des "éducations à…" »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« An Exhibition to go look at the other side »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire BE-Smart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPE Marseille, 11-13 juillet 2016, « La place des mémoriaux dans l’évolution urbaine : matérialité, agentivité, performativité. Comment dire les génocides ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Quelle géographie pour la Shoah ? Penser l’inscription des génocides dans les territoires. Pourquoi ? Comment ? »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Europe/Europes ? What approaches in Textbooks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire BE-Smart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Otzenhausen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avec quels outils théoriques penser l’expérience touristique des lieux de mémoire ? »? École Normale Supérieure, 7 avril 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Géographie des émotions, ENS Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe dans les manuels scolaires : une approche croisée France-Slovénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Porhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L’Europe dans les manuels scolaires »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Corps et fragments de corps dans les musées de mémoires douloureuses : Quelles places ? Quels rôles ? », Université d’Arras, 8 octobre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et hétérotopies,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mémoires douloureuses comme ressources, entre patrimonialisation et marchandisation, quels impacts sur les territoires ? L’exemple de la mémoire de la Shoah », Clermont-Ferrand, 9-10 avril 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le tourisme de mémoire : un atout pour les collectivités territoriales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S21 et les Khmers rouges », Paris, Campus Cluster Paris Innovation, 25 janvier 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Photographies des crimes de masse, organisé par Yahad in Unum et ESG Management School,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le tourment des mémoires douloureuses : un objet spatial subversif ? L’exemple de la mémoire de la Shoah », 22-27 septembre 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cerisy, Le « tourment culturel » : tribulations, doxa et subversions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages, circulations et spatialités. La mémoire de la Shoah dans les métropoles occidentales&amp;quot;, 8-10 septembre 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mémoire(s) et mondialisation. Tourisme, Mémoire, Lieux : liens et interactions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Chambon-sur-Lignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre grands projets et positionnement situés : maîtrise de l'étalement urbain dans l'agglomération montpelliéraine et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes au défi du développement durable : quelle maîtrise de l'étalement urbain et des ségrégations associées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de l'étranger à l'école primaire : quelles perceptions, quelles catégorisations, quelles stigmatisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le barbare, l'étranger : images de l'autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Saint-Etienne, France. p. 375-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les frontières à partir d’une exposition au Musée de l’Immigration (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« (Re-) Thinking the World » - Connecting Borders and Memories in European Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialement et dans tous les sens. Méthodologies, méthodes sensibles et géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 276, 2026, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15vh2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05558056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOURISMES et GEOPOLITIQUE : ACTEURS, ENJEUX, PRATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2021, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/viatourism.6505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux pour apprendre et des espaces à vivre : les dehors et les ailleurs (Dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 94 (2), 2020, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.15007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires comme ressources et enjeux. Entre dimensions spatiales et sociales,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 97 (3), 2020, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.6655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies de la colère. Ronds-points et pré carrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 114, pp.210, 2020, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.14706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux pour apprendre et des espaces à vivre : l’école et ses périphéries (Dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 94 (1), 2020, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.12739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialités des Mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hertzog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.6318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience sensible et sciences humaines et sociales. Éditions Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann. Hermann, 2025, 9791037041579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie du souvenir. Ancrages spatiaux des mémoires de la Shoah. Préface de Denis Peschanski, Édition L’Harmattan, collection Géographie et cultures, dirigée par Catherine Fournet-Guérin. ISBN : 978-2-343-12443-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une centralité commerciale populaire à l’épreuve de la gentrification et du Covid-19. L’exemple de la Guillotière à Lyon »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Université de Lorraine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires du commerce populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782384511440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une centralité commerciale populaire à l'épreuve de la gentrification et du Covid-19 L'exemple de la Guillotière à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Université de Lorraine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires du commerce populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-38451-144-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04916231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une centralité commerciale populaire à l’épreuve de la gentrification et du Covid-19. L’exemple de la Guillotière à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lecompte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires du commerce populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04748186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Géographie politique des commémorations : musées-mémoriaux des mémoires de la Shoah »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2022, Clefs concours, 9782350307381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droits à la ville et expériences urbaines. Regards croisés d’enseignant.es et d’élèves »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté, identité, altérité : Quels enseignements ? Quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 175-198, 2022, Série Éducation, 978-1-78406-858-5 (e-book) 978-1-78405-858-6 (print)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les architectures de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survie des Juifs en Europe. Persécutés, sauveteurs, Justes. Ouvrage coordonné par Corinne Bonafoux, Olivier Vallade et le réseau Memorha, pp. 193-200.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation des musées consacrés à la Shoah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survie des Juifs en Europe. Persécutés, sauveteurs, Justes. Ouvrage coordonné par Corinne Bonafoux, Olivier Vallade et le réseau Memorha, pp. 184-192.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Memorial : Yad, un nom : Shem (Isaïe, 55,5)… et un environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sacre de la nature, Sajaloli, B. &amp; Grésillon É. (Dir.) Sorbonne Université Presses, pp. 181-194.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le quartier du Petit Bard dans la rénovation urbaine. La double peine de la discrimination socio-politique et territoriale », Chevalier, D. ; Berry-Chikhaoui, I. ; Medina, L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discriminations territoriales, entre interpellation politique et sentiment d’injustice des habitants, Hancock C, Lelévrier Ch., Ripoll F. et Weber S. (Dir.), Œil d’Or, coll. Futurs urbains, pp. 217-238. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le visible et l’invisible des mémoires douloureuses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lugares de memoria traumatica, Arrieta Urtizberera I. (ed.)Bilbao, Servicio editorial de la Universidad del País Vasco, pp. 153-177.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le quartier du Petit Bard dans la rénovation urbaine. La double peine de la discrimination socio-politique et territoriale », in Discriminations territoriales, entre interpellation politique et sentiment d’injustice des habitants, Hancock C, Lelévrier Ch., Ripoll F. et Weber S. (Dir.), Œil d’Or, coll. Futurs urbains, pp. 217-238.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry-Chikhaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discriminations territoriales, entre interpellation politique et sentiment d’injustice des habitants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Promouvoir la tolérance et la paix. Exemples de dispositifs muséographiques et mémoriels consacrés à la Shoah ?» in La fabrique de la paix. Acteurs, processus, mémoires », sous la direction de A. Coppolani, Ch.-Ph. David, J-F Thomas, Presses de l’Université de Laval, Québec, p. 121-138.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de la paix. Acteurs, processus, mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Promouvoir la tolérance et la paix. Exemples de dispositifs muséographiques et mémoriels consacrés à la Shoah ?» p. 121-138.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de la paix. Acteurs, processus, mémoires, sous la direction de A. Coppolani, Ch.-Ph. David, J-F Thomas, Presses de l’Université de Laval, Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mémoires douloureuses appréhendées comme ressources patrimoniales. Quels impacts sur les territoires ? » in Le tourisme de mémoire : un atout pour les collectivités territoriales ?J. Spindler (Dir.), L’Harmattan, pp. 101-116.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme de mémoire : un atout pour les collectivités territoriales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Errances, fuites, enfermements, exils…quand l’architecture et l’art expriment la douloureuse mémoire de la Shoah » pp. 39-45.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures du déplacement, sous la direction de C. Bernié-Boissard, C. Chastagner, D. Crozat, L-S. Fournier, Presses Universitaires d’Aix-Marseille, Coll. Aménagements &amp; Territoires, Numéro 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Stratégies politiques et conflits d’acteurs : le développement durable comme enjeu et comme objet de conflits », in D'Algérie et d'ailleurs. Lectures croisées sur la ville d'aujourd'hui et de demain, (dir. Kaddour Boukhemis, Patrice Caro, Robert Hérin, Benoît Raoulx, Anissa Zeghiche), Caen, MRSH, 2014, p. 281-292.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'Algérie et d'ailleurs. Lectures croisées sur la ville d'aujourd'hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Édification de musées et mémoriaux consacrés à la Shoah : enjeux territoriaux, mémoriels, idéologiques et identitaires. Les exemples de Jérusalem, Paris, Berlin et Washington », pp. 561-580.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labellisation et mise en marque des territoires, sous la direction de M. Fournier, Presses Universitaires Blaise Pascal, CERAMAC 34, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines culturels et territoires de deux haut-lieux mémoriels : Yad Vashem (Israël) et United States Holocaust Memorial (États-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fournier, Laurent-Sébastien; Crozat, Dominique; Bernié-Boissard, Catherine; Chastagner, Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine et désirs d'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, 2012, p. 17-32, 2012, Conférences universitaires de Nîmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages viticoles héraultais, entre développements durables concurrentiels, patrimonialisation et urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bernié-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dris, Nassima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines et Développement Durable : ressources, enjeux, lien social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes : Presses Universitaires de Rennes, 2012, p. 187-199, 2012, Espace et Territoire, 978-2-7535-1985-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01016949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Balagne entre identités territoriales, valorisations paysagères et développement touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taglioni, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insularité et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marseille : IRD Éditions, 2011, p. 85-105 : carte, bibliogr., 2011, Objectifs Suds</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00652963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Balagne, entre identités territoriales, valorisations paysagères et développement touristique », pp. 85-105.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insularité et développement durable, F. Taglioni (Dir .), IRD Éditions, collection « Objectifs Suds », 650 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école en quartier sensible : entre &amp;quot; rude école &amp;quot; et &amp;quot; bonne école &amp;quot;. Représentations d'élèves en milieu complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baquès, Marie-Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, image, histoire : l'école, représentation(s), mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Scérén ; Clermont-Ferrand : CRDP d'Auvergne, p. 133-138, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00725257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre grands projets et positionnements situés : la maîtrise de l'étalement urbain dans l'agglomération montpelliéraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Djellouli dir.; C. Emelianoff dir.; A. Bennasr dir.; J. Chevalier dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étalement urbain : un processus incontrôlable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes : Presses Universitaires de Rennes, 2010, pp. 165-174, 2010, Coll. Espace et territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00481425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier et son territoire métropolitain entre valorisation interne et externe : question d'échelle et/ou question d'images ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdoul Hameth BA dir.; Jean-Louis ZENTELIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dimension culturelle du développement : dynamiques de valorisation et de dévalorisation des territoires urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, 2010, p. 195-205, 2010, Institut de la ville et du développement : sciences humaines et sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00572874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit train : mythes et caricatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Fumey dir.; Jean Varlet dir.; Pierre Zembri dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines : approches géoculturelles des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Ellipses, 2009, p. 243-255, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la scène métropolitaine face à l'urbanisation et au développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Bachelet; Philippe Menerault; Didier Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action publique et projet métropolitain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, p. 175-189, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méditerranéité ou mondialisation ? Réflexions sur trois places montpelliéraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole d'architecture Languedoc-Roussillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace public dans la ville méditerranéenne : actes du colloque de Montpellier, 14-15-16 mars 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 volumes, Edition de l'Espérou, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain, ouvrage coordonné par Michel Bussi, Martine Drozdz et Fabrice Argounès, 576 pages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cour d’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain, ouvrage coordonné par Michel Bussi, Martine Drozdz et Fabrice Argounès, 576 pages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y avait une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes enchantées. Chansons et imaginaires géographiques, ouvrage coordonné par Jean-François Staszak et Raphaël Pieroni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes enchantées. Chansons et imaginaires géographiques, ouvrage coordonné par Jean-François Staszak et Raphaël Pieroni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire et défaire les territoires : réflexions scalaires à partir de l’exemple du train », in « La production des territoires » animée par Corinne Luxembourg, Cause Commune, , https://www.causecommune-larevue.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La production des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Corinne Ergasse « Revisiter l’histoire. Espaces mémoriels », In Revue l’Arche N° 672, Hors-Série Mai 2018, « Musées d’Europe. La mémoire et l’oubli ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lieux de mémoires de violences extrêmes dans la mondialisation », in Revue Pastel, N°9, Revue académique d’histoire-géographie de l’académie de Toulouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner les questions socialement vives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unity in Diversity. European Perspectives on Borders and Memories&amp;quot;, Mentz O. & McKay T. (Dir.) Ouvrage collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Mckay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées et musées-mémoriaux urbains consacrés à la Shoah : mémoires douloureuses et ancrages géographiques. Les cas de Berlin, Budapest, Jérusalem, Los Angeles, Montréal, New York, Paris, Washington.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00811670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées et musées-mémoriaux urbains consacrés à la Shoah : mémoires douloureuses et ancrages géographiques. Les cas de Berlin, Budapest, Jérusalem, Los Angeles, Montréal, New York, Paris, Washington.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Panthéon-Sorbonne - Paris I, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00822009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GéoMobiles : Une plateforme pour la visualisation et l'analyse exploratoire de données géospatiales participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOBILES: A Mobile Application for Documenting the Urban and Social Experiences of International Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555631v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Reiser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vgz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05556703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vgs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03203479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.8548" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121637v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14713" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03203510v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15434" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02455377v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01879087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.6522" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1769" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.644" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676629v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4052" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.078.0235" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677423v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourdon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Cock" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delacroix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1156" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01257394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676632v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3339" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658863v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.147.0041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duchene" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecompte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertzog" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265435v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142663v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142656v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072580v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Salle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142652v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072595v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072600v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072602v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124201v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395337v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142643v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05558056v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vh2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944336v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6505" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025854v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.6655" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142670v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14706" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12739" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01879080v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.6318" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025871v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le M&#233;aux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677415v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025889v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04916231v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02455381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02455380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02455382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677389v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677376v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072612v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072608v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677400v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072610v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677404v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072606v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677402v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016949v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652963v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677412v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725257v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481425v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572874v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429955v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137252v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358276v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025900v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025896v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025907v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025904v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072622v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072615v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072620v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676645v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Mckay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00811670v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00822009v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127583v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771100v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Benedetto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555631v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Reiser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vgz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05556703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vgs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03203479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.8548" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121637v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14713" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03203510v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15434" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02455377v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01879087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.6522" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1769" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.644" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676629v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4052" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.078.0235" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677423v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourdon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Cock" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delacroix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01257394v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1156" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676632v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3339" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658863v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.147.0041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duchene" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecompte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertzog" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072566v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142663v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142656v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072580v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Salle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142652v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072586v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142658v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072595v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072600v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072602v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124201v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395337v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142643v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05558056v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vh2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944336v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6505" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025854v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.6655" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142670v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14706" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12739" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01879080v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.6318" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025871v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le M&#233;aux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677415v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025889v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04916231v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02455381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02455380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02455382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677389v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677376v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072612v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072608v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677400v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072610v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677404v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072606v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677402v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016949v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652963v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677412v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725257v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481425v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572874v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429955v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137252v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358276v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025900v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025896v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025907v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025904v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072622v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072615v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072620v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676645v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Mckay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00811670v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00822009v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127583v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771100v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Benedetto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>