--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.4375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Chevalier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percevoir, ressentir, partager : pratiques sensibles d’étudiant·es internationaux·les pour s’approprier l’espace lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orane Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Reiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 276, pp.131-150. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15vgz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialement et dans tous sens : méthodologies, méthodes sensibles et géographie. Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 276, pp.7 - 20. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15vgs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05556703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer la Shoah : les politiques, les touristes et les marchands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.8548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Lieux de colère, spatialisation des luttes, territorialisation du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Géographie de la colère. Ronds-points et près-carrés, 114, pp.5-15. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.14713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étranges stages à l’étranger. Quand le Covid-19 reconfigure les apprentissages « Hors les murs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (2), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.15434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et âmes aux musées des mémoires douloureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier d'Histoire Immédiate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topos et mémoires des deux rives de la Loire (XVIIIe-XXe siècles) : l’exemple de Chassenard (Allier) et Digoin (Saône-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.6522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un fossé moral est-il visible dans le paysage ? » Numéro 7, Été-automne 2018, pp. 48-52.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que deviennent les mémoires douloureuses au musée : un universel métissé ? », in « Habiter le Monde en touriste », numéro coordonné par Olivier Lazzarotti,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le touriste, l’émotion et la mémoire douloureuse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Géographies des émotions, 9, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retour réflexif sur la construction d’un objet géographique mémoriel. Tourments, ancrages et circulations des mémoires douloureuses de la Shoah »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93-94, pp.347 - 366. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.4052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le touriste, l’émotion et la mémoire douloureuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Géographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01497810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisation des mémoires douloureuses : ancrages et mobilités, racines et rhizomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Construire des patrimoines culturels en mobilité, 2 (78-79), pp.235-255. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.078.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frank : une voix singulière, collective et mondialisée des mémoires douloureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Conflit et minorités religieuses du XVIe siècle à nos jours, Hors Série 32, pp.161-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevalier, D. ; Bourdon, E ; De Cock, L. ; Delacroix, C. ; Garcia, P. ; Leduc, J. (2015), « Le CAPES d’Histoire-Géographie : la professionnalisation en question », Vingtième Siècle, N° 126, avril-juin 2015, pp. 163-176. http://www.cairn.info/revue-vingtieme-siecle-revue-d-histoire-2015-2-page-163.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeu – Le Capes d’histoire et de géographie : la professionnalisation en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.163-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanic Belfast vs mémoires d’un naufrage : le patrimoine (post)industriel de la ville ne sombrera pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, From urban renewal to metropolitan strategies ? Cultural flagship projects in restructuring industrial areas, 2014-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Dugrand et Montpellier : une relation géographique et politique. Un exemple de géographie appliquée&amp;quot;, in Sud-Ouest Européen, « Adaptations aux changements environnementaux et territoires », n°37, pp. 129-139.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.1156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunt lacrymae rerum et mentem mortalia tangunt. Quels objets pour signifier la Shoah ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91-92, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.3339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les musées urbains de la Shoah comme objets d’enjeux géopolitiques et espaces-temps de l’entre-deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les musées urbains de la Shoah, promotion de la paix et marketing territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 313, p. 120-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00948672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yad Vashem, un lieu entre mémoires et espoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, p. 56-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable : discours consensuels et pratiques discordantes. Montpellier et Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bernié-Boissard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 147 (4/2011), pp.41-55. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.147.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des politiques culturelles orchestrées con brio ? L'exemple montpelliérain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, 53-66 : photo., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00432568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici et Là-bas : entre territorialités de l'entre-deux et morcellements identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009-2, pp.293-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire de co-spatialité en recomposition : la plage de Maguelone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68, p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiles : cartographie sensible et récits multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des images et des mots, des mots sur les images de la mobilité académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Nov 2025, Fribourg (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géomatique des expériences des lieux avec une application contributive. Discussion à partir d'une expérimentation auprès des étudiant·es internationaux·ales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et confronter son paysage informationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur l'EMI de l'ENSSIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Jun 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner le rapport entre socialisation langagière et représentations spatiales : l’expérience d’ateliers cartographiques avec des étudiant·es internationaux·ales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartotête 2023 « Représentations socio-spatiales et rapport à l’autre, aux autres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Cartotête; GREPS (Groupe de recherche en psychologie sociétale), Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il sortir pour enseigner mieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Transmettre la discipline : quelles gQuelles géographies enseignées dans les cours d’introduction et les cours d’épistémologie dans le supérieur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Péaud et Camille Vergnaud, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les commerces d'un quartier populaire à l'épreuve de la gentrification et du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires du commerce populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Metz, Dec 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et mémoires : la douleur à l’épreuve de l’oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hertzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Contemporaines de la Mémoire (en ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Rize, Centre mémoires, cultures, échanges de la Ville de Villeurbanne; laboratoire Laboratoire EVS; Laboratoire Triangle, Apr 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi le tourisme témoigne-t-il?&amp;quot;, Campus Cluster Paris Innovation, Paris .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Témoigner ? Témoignez ! 9èmes Assises Nationales de la lutte contre le Négationnisme.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palimpsestes mémoriels et voisinages migratoires : l’exemple de la Guillotière à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mémoires, Une question spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des géographes français, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faut-il encore enseigner la géographie à l’école »?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Faut-il encore enseigner la géographie à l’école »?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à la ville ou la ville telle que vous la rêvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème Conférence de l’Association internationale de recherche en Didactique de l’Histoire et des Sciences sociales (AIRDHSS) Citoyenneté, Identité, Altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les musées-mémoriaux consacrés à la Shoah comme espace-temps mémoriels collectifs et singuliers&amp;quot;, organisées par le laboratoire ITEM, Pau les 15-16 février 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Au-delà du devoir de mémoire : enjeux politiques, esthétiques et touristiques de la muséographie des camps en Europe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’égalité garçons-filles et faire face à des dilemmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités : quelles contributions des « éducations à … » ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Atelier 6 d’EVS, 14 avril 2017, « Des mémoires douloureuses et des mondes en ruine in situ/ex situ », Lyon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine(s) négatif(s), le négatif de quoi ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les dilemmes de genre croisent les frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« (Re-) Thinking the World » - Connecting Borders and Memories in European Teacher Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Freiburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à l'égalité filles/garçons : pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Salle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international Educa 2017 « Inégalités : quelles contributions des "éducations à…" »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« An Exhibition to go look at the other side »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire BE-Smart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPE Marseille, 11-13 juillet 2016, « La place des mémoriaux dans l’évolution urbaine : matérialité, agentivité, performativité. Comment dire les génocides ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Quelle géographie pour la Shoah ? Penser l’inscription des génocides dans les territoires. Pourquoi ? Comment ? »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Europe/Europes ? What approaches in Textbooks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire BE-Smart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Otzenhausen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avec quels outils théoriques penser l’expérience touristique des lieux de mémoire ? »? École Normale Supérieure, 7 avril 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Géographie des émotions, ENS Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe dans les manuels scolaires : une approche croisée France-Slovénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Porhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L’Europe dans les manuels scolaires »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Corps et fragments de corps dans les musées de mémoires douloureuses : Quelles places ? Quels rôles ? », Université d’Arras, 8 octobre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et hétérotopies,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mémoires douloureuses comme ressources, entre patrimonialisation et marchandisation, quels impacts sur les territoires ? L’exemple de la mémoire de la Shoah », Clermont-Ferrand, 9-10 avril 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le tourisme de mémoire : un atout pour les collectivités territoriales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S21 et les Khmers rouges », Paris, Campus Cluster Paris Innovation, 25 janvier 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Photographies des crimes de masse, organisé par Yahad in Unum et ESG Management School,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le tourment des mémoires douloureuses : un objet spatial subversif ? L’exemple de la mémoire de la Shoah », 22-27 septembre 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cerisy, Le « tourment culturel » : tribulations, doxa et subversions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages, circulations et spatialités. La mémoire de la Shoah dans les métropoles occidentales&amp;quot;, 8-10 septembre 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mémoire(s) et mondialisation. Tourisme, Mémoire, Lieux : liens et interactions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Chambon-sur-Lignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre grands projets et positionnement situés : maîtrise de l'étalement urbain dans l'agglomération montpelliéraine et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes au défi du développement durable : quelle maîtrise de l'étalement urbain et des ségrégations associées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de l'étranger à l'école primaire : quelles perceptions, quelles catégorisations, quelles stigmatisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le barbare, l'étranger : images de l'autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Saint-Etienne, France. p. 375-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les frontières à partir d’une exposition au Musée de l’Immigration (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« (Re-) Thinking the World » - Connecting Borders and Memories in European Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialement et dans tous les sens. Méthodologies, méthodes sensibles et géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 276, 2026, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15vh2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05558056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOURISMES et GEOPOLITIQUE : ACTEURS, ENJEUX, PRATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2021, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/viatourism.6505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux pour apprendre et des espaces à vivre : les dehors et les ailleurs (Dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 94 (2), 2020, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.15007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires comme ressources et enjeux. Entre dimensions spatiales et sociales,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 97 (3), 2020, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.6655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies de la colère. Ronds-points et pré carrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 114, pp.210, 2020, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.14706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux pour apprendre et des espaces à vivre : l’école et ses périphéries (Dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 94 (1), 2020, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.12739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialités des Mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hertzog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.6318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience sensible et sciences humaines et sociales. Éditions Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann. Hermann, 2025, 9791037041579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie du souvenir. Ancrages spatiaux des mémoires de la Shoah. Préface de Denis Peschanski, Édition L’Harmattan, collection Géographie et cultures, dirigée par Catherine Fournet-Guérin. ISBN : 978-2-343-12443-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une centralité commerciale populaire à l’épreuve de la gentrification et du Covid-19. L’exemple de la Guillotière à Lyon »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Université de Lorraine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires du commerce populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782384511440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une centralité commerciale populaire à l'épreuve de la gentrification et du Covid-19 L'exemple de la Guillotière à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Université de Lorraine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires du commerce populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-38451-144-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04916231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une centralité commerciale populaire à l’épreuve de la gentrification et du Covid-19. L’exemple de la Guillotière à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lecompte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires du commerce populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04748186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Géographie politique des commémorations : musées-mémoriaux des mémoires de la Shoah »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2022, Clefs concours, 9782350307381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droits à la ville et expériences urbaines. Regards croisés d’enseignant.es et d’élèves »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté, identité, altérité : Quels enseignements ? Quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 175-198, 2022, Série Éducation, 978-1-78406-858-5 (e-book) 978-1-78405-858-6 (print)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les architectures de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survie des Juifs en Europe. Persécutés, sauveteurs, Justes. Ouvrage coordonné par Corinne Bonafoux, Olivier Vallade et le réseau Memorha, pp. 193-200.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation des musées consacrés à la Shoah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survie des Juifs en Europe. Persécutés, sauveteurs, Justes. Ouvrage coordonné par Corinne Bonafoux, Olivier Vallade et le réseau Memorha, pp. 184-192.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Memorial : Yad, un nom : Shem (Isaïe, 55,5)… et un environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sacre de la nature, Sajaloli, B. &amp; Grésillon É. (Dir.) Sorbonne Université Presses, pp. 181-194.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le quartier du Petit Bard dans la rénovation urbaine. La double peine de la discrimination socio-politique et territoriale », Chevalier, D. ; Berry-Chikhaoui, I. ; Medina, L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discriminations territoriales, entre interpellation politique et sentiment d’injustice des habitants, Hancock C, Lelévrier Ch., Ripoll F. et Weber S. (Dir.), Œil d’Or, coll. Futurs urbains, pp. 217-238. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le visible et l’invisible des mémoires douloureuses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lugares de memoria traumatica, Arrieta Urtizberera I. (ed.)Bilbao, Servicio editorial de la Universidad del País Vasco, pp. 153-177.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le quartier du Petit Bard dans la rénovation urbaine. La double peine de la discrimination socio-politique et territoriale », in Discriminations territoriales, entre interpellation politique et sentiment d’injustice des habitants, Hancock C, Lelévrier Ch., Ripoll F. et Weber S. (Dir.), Œil d’Or, coll. Futurs urbains, pp. 217-238.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry-Chikhaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discriminations territoriales, entre interpellation politique et sentiment d’injustice des habitants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Promouvoir la tolérance et la paix. Exemples de dispositifs muséographiques et mémoriels consacrés à la Shoah ?» in La fabrique de la paix. Acteurs, processus, mémoires », sous la direction de A. Coppolani, Ch.-Ph. David, J-F Thomas, Presses de l’Université de Laval, Québec, p. 121-138.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de la paix. Acteurs, processus, mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Promouvoir la tolérance et la paix. Exemples de dispositifs muséographiques et mémoriels consacrés à la Shoah ?» p. 121-138.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de la paix. Acteurs, processus, mémoires, sous la direction de A. Coppolani, Ch.-Ph. David, J-F Thomas, Presses de l’Université de Laval, Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mémoires douloureuses appréhendées comme ressources patrimoniales. Quels impacts sur les territoires ? » in Le tourisme de mémoire : un atout pour les collectivités territoriales ?J. Spindler (Dir.), L’Harmattan, pp. 101-116.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme de mémoire : un atout pour les collectivités territoriales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Errances, fuites, enfermements, exils…quand l’architecture et l’art expriment la douloureuse mémoire de la Shoah » pp. 39-45.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures du déplacement, sous la direction de C. Bernié-Boissard, C. Chastagner, D. Crozat, L-S. Fournier, Presses Universitaires d’Aix-Marseille, Coll. Aménagements &amp; Territoires, Numéro 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Stratégies politiques et conflits d’acteurs : le développement durable comme enjeu et comme objet de conflits », in D'Algérie et d'ailleurs. Lectures croisées sur la ville d'aujourd'hui et de demain, (dir. Kaddour Boukhemis, Patrice Caro, Robert Hérin, Benoît Raoulx, Anissa Zeghiche), Caen, MRSH, 2014, p. 281-292.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'Algérie et d'ailleurs. Lectures croisées sur la ville d'aujourd'hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Édification de musées et mémoriaux consacrés à la Shoah : enjeux territoriaux, mémoriels, idéologiques et identitaires. Les exemples de Jérusalem, Paris, Berlin et Washington », pp. 561-580.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labellisation et mise en marque des territoires, sous la direction de M. Fournier, Presses Universitaires Blaise Pascal, CERAMAC 34, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines culturels et territoires de deux haut-lieux mémoriels : Yad Vashem (Israël) et United States Holocaust Memorial (États-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fournier, Laurent-Sébastien; Crozat, Dominique; Bernié-Boissard, Catherine; Chastagner, Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine et désirs d'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, 2012, p. 17-32, 2012, Conférences universitaires de Nîmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages viticoles héraultais, entre développements durables concurrentiels, patrimonialisation et urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bernié-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dris, Nassima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines et Développement Durable : ressources, enjeux, lien social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes : Presses Universitaires de Rennes, 2012, p. 187-199, 2012, Espace et Territoire, 978-2-7535-1985-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01016949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Balagne entre identités territoriales, valorisations paysagères et développement touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taglioni, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insularité et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marseille : IRD Éditions, 2011, p. 85-105 : carte, bibliogr., 2011, Objectifs Suds</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00652963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Balagne, entre identités territoriales, valorisations paysagères et développement touristique », pp. 85-105.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insularité et développement durable, F. Taglioni (Dir .), IRD Éditions, collection « Objectifs Suds », 650 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école en quartier sensible : entre &amp;quot; rude école &amp;quot; et &amp;quot; bonne école &amp;quot;. Représentations d'élèves en milieu complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baquès, Marie-Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, image, histoire : l'école, représentation(s), mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Scérén ; Clermont-Ferrand : CRDP d'Auvergne, p. 133-138, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00725257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre grands projets et positionnements situés : la maîtrise de l'étalement urbain dans l'agglomération montpelliéraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Djellouli dir.; C. Emelianoff dir.; A. Bennasr dir.; J. Chevalier dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étalement urbain : un processus incontrôlable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes : Presses Universitaires de Rennes, 2010, pp. 165-174, 2010, Coll. Espace et territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00481425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier et son territoire métropolitain entre valorisation interne et externe : question d'échelle et/ou question d'images ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdoul Hameth BA dir.; Jean-Louis ZENTELIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dimension culturelle du développement : dynamiques de valorisation et de dévalorisation des territoires urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, 2010, p. 195-205, 2010, Institut de la ville et du développement : sciences humaines et sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00572874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit train : mythes et caricatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Fumey dir.; Jean Varlet dir.; Pierre Zembri dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines : approches géoculturelles des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Ellipses, 2009, p. 243-255, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la scène métropolitaine face à l'urbanisation et au développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Bachelet; Philippe Menerault; Didier Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action publique et projet métropolitain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, p. 175-189, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méditerranéité ou mondialisation ? Réflexions sur trois places montpelliéraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole d'architecture Languedoc-Roussillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace public dans la ville méditerranéenne : actes du colloque de Montpellier, 14-15-16 mars 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 volumes, Edition de l'Espérou, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain, ouvrage coordonné par Michel Bussi, Martine Drozdz et Fabrice Argounès, 576 pages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cour d’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain, ouvrage coordonné par Michel Bussi, Martine Drozdz et Fabrice Argounès, 576 pages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y avait une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes enchantées. Chansons et imaginaires géographiques, ouvrage coordonné par Jean-François Staszak et Raphaël Pieroni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes enchantées. Chansons et imaginaires géographiques, ouvrage coordonné par Jean-François Staszak et Raphaël Pieroni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire et défaire les territoires : réflexions scalaires à partir de l’exemple du train », in « La production des territoires » animée par Corinne Luxembourg, Cause Commune, , https://www.causecommune-larevue.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La production des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Corinne Ergasse « Revisiter l’histoire. Espaces mémoriels », In Revue l’Arche N° 672, Hors-Série Mai 2018, « Musées d’Europe. La mémoire et l’oubli ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lieux de mémoires de violences extrêmes dans la mondialisation », in Revue Pastel, N°9, Revue académique d’histoire-géographie de l’académie de Toulouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner les questions socialement vives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unity in Diversity. European Perspectives on Borders and Memories&amp;quot;, Mentz O. & McKay T. (Dir.) Ouvrage collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Mckay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées et musées-mémoriaux urbains consacrés à la Shoah : mémoires douloureuses et ancrages géographiques. Les cas de Berlin, Budapest, Jérusalem, Los Angeles, Montréal, New York, Paris, Washington.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00811670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées et musées-mémoriaux urbains consacrés à la Shoah : mémoires douloureuses et ancrages géographiques. Les cas de Berlin, Budapest, Jérusalem, Los Angeles, Montréal, New York, Paris, Washington.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Panthéon-Sorbonne - Paris I, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00822009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GéoMobiles : Une plateforme pour la visualisation et l'analyse exploratoire de données géospatiales participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOBILES: A Mobile Application for Documenting the Urban and Social Experiences of International Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.4375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Chevalier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percevoir, ressentir, partager : pratiques sensibles d’étudiant·es internationaux·les pour s’approprier l’espace lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orane Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Reiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 276, pp.131-150. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15vgz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialement et dans tous sens : méthodologies, méthodes sensibles et géographie. Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 276, pp.7 - 20. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15vgs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05556703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer la Shoah : les politiques, les touristes et les marchands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.8548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Lieux de colère, spatialisation des luttes, territorialisation du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Géographie de la colère. Ronds-points et près-carrés, 114, pp.5-15. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.14713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étranges stages à l’étranger. Quand le Covid-19 reconfigure les apprentissages « Hors les murs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (2), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.15434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et âmes aux musées des mémoires douloureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier d'Histoire Immédiate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topos et mémoires des deux rives de la Loire (XVIIIe-XXe siècles) : l’exemple de Chassenard (Allier) et Digoin (Saône-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.6522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un fossé moral est-il visible dans le paysage ? » Numéro 7, Été-automne 2018, pp. 48-52.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que deviennent les mémoires douloureuses au musée : un universel métissé ? », in « Habiter le Monde en touriste », numéro coordonné par Olivier Lazzarotti,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le touriste, l’émotion et la mémoire douloureuse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Géographies des émotions, 9, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retour réflexif sur la construction d’un objet géographique mémoriel. Tourments, ancrages et circulations des mémoires douloureuses de la Shoah »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93-94, pp.347 - 366. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.4052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le touriste, l’émotion et la mémoire douloureuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Géographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01497810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisation des mémoires douloureuses : ancrages et mobilités, racines et rhizomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Construire des patrimoines culturels en mobilité, 2 (78-79), pp.235-255. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.078.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frank : une voix singulière, collective et mondialisée des mémoires douloureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Conflit et minorités religieuses du XVIe siècle à nos jours, Hors Série 32, pp.161-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevalier, D. ; Bourdon, E ; De Cock, L. ; Delacroix, C. ; Garcia, P. ; Leduc, J. (2015), « Le CAPES d’Histoire-Géographie : la professionnalisation en question », Vingtième Siècle, N° 126, avril-juin 2015, pp. 163-176. http://www.cairn.info/revue-vingtieme-siecle-revue-d-histoire-2015-2-page-163.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeu – Le Capes d’histoire et de géographie : la professionnalisation en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.163-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Dugrand et Montpellier : une relation géographique et politique. Un exemple de géographie appliquée&amp;quot;, in Sud-Ouest Européen, « Adaptations aux changements environnementaux et territoires », n°37, pp. 129-139.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.1156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanic Belfast vs mémoires d’un naufrage : le patrimoine (post)industriel de la ville ne sombrera pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, From urban renewal to metropolitan strategies ? Cultural flagship projects in restructuring industrial areas, 2014-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunt lacrymae rerum et mentem mortalia tangunt. Quels objets pour signifier la Shoah ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91-92, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.3339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les musées urbains de la Shoah comme objets d’enjeux géopolitiques et espaces-temps de l’entre-deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les musées urbains de la Shoah, promotion de la paix et marketing territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 313, p. 120-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00948672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yad Vashem, un lieu entre mémoires et espoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, p. 56-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable : discours consensuels et pratiques discordantes. Montpellier et Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bernié-Boissard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 147 (4/2011), pp.41-55. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.147.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des politiques culturelles orchestrées con brio ? L'exemple montpelliérain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, 53-66 : photo., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00432568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici et Là-bas : entre territorialités de l'entre-deux et morcellements identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009-2, pp.293-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire de co-spatialité en recomposition : la plage de Maguelone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68, p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géocarrefour, un centenaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Gagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenaire de la revue Géocarrefour / Forum des revues Européennes des sciences des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manuel Appert, May 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiles : cartographie sensible et récits multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des images et des mots, des mots sur les images de la mobilité académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Nov 2025, Fribourg (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géomatique des expériences des lieux avec une application contributive. Discussion à partir d'une expérimentation auprès des étudiant·es internationaux·ales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et confronter son paysage informationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur l'EMI de l'ENSSIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Jun 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner le rapport entre socialisation langagière et représentations spatiales : l’expérience d’ateliers cartographiques avec des étudiant·es internationaux·ales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartotête 2023 « Représentations socio-spatiales et rapport à l’autre, aux autres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Cartotête; GREPS (Groupe de recherche en psychologie sociétale), Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il sortir pour enseigner mieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Transmettre la discipline : quelles gQuelles géographies enseignées dans les cours d’introduction et les cours d’épistémologie dans le supérieur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Péaud et Camille Vergnaud, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les commerces d'un quartier populaire à l'épreuve de la gentrification et du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires du commerce populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Metz, Dec 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et mémoires : la douleur à l’épreuve de l’oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hertzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Contemporaines de la Mémoire (en ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Rize, Centre mémoires, cultures, échanges de la Ville de Villeurbanne; laboratoire Laboratoire EVS; Laboratoire Triangle, Apr 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palimpsestes mémoriels et voisinages migratoires : l’exemple de la Guillotière à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mémoires, Une question spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des géographes français, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi le tourisme témoigne-t-il?&amp;quot;, Campus Cluster Paris Innovation, Paris .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Témoigner ? Témoignez ! 9èmes Assises Nationales de la lutte contre le Négationnisme.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faut-il encore enseigner la géographie à l’école »?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Faut-il encore enseigner la géographie à l’école »?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à la ville ou la ville telle que vous la rêvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème Conférence de l’Association internationale de recherche en Didactique de l’Histoire et des Sciences sociales (AIRDHSS) Citoyenneté, Identité, Altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les musées-mémoriaux consacrés à la Shoah comme espace-temps mémoriels collectifs et singuliers&amp;quot;, organisées par le laboratoire ITEM, Pau les 15-16 février 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Au-delà du devoir de mémoire : enjeux politiques, esthétiques et touristiques de la muséographie des camps en Europe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’égalité garçons-filles et faire face à des dilemmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités : quelles contributions des « éducations à … » ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Atelier 6 d’EVS, 14 avril 2017, « Des mémoires douloureuses et des mondes en ruine in situ/ex situ », Lyon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine(s) négatif(s), le négatif de quoi ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les dilemmes de genre croisent les frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« (Re-) Thinking the World » - Connecting Borders and Memories in European Teacher Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Freiburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation à l'égalité filles/garçons : pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Salle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international Educa 2017 « Inégalités : quelles contributions des "éducations à…" »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« An Exhibition to go look at the other side »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire BE-Smart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Europe/Europes ? What approaches in Textbooks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire BE-Smart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Otzenhausen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPE Marseille, 11-13 juillet 2016, « La place des mémoriaux dans l’évolution urbaine : matérialité, agentivité, performativité. Comment dire les génocides ? ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Quelle géographie pour la Shoah ? Penser l’inscription des génocides dans les territoires. Pourquoi ? Comment ? »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avec quels outils théoriques penser l’expérience touristique des lieux de mémoire ? »? École Normale Supérieure, 7 avril 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Géographie des émotions, ENS Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe dans les manuels scolaires : une approche croisée France-Slovénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Porhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L’Europe dans les manuels scolaires »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Corps et fragments de corps dans les musées de mémoires douloureuses : Quelles places ? Quels rôles ? », Université d’Arras, 8 octobre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et hétérotopies,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mémoires douloureuses comme ressources, entre patrimonialisation et marchandisation, quels impacts sur les territoires ? L’exemple de la mémoire de la Shoah », Clermont-Ferrand, 9-10 avril 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le tourisme de mémoire : un atout pour les collectivités territoriales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S21 et les Khmers rouges », Paris, Campus Cluster Paris Innovation, 25 janvier 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Photographies des crimes de masse, organisé par Yahad in Unum et ESG Management School,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le tourment des mémoires douloureuses : un objet spatial subversif ? L’exemple de la mémoire de la Shoah », 22-27 septembre 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cerisy, Le « tourment culturel » : tribulations, doxa et subversions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrages, circulations et spatialités. La mémoire de la Shoah dans les métropoles occidentales&amp;quot;, 8-10 septembre 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mémoire(s) et mondialisation. Tourisme, Mémoire, Lieux : liens et interactions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Chambon-sur-Lignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre grands projets et positionnement situés : maîtrise de l'étalement urbain dans l'agglomération montpelliéraine et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes au défi du développement durable : quelle maîtrise de l'étalement urbain et des ségrégations associées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de l'étranger à l'école primaire : quelles perceptions, quelles catégorisations, quelles stigmatisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le barbare, l'étranger : images de l'autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Saint-Etienne, France. p. 375-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les frontières à partir d’une exposition au Musée de l’Immigration (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« (Re-) Thinking the World » - Connecting Borders and Memories in European Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géocarrefour, Florilège - 100 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Mariya Argirova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/165s5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialement et dans tous les sens. Méthodologies, méthodes sensibles et géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 276, 2026, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15vh2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05558056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOURISMES et GEOPOLITIQUE : ACTEURS, ENJEUX, PRATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2021, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/viatourism.6505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux pour apprendre et des espaces à vivre : les dehors et les ailleurs (Dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 94 (2), 2020, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.15007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires comme ressources et enjeux. Entre dimensions spatiales et sociales,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 97 (3), 2020, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.6655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies de la colère. Ronds-points et pré carrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 114, pp.210, 2020, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.14706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux pour apprendre et des espaces à vivre : l’école et ses périphéries (Dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leininger-Frézal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 94 (1), 2020, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.12739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialités des Mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hertzog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.6318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience sensible et sciences humaines et sociales. Éditions Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann. Hermann, 2025, 9791037041579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie du souvenir. Ancrages spatiaux des mémoires de la Shoah. Préface de Denis Peschanski, Édition L’Harmattan, collection Géographie et cultures, dirigée par Catherine Fournet-Guérin. ISBN : 978-2-343-12443-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une centralité commerciale populaire à l’épreuve de la gentrification et du Covid-19. L’exemple de la Guillotière à Lyon »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Université de Lorraine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires du commerce populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782384511440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une centralité commerciale populaire à l'épreuve de la gentrification et du Covid-19 L'exemple de la Guillotière à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zanetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Université de Lorraine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires du commerce populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-38451-144-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04916231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une centralité commerciale populaire à l’épreuve de la gentrification et du Covid-19. L’exemple de la Guillotière à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Lecompte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires du commerce populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04748186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Géographie politique des commémorations : musées-mémoriaux des mémoires de la Shoah »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2022, Clefs concours, 9782350307381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droits à la ville et expériences urbaines. Regards croisés d’enseignant.es et d’élèves »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté, identité, altérité : Quels enseignements ? Quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 175-198, 2022, Série Éducation, 978-1-78406-858-5 (e-book) 978-1-78405-858-6 (print)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les architectures de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survie des Juifs en Europe. Persécutés, sauveteurs, Justes. Ouvrage coordonné par Corinne Bonafoux, Olivier Vallade et le réseau Memorha, pp. 193-200.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation des musées consacrés à la Shoah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survie des Juifs en Europe. Persécutés, sauveteurs, Justes. Ouvrage coordonné par Corinne Bonafoux, Olivier Vallade et le réseau Memorha, pp. 184-192.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Memorial : Yad, un nom : Shem (Isaïe, 55,5)… et un environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sacre de la nature, Sajaloli, B. &amp; Grésillon É. (Dir.) Sorbonne Université Presses, pp. 181-194.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le quartier du Petit Bard dans la rénovation urbaine. La double peine de la discrimination socio-politique et territoriale », Chevalier, D. ; Berry-Chikhaoui, I. ; Medina, L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discriminations territoriales, entre interpellation politique et sentiment d’injustice des habitants, Hancock C, Lelévrier Ch., Ripoll F. et Weber S. (Dir.), Œil d’Or, coll. Futurs urbains, pp. 217-238. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le visible et l’invisible des mémoires douloureuses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lugares de memoria traumatica, Arrieta Urtizberera I. (ed.)Bilbao, Servicio editorial de la Universidad del País Vasco, pp. 153-177.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le quartier du Petit Bard dans la rénovation urbaine. La double peine de la discrimination socio-politique et territoriale », in Discriminations territoriales, entre interpellation politique et sentiment d’injustice des habitants, Hancock C, Lelévrier Ch., Ripoll F. et Weber S. (Dir.), Œil d’Or, coll. Futurs urbains, pp. 217-238.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berry-Chikhaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discriminations territoriales, entre interpellation politique et sentiment d’injustice des habitants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Promouvoir la tolérance et la paix. Exemples de dispositifs muséographiques et mémoriels consacrés à la Shoah ?» in La fabrique de la paix. Acteurs, processus, mémoires », sous la direction de A. Coppolani, Ch.-Ph. David, J-F Thomas, Presses de l’Université de Laval, Québec, p. 121-138.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de la paix. Acteurs, processus, mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Promouvoir la tolérance et la paix. Exemples de dispositifs muséographiques et mémoriels consacrés à la Shoah ?» p. 121-138.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de la paix. Acteurs, processus, mémoires, sous la direction de A. Coppolani, Ch.-Ph. David, J-F Thomas, Presses de l’Université de Laval, Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mémoires douloureuses appréhendées comme ressources patrimoniales. Quels impacts sur les territoires ? » in Le tourisme de mémoire : un atout pour les collectivités territoriales ?J. Spindler (Dir.), L’Harmattan, pp. 101-116.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme de mémoire : un atout pour les collectivités territoriales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Errances, fuites, enfermements, exils…quand l’architecture et l’art expriment la douloureuse mémoire de la Shoah » pp. 39-45.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures du déplacement, sous la direction de C. Bernié-Boissard, C. Chastagner, D. Crozat, L-S. Fournier, Presses Universitaires d’Aix-Marseille, Coll. Aménagements &amp; Territoires, Numéro 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Stratégies politiques et conflits d’acteurs : le développement durable comme enjeu et comme objet de conflits », in D'Algérie et d'ailleurs. Lectures croisées sur la ville d'aujourd'hui et de demain, (dir. Kaddour Boukhemis, Patrice Caro, Robert Hérin, Benoît Raoulx, Anissa Zeghiche), Caen, MRSH, 2014, p. 281-292.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'Algérie et d'ailleurs. Lectures croisées sur la ville d'aujourd'hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Édification de musées et mémoriaux consacrés à la Shoah : enjeux territoriaux, mémoriels, idéologiques et identitaires. Les exemples de Jérusalem, Paris, Berlin et Washington », pp. 561-580.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labellisation et mise en marque des territoires, sous la direction de M. Fournier, Presses Universitaires Blaise Pascal, CERAMAC 34, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines culturels et territoires de deux haut-lieux mémoriels : Yad Vashem (Israël) et United States Holocaust Memorial (États-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fournier, Laurent-Sébastien; Crozat, Dominique; Bernié-Boissard, Catherine; Chastagner, Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine et désirs d'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, 2012, p. 17-32, 2012, Conférences universitaires de Nîmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages viticoles héraultais, entre développements durables concurrentiels, patrimonialisation et urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bernié-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dris, Nassima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines et Développement Durable : ressources, enjeux, lien social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes : Presses Universitaires de Rennes, 2012, p. 187-199, 2012, Espace et Territoire, 978-2-7535-1985-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01016949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Balagne entre identités territoriales, valorisations paysagères et développement touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taglioni, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insularité et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marseille : IRD Éditions, 2011, p. 85-105 : carte, bibliogr., 2011, Objectifs Suds</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00652963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Balagne, entre identités territoriales, valorisations paysagères et développement touristique », pp. 85-105.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insularité et développement durable, F. Taglioni (Dir .), IRD Éditions, collection « Objectifs Suds », 650 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école en quartier sensible : entre &amp;quot; rude école &amp;quot; et &amp;quot; bonne école &amp;quot;. Représentations d'élèves en milieu complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baquès, Marie-Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, image, histoire : l'école, représentation(s), mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Scérén ; Clermont-Ferrand : CRDP d'Auvergne, p. 133-138, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00725257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre grands projets et positionnements situés : la maîtrise de l'étalement urbain dans l'agglomération montpelliéraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Djellouli dir.; C. Emelianoff dir.; A. Bennasr dir.; J. Chevalier dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étalement urbain : un processus incontrôlable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes : Presses Universitaires de Rennes, 2010, pp. 165-174, 2010, Coll. Espace et territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00481425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier et son territoire métropolitain entre valorisation interne et externe : question d'échelle et/ou question d'images ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdoul Hameth BA dir.; Jean-Louis ZENTELIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dimension culturelle du développement : dynamiques de valorisation et de dévalorisation des territoires urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, 2010, p. 195-205, 2010, Institut de la ville et du développement : sciences humaines et sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00572874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit train : mythes et caricatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Fumey dir.; Jean Varlet dir.; Pierre Zembri dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines : approches géoculturelles des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Ellipses, 2009, p. 243-255, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la scène métropolitaine face à l'urbanisation et au développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Bachelet; Philippe Menerault; Didier Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action publique et projet métropolitain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, p. 175-189, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méditerranéité ou mondialisation ? Réflexions sur trois places montpelliéraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole d'architecture Languedoc-Roussillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace public dans la ville méditerranéenne : actes du colloque de Montpellier, 14-15-16 mars 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 volumes, Edition de l'Espérou, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain, ouvrage coordonné par Michel Bussi, Martine Drozdz et Fabrice Argounès, 576 pages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cour d’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain, ouvrage coordonné par Michel Bussi, Martine Drozdz et Fabrice Argounès, 576 pages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y avait une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes enchantées. Chansons et imaginaires géographiques, ouvrage coordonné par Jean-François Staszak et Raphaël Pieroni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes enchantées. Chansons et imaginaires géographiques, ouvrage coordonné par Jean-François Staszak et Raphaël Pieroni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire et défaire les territoires : réflexions scalaires à partir de l’exemple du train », in « La production des territoires » animée par Corinne Luxembourg, Cause Commune, , https://www.causecommune-larevue.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La production des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Corinne Ergasse « Revisiter l’histoire. Espaces mémoriels », In Revue l’Arche N° 672, Hors-Série Mai 2018, « Musées d’Europe. La mémoire et l’oubli ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lieux de mémoires de violences extrêmes dans la mondialisation », in Revue Pastel, N°9, Revue académique d’histoire-géographie de l’académie de Toulouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner les questions socialement vives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unity in Diversity. European Perspectives on Borders and Memories&amp;quot;, Mentz O. & McKay T. (Dir.) Ouvrage collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Mckay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées et musées-mémoriaux urbains consacrés à la Shoah : mémoires douloureuses et ancrages géographiques. Les cas de Berlin, Budapest, Jérusalem, Los Angeles, Montréal, New York, Paris, Washington.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00811670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées et musées-mémoriaux urbains consacrés à la Shoah : mémoires douloureuses et ancrages géographiques. Les cas de Berlin, Budapest, Jérusalem, Los Angeles, Montréal, New York, Paris, Washington.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Panthéon-Sorbonne - Paris I, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00822009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GéoMobiles : Une plateforme pour la visualisation et l'analyse exploratoire de données géospatiales participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOBILES: A Mobile Application for Documenting the Urban and Social Experiences of International Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cunty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555631v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Reiser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vgz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05556703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vgs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03203479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.8548" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121637v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14713" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03203510v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15434" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02455377v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01879087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.6522" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1769" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.644" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676629v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4052" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.078.0235" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677423v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourdon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Cock" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delacroix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01257394v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1156" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676632v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3339" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658863v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.147.0041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duchene" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecompte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertzog" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072566v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142663v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142656v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072580v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Salle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142652v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072586v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142658v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072595v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072600v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072602v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124201v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395337v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142643v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05558056v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vh2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944336v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6505" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025854v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.6655" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142670v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14706" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12739" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01879080v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.6318" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025871v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le M&#233;aux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677415v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025889v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04916231v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02455381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02455380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02455382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677389v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677376v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072612v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072608v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677400v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072610v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677404v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072606v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677402v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016949v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652963v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677412v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725257v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481425v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572874v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429955v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137252v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358276v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025900v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025896v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025907v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025904v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072622v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072615v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072620v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676645v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Mckay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00811670v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00822009v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127583v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771100v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Benedetto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555631v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Reiser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vgz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05556703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vgs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03203479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.8548" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121637v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14713" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03203510v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15434" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02455377v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01879087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.6522" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1769" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.644" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676629v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4052" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.078.0235" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677423v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourdon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Cock" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delacroix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1156" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01257394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676632v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3339" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658863v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.147.0041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624420v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Gagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duchene" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecompte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475377v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertzog" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265435v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142660v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142656v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142648v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638154v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Salle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072586v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072591v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997657v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072594v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072597v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072595v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124201v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395337v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142643v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624425v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mariya Argirova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/165s5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05558056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vh2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944336v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6505" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025854v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025877v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.6655" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02142670v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14706" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025850v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12739" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01879080v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.6318" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025871v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le M&#233;aux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677415v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025889v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04916231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944329v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944327v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02455381v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02455380v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02455382v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677389v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677376v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072612v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072608v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677400v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677404v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072606v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677402v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757824v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016949v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652963v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01677412v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725257v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481425v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572874v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429955v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137252v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358276v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025900v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025896v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025907v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025904v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072622v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072615v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02072620v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01676645v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Mckay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00811670v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00822009v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127583v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771100v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Benedetto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>