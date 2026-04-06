--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -736,295 +736,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04862042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of Cohnella rhizoplanae sp. nov., isolated from the root surface of soybean (Glycine max)</w:t>
+                <w:t xml:space="preserve">Clarification on the implementation of the Nagoya Protocol in France for the access and sharing of benefits arising from the utilization of microbial genetic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Kämpfer</w:t>
+                <w:t xml:space="preserve">Mariana Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie P Glaeser</w:t>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John A Mcinroy</w:t>
+                <w:t xml:space="preserve">Praveen Rahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Clermont</w:t>
+                <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10482-024-02051-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (3), pp.006262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113067v1</w:t>
+                <w:t xml:space="preserve">hal-04684659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarification on the implementation of the Nagoya Protocol in France for the access and sharing of benefits arising from the utilization of microbial genetic resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description of Cohnella rhizoplanae sp. nov., isolated from the root surface of soybean (Glycine max)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kämpfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Ferrari</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Stefanie P Glaeser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A Mcinroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 74 (3), pp.006262. </w:t>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 118 (2), pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10482-024-02051-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684659v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neisseria leonii sp. nov., isolated from the nose, lung, and liver of rabbits</w:t>
               </w:r>
@@ -1144,51 +1144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paenibacillus plantiphilus sp. nov. from the plant environment of Zea mays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lipski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1412,51 +1412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence-based identification of Enterobacter strains and description of Enterobacter pasteurii sp. nov.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praveen Rahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mühle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1464,51 +1464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Scandola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Touak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.e0315023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1706,51 +1706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyu-Sung Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mühle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1810,77 +1810,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paenibacillus auburnensis sp. nov. and Paenibacillus pseudetheri sp. nov., isolated from the rhizosphere of Zea mays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lipski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A Mcinroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1983,51 +1983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mühle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Besaury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2068,770 +2068,770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03791331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neobacillus rhizosphaerae sp. nov., isolated from the rhizosphere, and reclassification of Bacillus dielmonensis as Neobacillus dielmonensis comb. nov.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Pseudoneobacillus rhizosphaerae gen. nov., sp. nov., isolated from maize root rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Glaeser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mcinroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie P Glaeser</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">André Lipski</w:t>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 72 (11), pp.005636. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005636⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 72 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04110077v1</w:t>
+                <w:t xml:space="preserve">pasteur-03791340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudoneobacillus rhizosphaerae gen. nov., sp. nov., isolated from maize root rhizosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Sutcliffiella rhizosphaerae sp. nov. isolated from roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Clermont</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie P Glaeser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lipski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A Mcinroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 72 (5), </w:t>
+              <w:t xml:space="preserve">, 2022, 72 (10), pp.005590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03791340v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04109954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sutcliffiella rhizosphaerae sp. nov. isolated from roots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Neobacillus rhizosphaerae sp. nov., isolated from the rhizosphere, and reclassification of Bacillus dielmonensis as Neobacillus dielmonensis comb. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie P Glaeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A Mcinroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lipski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 72 (10), pp.005590. </w:t>
+              <w:t xml:space="preserve">, 2022, 72 (11), pp.005636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04109954v1</w:t>
+                <w:t xml:space="preserve">pasteur-04110077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure analysis and laboratory monitoring of Shigella by core-genome multilocus sequence typing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Carle</w:t>
+                <w:t xml:space="preserve">Paenibacillus allorhizoplanae sp. nov. from the rhizoplane of a Zea mays root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kämpfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lipski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-28121-1⟩</w:t>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 204 (10), pp.630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00203-022-03225-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03694335v1</w:t>
+                <w:t xml:space="preserve">pasteur-03791319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paenibacillus allorhizoplanae sp. nov. from the rhizoplane of a Zea mays root</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
+                <w:t xml:space="preserve">Population structure analysis and laboratory monitoring of Shigella by core-genome multilocus sequence typing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth E. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 204 (10), pp.630. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00203-022-03225-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-28121-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03791319v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03694335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus rhizoplanae sp. nov. from maize roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lipski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mcinroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2882,103 +2882,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devosia equisanguinis sp. nov., isolated from horse blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Glaeser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 71 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3051,51 +3051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mühle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3194,51 +3194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 71 (4), </w:t>
@@ -3270,485 +3270,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03259751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paenibacillus allorhizosphaerae sp. nov., from soil of the rhizosphere of Zea mays</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Clermont</w:t>
+                <w:t xml:space="preserve">Flavobacterium bizetiae sp. nov., isolated from diseased freshwater fish in Canada at the end of the 1970s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mühle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gogoa-Marthe Goly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 71 (10), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005051⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 71 (1), pp.004576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03791388v1</w:t>
+                <w:t xml:space="preserve">pasteur-03082360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas carbonaria sp. nov., isolated from charcoal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Paenibacillus allorhizosphaerae sp. nov., from soil of the rhizosphere of Zea mays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mcinroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 71 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004750⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 71 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03259701v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03791388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavobacterium bizetiae sp. nov., isolated from diseased freshwater fish in Canada at the end of the 1970s</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Leclerc</w:t>
+                <w:t xml:space="preserve">Pseudomonas carbonaria sp. nov., isolated from charcoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gogoa-Marthe Goly</w:t>
+                <w:t xml:space="preserve">S. Glaeser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mcinroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 71 (1), pp.004576. </w:t>
+              <w:t xml:space="preserve">, 2021, 71 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03082360v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03259701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leucobacter soli sp. nov., from soil amended with humic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mcinroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meina Neumann-Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3812,103 +3812,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthrobacter ulcerisalmonis sp. nov., isolated from an ulcer of a farmed Atlantic salmon (Salmo salar), and emended description of the genus Arthrobacter sensu lato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Schumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 70 (3), pp.1963-1968. </w:t>
@@ -3940,697 +3940,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03259785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yersinia artesiana sp. nov., Yersinia proxima sp. nov., Yersinia alsatica sp. nov., Yersinia vastinensis sp. nov., Yersinia thracica sp. nov. and Yersinia occitanica sp. nov., isolated from humans and animals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flavobacterium salmonis sp. nov. isolated from Atlantic salmon (Salmo salar) and formal proposal to reclassify Flavobacterium spartansii as a later heterotypic synonym of Flavobacterium tructae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kämpfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Le Guern</w:t>
+                <w:t xml:space="preserve">Rute Irgang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Savin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Clermont</w:t>
+                <w:t xml:space="preserve">Stefanie P. Glaeser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004417⟩</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02936765v1</w:t>
+                <w:t xml:space="preserve">pasteur-02975458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavobacterium salmonis sp. nov. isolated from Atlantic salmon (Salmo salar) and formal proposal to reclassify Flavobacterium spartansii as a later heterotypic synonym of Flavobacterium tructae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Flavobacterium panici sp. nov. isolated from the rhizosphere of the switchgrass Panicum virgatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Glaeser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mcinroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004510⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 70 (11), pp.5824-5831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02975458v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03259727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavobacterium panici sp. nov. isolated from the rhizosphere of the switchgrass Panicum virgatum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John Mcinroy</w:t>
+                <w:t xml:space="preserve">Yersinia artesiana sp. nov., Yersinia proxima sp. nov., Yersinia alsatica sp. nov., Yersinia vastinensis sp. nov., Yersinia thracica sp. nov. and Yersinia occitanica sp. nov., isolated from humans and animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilde Angermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
+                <w:t xml:space="preserve">Sylvie Brémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 70 (11), pp.5824-5831. </w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03259727v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02936765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halomonas lysinitropha sp. nov., a novel halophilic bacterium isolated from a hypersaline wetland</w:t>
+                <w:t xml:space="preserve">Serratia vespertilionis (García-Fraile et al. 2015) is a later heterotypic synonym of Serratia ficaria (Grimont et al. 1981)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohaddaseh Ramezani</w:t>
+                <w:t xml:space="preserve">Paula García-Fraile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Pourmohyadini</w:t>
+                <w:t xml:space="preserve">Cathrin Spröer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Moshtaghi Nikou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter Schumann</w:t>
+                <w:t xml:space="preserve">Elke Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 70 (12), pp.6098-6105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004504⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 70 (3), pp.1961-1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.003996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03259720v1</w:t>
+                <w:t xml:space="preserve">pasteur-03082408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serratia vespertilionis (García-Fraile et al. 2015) is a later heterotypic synonym of Serratia ficaria (Grimont et al. 1981)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Halomonas lysinitropha sp. nov., a novel halophilic bacterium isolated from a hypersaline wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohaddaseh Ramezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula García-Fraile</w:t>
+                <w:t xml:space="preserve">Mohammad Pourmohyadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathrin Spröer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
+                <w:t xml:space="preserve">Mahdi Moshtaghi Nikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke Lang</w:t>
+                <w:t xml:space="preserve">Somaye Makzum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 70 (3), pp.1961-1962. </w:t>
+              <w:t xml:space="preserve">, 2020, 70 (12), pp.6098-6105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.003996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03082408v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03259720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a Top-Down Proteomics Platform for Closely Related Pathogenic Bacterial Discrimination</w:t>
               </w:r>
@@ -4878,989 +4878,989 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pigmentiphaga humi sp. nov., isolated from soil amended with humic acid</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revising the taxonomy of the Acinetobacter lwoffii group: The description of Acinetobacter pseudolwoffii sp. nov. and emended description of Acinetobacter lwoffii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Bizet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Alexandr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Radolfová-Křížová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Maixnerová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matěj Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.003355⟩</w:t>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (2), pp.159-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03259872v1</w:t>
+                <w:t xml:space="preserve">pasteur-03259897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revising the taxonomy of the Acinetobacter lwoffii group: The description of Acinetobacter pseudolwoffii sp. nov. and emended description of Acinetobacter lwoffii</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Jeotgalicoccus meleagridis sp. nov. isolated from bioaerosol from emissions of a turkey fattening plant and reclassification of Jeotgalicoccus halophilus Liu et al. 2011 as a later heterotypic synonym of Jeotgalicoccus aerolatus Martin et al. 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kämpfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie P Glaeser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (2), pp.159-167. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.syapm.2018.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03259897v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03253795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeotgalicoccus meleagridis sp. nov. isolated from bioaerosol from emissions of a turkey fattening plant and reclassification of Jeotgalicoccus halophilus Liu et al. 2011 as a later heterotypic synonym of Jeotgalicoccus aerolatus Martin et al. 2011</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
+                <w:t xml:space="preserve">The use of genomic DNA sequences as type material for valid publication of bacterial species names will have severe implications for clinical microbiology and related disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magne Bisgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie P Glaeser</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenie Dijkshoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Michael Janda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004745⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95 (1), pp.102-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2019.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03253795v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03259883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of genomic DNA sequences as type material for valid publication of bacterial species names will have severe implications for clinical microbiology and related disciplines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Xinfangfangia humi sp. nov., isolated from soil amended with humic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kämpfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Mcinroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Michael Janda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2019.03.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (7), pp.2070-2075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.003434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03259883v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03259867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinfangfangia humi sp. nov., isolated from soil amended with humic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Pigmentiphaga humi sp. nov., isolated from soil amended with humic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John A. Mcinroy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Chantal Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 69 (7), pp.2070-2075. </w:t>
+              <w:t xml:space="preserve">, 2019, 69 (6), pp.1573-1578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.003434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.003355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03259867v1</w:t>
+                <w:t xml:space="preserve">pasteur-03259872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filibacter tadaridae sp. nov., isolated from within a guano pile from a colony of Mexican free-tailed bats Tadarida brasiliensis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Paracoccus haematequi sp. nov., isolated from horse blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Galatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Kloepper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 69 (5), pp.1438-1442. </w:t>
+              <w:t xml:space="preserve">, 2019, 69 (6), pp.1682-1688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.003334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.003376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03259887v1</w:t>
+                <w:t xml:space="preserve">pasteur-03259877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paracoccus haematequi sp. nov., isolated from horse blood</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Filibacter tadaridae sp. nov., isolated from within a guano pile from a colony of Mexican free-tailed bats Tadarida brasiliensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Galatis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Clermont</w:t>
+                <w:t xml:space="preserve">Laura Kloepper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 69 (6), pp.1682-1688. </w:t>
+              <w:t xml:space="preserve">, 2019, 69 (5), pp.1438-1442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.003376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.003334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03259877v1</w:t>
+                <w:t xml:space="preserve">pasteur-03259887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of the Fish Pathogen Flavobacterium columnare Genomovar III Strain PH-97028 (=CIP 109753)</w:t>
               </w:r>
@@ -5872,64 +5872,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (14), pp.e00222-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6633,51 +6633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paenibacillus faecis sp. nov., isolated from human faeces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Gomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6895,295 +6895,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01299769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of DNA encapsulation, a new room-temperature DNA storage method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The genomic diversification of the whole Acinetobacter genus: origins, mechanisms, and consequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Santoni</w:t>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Saker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maite Gomard</w:t>
+                <w:t xml:space="preserve">Jean Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Gardais</w:t>
+                <w:t xml:space="preserve">Eun-Jeong Yoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Krizova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo C Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopreservation and Biobanking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/bio.2013.0082⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (10), pp.2866-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evu225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268667v1</w:t>
+                <w:t xml:space="preserve">pasteur-01132634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomic diversification of the whole Acinetobacter genus: origins, mechanisms, and consequences.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Cury</w:t>
+                <w:t xml:space="preserve">Assessment of DNA encapsulation, a new room-temperature DNA storage method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eun-Jeong Yoon</w:t>
+                <w:t xml:space="preserve">Sylvain Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Krizova</w:t>
+                <w:t xml:space="preserve">Safa Saker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Gomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo C Cerqueira</w:t>
+                <w:t xml:space="preserve">Eliane Gardais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (10), pp.2866-82. </w:t>
+              <w:t xml:space="preserve">Biopreservation and Biobanking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (3), pp.176-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evu225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/bio.2013.0082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01132634v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of 50 Class D β-Lactamases and 65 Acinetobacter-Derived Cephalosporinases in Acinetobacter spp.</w:t>
               </w:r>
@@ -7208,51 +7208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Walewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Krizova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7329,51 +7329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Creno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7476,51 +7476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Creno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7565,338 +7565,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intestinal microbiota modulates the anticancer immune effects of cyclophosphamide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Daillere</w:t>
+                <w:t xml:space="preserve">Draft genome sequences of Lactobacillus equicursoris CIP 110162τ and Lactobacillus sp. strain CRBIP 24.137, isolated from thoroughbred racehorse feces and human urine, respectively</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Creno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1240537⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (4), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00663-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204279v1</w:t>
+                <w:t xml:space="preserve">hal-02645656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequences of Lactobacillus equicursoris CIP 110162τ and Lactobacillus sp. strain CRBIP 24.137, isolated from thoroughbred racehorse feces and human urine, respectively</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Clermont</w:t>
+                <w:t xml:space="preserve">The intestinal microbiota modulates the anticancer immune effects of cyclophosphamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Saccheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Daillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1 (4), pp.1-2. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 342 (6161), pp.971-976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00663-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1240537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645656v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of [i][/i] Lactobacillus pasteurii[i][/i] CRBIP 24.76T.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Creno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7999,51 +7999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick a D Grimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8133,64 +8133,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena P Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Motreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8241,77 +8241,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Strains of &amp;lt;i&amp;gt;Alcaligenes&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Agrobacterium&amp;lt;/i&amp;gt; by a Polyphasic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Harmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 39 (9), pp.3104 - 3109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9320,51 +9320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M&#252;hle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laguerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006601" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05095718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Touak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clermont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01229-24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04638433v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hawkey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fr&#233;zal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tran-Dien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhukova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Brown" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4502330/v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05095636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00766-24" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04862042v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boutroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Chiarelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana L Ferrari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bio.2024.0027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113067v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K&#228;mpfer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie P Glaeser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Mcinroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen Busse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clermont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-024-02051-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferrari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Rahi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006262" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05095742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Favre-Rochex" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorgette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006460" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04135943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lipski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-023-01852-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04110138v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Shelomi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiao-Jung Han" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Ming Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Kuang Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shwu-Jen Liaw" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005813" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04387589v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Scandola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Touak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03150-23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Molinos-Albert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosenbaum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kanyavuz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42027-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04087205v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu-Sung Cho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Franz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-023-03214-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04110096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005808" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791331v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassarini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005480" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04110077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005636" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791340v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Glaeser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcinroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005367" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04109954v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005590" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03694335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Yassine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Hansen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ruckly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28121-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791319v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-022-03225-w" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791337v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005450" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791350v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005090" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martinet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005147" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schumann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Kalensee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialan Cao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004769" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791388v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005051" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259701v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glaeser" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004750" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03082360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Abry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Leclerc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogoa-Marthe Goly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004576" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791356v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meina Neumann-Schaal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005156" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259785v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02936765v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Guern" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Savin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Angermeier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Br&#233;mont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004417" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02975458v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Irgang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie P. Glaeser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004510" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259727v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Xu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004482" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259720v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohaddaseh Ramezani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Pourmohyadini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Moshtaghi Nikou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaye Makzum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004504" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03082408v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Garc&#237;a-Fraile" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrin Spr&#246;er" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003996" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03014101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Duchateau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Borges-Lima" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Calvaresi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00351" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087894v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Washetine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heeke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribeyre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Normand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bio.2018.0129" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259872v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bizet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003355" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259897v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Nemec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Radolfov&#225;-K&#345;&#237;&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maixnerov&#225;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Nemec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2018.10.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNZ90L5N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03253795v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004745" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259883v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne Bisgaard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christensen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenie Dijkshoorn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Michael Janda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.03.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTJ3709N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259867v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Mcinroy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003434" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259887v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kloepper" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003334" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259877v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Galatis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003376" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03082421v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00222-18" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02612610v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Hurtado-Ortiz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Nazimoudine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hugon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mornico" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.002065" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604275v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Christo-Foroux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vallaeys" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dassa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Deutscher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2017.07.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Larsonneur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainsley Nicholson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Gundlach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15483" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01422023v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Njamkepo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Fawal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Strockbine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.27" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01386561v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petrella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Aubry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Janvier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi P. Coutant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cartier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2015-0475" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02445699v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Gomard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hamon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Carlos Fernandez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000622" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01299769v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Davies" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rosinski-Chupin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada Margarit" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5544" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268667v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Saker" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Gardais" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bio.2013.0082" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01132634v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cury" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jeong Yoon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Krizova" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo C Cerqueira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu225" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03262680v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P&#233;richon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Goussard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Walewski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cerqueira" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01261-13" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209470v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Creno" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ma" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00658-13" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939673v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00662-13" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204279v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Saccheri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mignot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daillere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240537" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645656v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00663-13" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190531v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00660-13" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04823337v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick a D Grimont" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fleche-Mateos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.017376-0" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484170v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena P Ivanova" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Motreff" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.009654-0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03682046v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Harmant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.39.9.3104-3109.2001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03082487v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Cesp&#233;d&#232;s" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Horaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.41.1.112" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204407v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Begaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cha&#239;bi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gallais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raynal-Melchy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454351v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Motreff" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201018v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Dzonoukou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cadel-Six" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S&#233;vellec" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810077v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Talignani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454402v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M&#252;hle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laguerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006601" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05095718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Touak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clermont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01229-24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04638433v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hawkey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fr&#233;zal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tran-Dien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhukova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Brown" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4502330/v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05095636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00766-24" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04862042v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boutroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Chiarelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana L Ferrari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bio.2024.0027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferrari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clermont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Rahi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006262" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K&#228;mpfer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie P Glaeser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Mcinroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen Busse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-024-02051-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05095742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Favre-Rochex" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorgette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006460" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04135943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lipski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-023-01852-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04110138v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Shelomi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiao-Jung Han" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Ming Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Kuang Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shwu-Jen Liaw" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005813" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04387589v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Scandola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Touak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03150-23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Molinos-Albert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosenbaum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kanyavuz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42027-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04087205v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu-Sung Cho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Franz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-023-03214-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04110096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005808" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791331v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassarini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005480" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791340v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Glaeser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcinroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005367" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04109954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005590" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04110077v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005636" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-022-03225-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03694335v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Yassine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Hansen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ruckly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28121-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791337v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005450" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791350v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005090" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martinet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005147" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schumann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Kalensee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialan Cao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004769" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03082360v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Abry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Leclerc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogoa-Marthe Goly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004576" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791388v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005051" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glaeser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004750" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791356v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meina Neumann-Schaal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005156" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259785v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02975458v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Irgang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie P. Glaeser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004510" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Xu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004482" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02936765v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Guern" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Savin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Angermeier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Br&#233;mont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004417" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03082408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Garc&#237;a-Fraile" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrin Spr&#246;er" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003996" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259720v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohaddaseh Ramezani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Pourmohyadini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Moshtaghi Nikou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaye Makzum" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004504" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03014101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Duchateau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Borges-Lima" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Calvaresi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00351" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087894v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Washetine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heeke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribeyre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Normand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bio.2018.0129" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259897v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Nemec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Radolfov&#225;-K&#345;&#237;&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maixnerov&#225;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Nemec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2018.10.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNZ90L5N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03253795v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004745" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259883v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne Bisgaard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christensen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenie Dijkshoorn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Michael Janda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.03.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTJ3709N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259867v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Mcinroy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003434" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259872v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bizet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003355" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259877v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Galatis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003376" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259887v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kloepper" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003334" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03082421v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00222-18" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02612610v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Hurtado-Ortiz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Nazimoudine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hugon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mornico" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.002065" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604275v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Christo-Foroux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vallaeys" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dassa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Deutscher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2017.07.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Larsonneur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainsley Nicholson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Gundlach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15483" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01422023v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Njamkepo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Fawal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Strockbine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.27" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01386561v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petrella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Aubry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Janvier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi P. Coutant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cartier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2015-0475" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02445699v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Gomard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hamon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Carlos Fernandez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000622" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01299769v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Davies" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rosinski-Chupin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada Margarit" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5544" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01132634v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cury" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jeong Yoon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Krizova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo C Cerqueira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu225" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268667v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Saker" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Gardais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bio.2013.0082" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03262680v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P&#233;richon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Goussard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Walewski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cerqueira" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01261-13" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209470v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Creno" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ma" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00658-13" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939673v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00662-13" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645656v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00663-13" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204279v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Saccheri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mignot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daillere" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240537" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190531v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00660-13" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04823337v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick a D Grimont" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fleche-Mateos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.017376-0" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484170v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena P Ivanova" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Motreff" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.009654-0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03682046v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Harmant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.39.9.3104-3109.2001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03082487v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Cesp&#233;d&#232;s" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Horaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.41.1.112" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204407v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Begaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cha&#239;bi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gallais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raynal-Melchy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454351v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Motreff" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201018v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Dzonoukou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cadel-Six" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S&#233;vellec" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810077v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Talignani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454402v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>