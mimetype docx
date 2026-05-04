--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -351,1614 +351,1614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05095718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic perspective on the bacillus causing paratyphoid B fever</w:t>
+                <w:t xml:space="preserve">A ranking tool for &amp;quot;category killer&amp;quot; microbial biobanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Hawkey</w:t>
+                <w:t xml:space="preserve">Martin Boutroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Frézal</w:t>
+                <w:t xml:space="preserve">Adriana Chiarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Tran-Dien</w:t>
+                <w:t xml:space="preserve">Mariana L Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Zhukova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Derek Brown</w:t>
+                <w:t xml:space="preserve">Olivier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-4502330/v1⟩</w:t>
+              <w:t xml:space="preserve">Biopreservation and Biobanking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (2), pp.127-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/bio.2024.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04638433v2</w:t>
+                <w:t xml:space="preserve">pasteur-04862042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequence of two Christensenella minuta strains CIP 112228 and CIP 112229, isolated from human fecal samples</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clarification on the implementation of the Nagoya Protocol in France for the access and sharing of benefits arising from the utilization of microbial genetic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Rahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.00766-24⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (3), pp.006262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05095636v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ranking tool for &amp;quot;category killer&amp;quot; microbial biobanks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Description of Cohnella rhizoplanae sp. nov., isolated from the root surface of soybean (Glycine max)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chesneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Clermont</w:t>
+                <w:t xml:space="preserve">Peter Kämpfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie P Glaeser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A Mcinroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopreservation and Biobanking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/bio.2024.0027⟩</w:t>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 118 (2), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10482-024-02051-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04862042v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarification on the implementation of the Nagoya Protocol in France for the access and sharing of benefits arising from the utilization of microbial genetic resources</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Praveen Rahi</w:t>
+                <w:t xml:space="preserve">Neisseria leonii sp. nov., isolated from the nose, lung, and liver of rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Boutroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
+                <w:t xml:space="preserve">Sandrine Favre-Rochex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gorgette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Touak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mühle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 74 (3), pp.006262. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006262⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 74 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684659v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05095742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of Cohnella rhizoplanae sp. nov., isolated from the root surface of soybean (Glycine max)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complete genome sequence of two Christensenella minuta strains CIP 112228 and CIP 112229, isolated from human fecal samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Touak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10482-024-02051-y⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (12), pp.e00766-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00766-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113067v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05095636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neisseria leonii sp. nov., isolated from the nose, lung, and liver of rabbits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Boutroux</w:t>
+                <w:t xml:space="preserve">Genomic perspective on the bacillus causing paratyphoid B fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hawkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Frézal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Tran-Dien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Favre-Rochex</w:t>
+                <w:t xml:space="preserve">Anna Zhukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Gorgette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle Mühle</w:t>
+                <w:t xml:space="preserve">Derek Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 74 (7), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.10143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-4502330/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05095742v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04638433v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paenibacillus plantiphilus sp. nov. from the plant environment of Zea mays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serratia silvae sp. nov., Isolated from Forest Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Lipski</w:t>
+                <w:t xml:space="preserve">Gyu-Sung Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mühle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Lamothe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Clermont</w:t>
+                <w:t xml:space="preserve">Charles Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Besaury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (4), pp.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10482-023-01852-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00284-023-03214-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04135943v1</w:t>
+                <w:t xml:space="preserve">hal-04087205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chryseobacterium oryctis sp. nov., isolated from the gut of the beetle Oryctes rhinoceros, and Chryseobacterium kimseyorum sp. nov., isolated from a stick insect rearing cage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paenibacillus auburnensis sp. nov. and Paenibacillus pseudetheri sp. nov., isolated from the rhizosphere of Zea mays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kämpfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matan Shelomi</w:t>
+                <w:t xml:space="preserve">André Lipski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A Mcinroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiao-Jung Han</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Shwu-Jen Liaw</w:t>
+                <w:t xml:space="preserve">Lucie Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 73 (4), pp.005813. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005813⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 73 (4), pp.005808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04110138v1</w:t>
+                <w:t xml:space="preserve">pasteur-04110096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence-based identification of Enterobacter strains and description of Enterobacter pasteurii sp. nov.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paenibacillus plantiphilus sp. nov. from the plant environment of Zea mays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kämpfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lipski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.03150-23⟩</w:t>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10482-023-01852-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04387589v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04135943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 treatment timing shapes the human intestinal memory B-cell repertoire to commensal bacteria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome sequence-based identification of Enterobacter strains and description of Enterobacter pasteurii sp. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Rahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mühle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Scandola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Touak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-42027-6⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.e0315023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.03150-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04248132v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04387589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serratia silvae sp. nov., Isolated from Forest Soil</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chryseobacterium oryctis sp. nov., isolated from the gut of the beetle Oryctes rhinoceros, and Chryseobacterium kimseyorum sp. nov., isolated from a stick insect rearing cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Shelomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiao-Jung Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Ming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsin-Kuang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shwu-Jen Liaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00284-023-03214-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73 (4), pp.005813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087205v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04110138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paenibacillus auburnensis sp. nov. and Paenibacillus pseudetheri sp. nov., isolated from the rhizosphere of Zea mays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Lamothe</w:t>
+                <w:t xml:space="preserve">HIV-1 treatment timing shapes the human intestinal memory B-cell repertoire to commensal bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Planchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M Molinos-Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rosenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Kanyavuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 73 (4), pp.005808. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.6326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42027-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04110096v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streptomyces durocortorensis sp. nov., isolated from oak rhizosphere</w:t>
               </w:r>
@@ -1983,64 +1983,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mühle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Besaury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 72 (9), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2068,515 +2068,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03791331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudoneobacillus rhizosphaerae gen. nov., sp. nov., isolated from maize root rhizosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Neobacillus rhizosphaerae sp. nov., isolated from the rhizosphere, and reclassification of Bacillus dielmonensis as Neobacillus dielmonensis comb. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Clermont</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie P Glaeser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A Mcinroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lipski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 72 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005367⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 72 (11), pp.005636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03791340v1</w:t>
+                <w:t xml:space="preserve">pasteur-04110077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sutcliffiella rhizosphaerae sp. nov. isolated from roots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Pseudoneobacillus rhizosphaerae gen. nov., sp. nov., isolated from maize root rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Clermont</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Glaeser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mcinroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 72 (10), pp.005590. </w:t>
+              <w:t xml:space="preserve">, 2022, 72 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04109954v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03791340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neobacillus rhizosphaerae sp. nov., isolated from the rhizosphere, and reclassification of Bacillus dielmonensis as Neobacillus dielmonensis comb. nov.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Sutcliffiella rhizosphaerae sp. nov. isolated from roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie P Glaeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lipski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A Mcinroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Clermont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Lipski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 72 (11), pp.005636. </w:t>
+              <w:t xml:space="preserve">, 2022, 72 (10), pp.005590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04110077v1</w:t>
+                <w:t xml:space="preserve">pasteur-04109954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paenibacillus allorhizoplanae sp. nov. from the rhizoplane of a Zea mays root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lipski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 204 (10), pp.630. </w:t>
@@ -2748,103 +2748,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus rhizoplanae sp. nov. from maize roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lipski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mcinroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 72 (7), </w:t>
@@ -2876,421 +2876,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03791337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devosia equisanguinis sp. nov., isolated from horse blood</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Reclassification of Haloactinobacterium glacieicola as Occultella glacieicola gen. nov., comb. nov., of Haloactinobacterium album as Ruania alba comb. nov, with an emended description of the genus Ruania, recognition that the genus names Haloactinobacterium and Ruania are heterotypic synonyms and description of Occultella aeris sp. nov., a halotolerant isolate from surface soil sampled at an ancient copper smelter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Kalensee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialan Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 71 (11), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005090⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 71 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03791350v1</w:t>
+                <w:t xml:space="preserve">pasteur-03259751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streptomyces silvae sp. nov., isolated from forest soil</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Paenibacillus allorhizosphaerae sp. nov., from soil of the rhizosphere of Zea mays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kämpfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mcinroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 71 (12), pp.1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005147⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 71 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03791359v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03791388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reclassification of Haloactinobacterium glacieicola as Occultella glacieicola gen. nov., comb. nov., of Haloactinobacterium album as Ruania alba comb. nov, with an emended description of the genus Ruania, recognition that the genus names Haloactinobacterium and Ruania are heterotypic synonyms and description of Occultella aeris sp. nov., a halotolerant isolate from surface soil sampled at an ancient copper smelter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franziska Kalensee</w:t>
+                <w:t xml:space="preserve">Pseudomonas carbonaria sp. nov., isolated from charcoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jialan Cao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">S. Glaeser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mcinroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Criscuolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 71 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03259751v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03259701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavobacterium bizetiae sp. nov., isolated from diseased freshwater fish in Canada at the end of the 1970s</w:t>
               </w:r>
@@ -3328,51 +3336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gogoa-Marthe Goly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 71 (1), pp.004576. </w:t>
@@ -3404,1367 +3412,1359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03082360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paenibacillus allorhizosphaerae sp. nov., from soil of the rhizosphere of Zea mays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Leucobacter soli sp. nov., from soil amended with humic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mcinroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meina Neumann-Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 71 (10), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005051⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 71 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03791388v1</w:t>
+                <w:t xml:space="preserve">pasteur-03791356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas carbonaria sp. nov., isolated from charcoal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Streptomyces silvae sp. nov., isolated from forest soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Besaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mühle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 71 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004750⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 71 (12), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03259701v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03791359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leucobacter soli sp. nov., from soil amended with humic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Devosia equisanguinis sp. nov., isolated from horse blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Glaeser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 71 (12), </w:t>
+              <w:t xml:space="preserve">, 2021, 71 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03791356v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03791350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthrobacter ulcerisalmonis sp. nov., isolated from an ulcer of a farmed Atlantic salmon (Salmo salar), and emended description of the genus Arthrobacter sensu lato</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Yersinia artesiana sp. nov., Yersinia proxima sp. nov., Yersinia alsatica sp. nov., Yersinia vastinensis sp. nov., Yersinia thracica sp. nov. and Yersinia occitanica sp. nov., isolated from humans and animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilde Angermeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Brémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 70 (3), pp.1963-1968. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004002⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03259785v1</w:t>
+                <w:t xml:space="preserve">pasteur-02936765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavobacterium salmonis sp. nov. isolated from Atlantic salmon (Salmo salar) and formal proposal to reclassify Flavobacterium spartansii as a later heterotypic synonym of Flavobacterium tructae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rute Irgang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie P. Glaeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijsem.0.004510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02975458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavobacterium panici sp. nov. isolated from the rhizosphere of the switchgrass Panicum virgatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Glaeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mcinroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 70 (11), pp.5824-5831. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijsem.0.004482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03259727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yersinia artesiana sp. nov., Yersinia proxima sp. nov., Yersinia alsatica sp. nov., Yersinia vastinensis sp. nov., Yersinia thracica sp. nov. and Yersinia occitanica sp. nov., isolated from humans and animals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Clermont</w:t>
+                <w:t xml:space="preserve">Halomonas lysinitropha sp. nov., a novel halophilic bacterium isolated from a hypersaline wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohaddaseh Ramezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Pourmohyadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Moshtaghi Nikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somaye Makzum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004417⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 70 (12), pp.6098-6105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02936765v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03259720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serratia vespertilionis (García-Fraile et al. 2015) is a later heterotypic synonym of Serratia ficaria (Grimont et al. 1981)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula García-Fraile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrin Spröer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 70 (3), pp.1961-1962. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.003996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03082408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halomonas lysinitropha sp. nov., a novel halophilic bacterium isolated from a hypersaline wetland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Schumann</w:t>
+                <w:t xml:space="preserve">Optimization of a Top-Down Proteomics Platform for Closely Related Pathogenic Bacterial Discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Malosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Borges-Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Calvaresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004504⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03259720v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03014101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Top-Down Proteomics Platform for Closely Related Pathogenic Bacterial Discrimination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valeria Calvaresi</w:t>
+                <w:t xml:space="preserve">Arthrobacter ulcerisalmonis sp. nov., isolated from an ulcer of a farmed Atlantic salmon (Salmo salar), and emended description of the genus Arthrobacter sensu lato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kämpfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (3), pp.1963-1968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03014101v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03259785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNAshell Protects DNA Stored at Room Temperature for Downstream Next-Generation Sequencing Studies</w:t>
               </w:r>
@@ -4878,1058 +4878,1058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revising the taxonomy of the Acinetobacter lwoffii group: The description of Acinetobacter pseudolwoffii sp. nov. and emended description of Acinetobacter lwoffii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pigmentiphaga humi sp. nov., isolated from soil amended with humic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kämpfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandr Nemec</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Chantal Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.syapm.2018.10.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (6), pp.1573-1578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.003355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03259897v1</w:t>
+                <w:t xml:space="preserve">pasteur-03259872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeotgalicoccus meleagridis sp. nov. isolated from bioaerosol from emissions of a turkey fattening plant and reclassification of Jeotgalicoccus halophilus Liu et al. 2011 as a later heterotypic synonym of Jeotgalicoccus aerolatus Martin et al. 2011</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Revising the taxonomy of the Acinetobacter lwoffii group: The description of Acinetobacter pseudolwoffii sp. nov. and emended description of Acinetobacter lwoffii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Radolfová-Křížová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Maixnerová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matěj Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 71 (3), </w:t>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (2), pp.159-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03253795v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03259897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of genomic DNA sequences as type material for valid publication of bacterial species names will have severe implications for clinical microbiology and related disciplines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Jeotgalicoccus meleagridis sp. nov. isolated from bioaerosol from emissions of a turkey fattening plant and reclassification of Jeotgalicoccus halophilus Liu et al. 2011 as a later heterotypic synonym of Jeotgalicoccus aerolatus Martin et al. 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kämpfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie P Glaeser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J Michael Janda</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2019.03.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03259883v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03253795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinfangfangia humi sp. nov., isolated from soil amended with humic acid</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">The use of genomic DNA sequences as type material for valid publication of bacterial species names will have severe implications for clinical microbiology and related disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magne Bisgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenie Dijkshoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Michael Janda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95 (1), pp.102-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2019.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.003434⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03259867v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03259883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pigmentiphaga humi sp. nov., isolated from soil amended with humic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Xinfangfangia humi sp. nov., isolated from soil amended with humic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Mcinroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 69 (6), pp.1573-1578. </w:t>
+              <w:t xml:space="preserve">, 2019, 69 (7), pp.2070-2075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.003355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.003434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03259872v1</w:t>
+                <w:t xml:space="preserve">pasteur-03259867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paracoccus haematequi sp. nov., isolated from horse blood</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Filibacter tadaridae sp. nov., isolated from within a guano pile from a colony of Mexican free-tailed bats Tadarida brasiliensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Galatis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Clermont</w:t>
+                <w:t xml:space="preserve">Laura Kloepper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 69 (6), pp.1682-1688. </w:t>
+              <w:t xml:space="preserve">, 2019, 69 (5), pp.1438-1442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.003376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.003334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03259877v1</w:t>
+                <w:t xml:space="preserve">pasteur-03259887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filibacter tadaridae sp. nov., isolated from within a guano pile from a colony of Mexican free-tailed bats Tadarida brasiliensis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Paracoccus haematequi sp. nov., isolated from horse blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Galatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Kloepper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 69 (5), pp.1438-1442. </w:t>
+              <w:t xml:space="preserve">, 2019, 69 (6), pp.1682-1688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.003334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.003376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03259887v1</w:t>
+                <w:t xml:space="preserve">pasteur-03259877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of the Fish Pathogen Flavobacterium columnare Genomovar III Strain PH-97028 (=CIP 109753)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (14), pp.e00222-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5989,51 +5989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Hurtado-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Nazimoudine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6391,64 +6391,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Njamkepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Fawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Tran-Dien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hawkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Strockbine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6633,51 +6633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paenibacillus faecis sp. nov., isolated from human faeces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Gomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6895,295 +6895,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01299769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomic diversification of the whole Acinetobacter genus: origins, mechanisms, and consequences.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of DNA encapsulation, a new room-temperature DNA storage method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Touchon</w:t>
+                <w:t xml:space="preserve">Sylvain Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cury</w:t>
+                <w:t xml:space="preserve">Safa Saker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Gomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eun-Jeong Yoon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gustavo C Cerqueira</w:t>
+                <w:t xml:space="preserve">Eliane Gardais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evu225⟩</w:t>
+              <w:t xml:space="preserve">Biopreservation and Biobanking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (3), pp.176-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/bio.2013.0082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01132634v1</w:t>
+                <w:t xml:space="preserve">hal-01268667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of DNA encapsulation, a new room-temperature DNA storage method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Clermont</w:t>
+                <w:t xml:space="preserve">The genomic diversification of the whole Acinetobacter genus: origins, mechanisms, and consequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Santoni</w:t>
+                <w:t xml:space="preserve">Eun-Jeong Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Saker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maite Gomard</w:t>
+                <w:t xml:space="preserve">Lenka Krizova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Gardais</w:t>
+                <w:t xml:space="preserve">Gustavo C Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopreservation and Biobanking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (3), pp.176-183. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (10), pp.2866-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/bio.2013.0082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evu225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268667v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01132634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of 50 Class D β-Lactamases and 65 Acinetobacter-Derived Cephalosporinases in Acinetobacter spp.</w:t>
               </w:r>
@@ -7208,51 +7208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Walewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Krizova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7297,632 +7297,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03262680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequences of five strains of [i]Lactobacillus acidophilus[/i] , strain CIP 76.13 T , isolated from humans, strains CIRM-BIA 442 and CIRM-BIA 445, isolated from dairy products, and strains DSM 20242 and DSM 9126 of unknown origin</w:t>
+                <w:t xml:space="preserve">Draft genome sequences of Lactobacillus equicursoris CIP 110162τ and Lactobacillus sp. strain CRBIP 24.137, isolated from thoroughbred racehorse feces and human urine, respectively</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Sylvie Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cousin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Laurence Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Creno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1 (4), pp.e00658-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00658-13⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 1 (4), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00663-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209470v1</w:t>
+                <w:t xml:space="preserve">hal-02645656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequence of Lactobacillus hominis strain CRBIP 24.179τ, isolated from human intestine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Creno</w:t>
+                <w:t xml:space="preserve">The intestinal microbiota modulates the anticancer immune effects of cyclophosphamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Ma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Fabiana Saccheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Daillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00662-13⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 342 (6161), pp.971-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1240537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939673v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequences of Lactobacillus equicursoris CIP 110162τ and Lactobacillus sp. strain CRBIP 24.137, isolated from thoroughbred racehorse feces and human urine, respectively</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Draft genome sequences of five strains of [i]Lactobacillus acidophilus[/i] , strain CIP 76.13 T , isolated from humans, strains CIRM-BIA 442 and CIRM-BIA 445, isolated from dairy products, and strains DSM 20242 and DSM 9126 of unknown origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ma</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Creno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Clermont</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1 (4), pp.1-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00663-13⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 1 (4), pp.e00658-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00658-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645656v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intestinal microbiota modulates the anticancer immune effects of cyclophosphamide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Daillere</w:t>
+                <w:t xml:space="preserve">Draft genome sequence of Lactobacillus hominis strain CRBIP 24.179τ, isolated from human intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Creno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 342 (6161), pp.971-976. </w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (4), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1240537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00662-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204279v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of [i][/i] Lactobacillus pasteurii[i][/i] CRBIP 24.76T.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Creno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7999,51 +7999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick a D Grimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8133,64 +8133,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena P Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Motreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8241,77 +8241,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Strains of &amp;lt;i&amp;gt;Alcaligenes&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Agrobacterium&amp;lt;/i&amp;gt; by a Polyphasic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Harmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 39 (9), pp.3104 - 3109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8358,51 +8358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New tetracycline resistance determinants coding for ribosomal protection in streptococci and nucleotide sequence of tet(T) isolated from Streptococcus pyogenes A498.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G de Cespédès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9320,51 +9320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M&#252;hle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laguerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006601" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05095718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Touak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clermont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01229-24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04638433v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hawkey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fr&#233;zal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tran-Dien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhukova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Brown" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4502330/v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05095636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00766-24" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04862042v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boutroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Chiarelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana L Ferrari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bio.2024.0027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferrari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clermont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Rahi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006262" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K&#228;mpfer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie P Glaeser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Mcinroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen Busse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-024-02051-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05095742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Favre-Rochex" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorgette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006460" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04135943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lipski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-023-01852-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04110138v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Shelomi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiao-Jung Han" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Ming Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Kuang Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shwu-Jen Liaw" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005813" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04387589v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Scandola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Touak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03150-23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Molinos-Albert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosenbaum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kanyavuz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42027-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04087205v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu-Sung Cho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Franz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-023-03214-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04110096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005808" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791331v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassarini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005480" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791340v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Glaeser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcinroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005367" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04109954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005590" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04110077v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005636" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-022-03225-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03694335v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Yassine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Hansen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ruckly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28121-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791337v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005450" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791350v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005090" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martinet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005147" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schumann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Kalensee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialan Cao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004769" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03082360v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Abry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Leclerc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogoa-Marthe Goly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004576" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791388v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005051" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glaeser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004750" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791356v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meina Neumann-Schaal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005156" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259785v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02975458v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Irgang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie P. Glaeser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004510" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Xu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004482" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02936765v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Guern" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Savin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Angermeier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Br&#233;mont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004417" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03082408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Garc&#237;a-Fraile" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrin Spr&#246;er" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003996" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259720v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohaddaseh Ramezani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Pourmohyadini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Moshtaghi Nikou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaye Makzum" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004504" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03014101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Duchateau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Borges-Lima" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Calvaresi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00351" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087894v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Washetine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heeke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribeyre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Normand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bio.2018.0129" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259897v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Nemec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Radolfov&#225;-K&#345;&#237;&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maixnerov&#225;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Nemec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2018.10.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNZ90L5N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03253795v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004745" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259883v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne Bisgaard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christensen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenie Dijkshoorn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Michael Janda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.03.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTJ3709N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259867v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Mcinroy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003434" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259872v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bizet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003355" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259877v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Galatis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003376" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259887v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kloepper" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003334" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03082421v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00222-18" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02612610v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Hurtado-Ortiz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Nazimoudine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hugon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mornico" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.002065" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604275v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Christo-Foroux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vallaeys" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dassa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Deutscher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2017.07.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Larsonneur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainsley Nicholson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Gundlach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15483" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01422023v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Njamkepo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Fawal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Strockbine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.27" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01386561v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petrella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Aubry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Janvier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi P. Coutant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cartier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2015-0475" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02445699v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Gomard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hamon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Carlos Fernandez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000622" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01299769v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Davies" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rosinski-Chupin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada Margarit" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5544" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01132634v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cury" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jeong Yoon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Krizova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo C Cerqueira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu225" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268667v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Saker" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Gardais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bio.2013.0082" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03262680v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P&#233;richon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Goussard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Walewski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cerqueira" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01261-13" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209470v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Creno" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ma" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00658-13" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939673v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00662-13" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645656v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00663-13" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204279v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Saccheri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mignot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daillere" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240537" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190531v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00660-13" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04823337v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick a D Grimont" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fleche-Mateos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.017376-0" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484170v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena P Ivanova" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Motreff" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.009654-0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03682046v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Harmant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.39.9.3104-3109.2001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03082487v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Cesp&#233;d&#232;s" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Horaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.41.1.112" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204407v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Begaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cha&#239;bi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gallais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raynal-Melchy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454351v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Motreff" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201018v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Dzonoukou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cadel-Six" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S&#233;vellec" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810077v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Talignani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454402v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M&#252;hle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laguerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006601" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05095718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Touak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clermont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01229-24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04862042v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boutroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Chiarelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana L Ferrari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bio.2024.0027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferrari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clermont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Rahi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006262" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K&#228;mpfer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie P Glaeser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Mcinroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen Busse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-024-02051-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05095742v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Favre-Rochex" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorgette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006460" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05095636v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00766-24" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04638433v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hawkey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fr&#233;zal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tran-Dien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhukova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Brown" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4502330/v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04087205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu-Sung Cho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Franz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-023-03214-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04110096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lipski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005808" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04135943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-023-01852-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04387589v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Scandola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Touak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03150-23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04110138v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Shelomi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiao-Jung Han" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Ming Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Kuang Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shwu-Jen Liaw" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005813" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Molinos-Albert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosenbaum" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kanyavuz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42027-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791331v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassarini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005480" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04110077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005636" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791340v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Glaeser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcinroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005367" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04109954v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005590" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-022-03225-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03694335v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Yassine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Hansen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ruckly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28121-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791337v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005450" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259751v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schumann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Kalensee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialan Cao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004769" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259701v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glaeser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004750" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03082360v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Abry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Leclerc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogoa-Marthe Goly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004576" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791356v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meina Neumann-Schaal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005156" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martinet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005147" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791350v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005090" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02936765v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Guern" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Savin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Angermeier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Br&#233;mont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004417" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02975458v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Irgang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie P. Glaeser" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004510" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259727v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Xu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004482" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259720v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohaddaseh Ramezani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Pourmohyadini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Moshtaghi Nikou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaye Makzum" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004504" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03082408v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Garc&#237;a-Fraile" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrin Spr&#246;er" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003996" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03014101v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Duchateau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Borges-Lima" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Calvaresi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00351" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259785v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087894v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Washetine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heeke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribeyre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Normand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bio.2018.0129" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259872v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bizet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003355" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259897v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Nemec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Radolfov&#225;-K&#345;&#237;&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maixnerov&#225;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Nemec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2018.10.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNZ90L5N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03253795v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004745" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259883v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne Bisgaard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christensen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenie Dijkshoorn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Michael Janda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.03.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTJ3709N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259867v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Mcinroy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003434" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259887v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kloepper" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003334" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259877v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Galatis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003376" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03082421v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00222-18" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02612610v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Hurtado-Ortiz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Nazimoudine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hugon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mornico" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.002065" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604275v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Christo-Foroux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vallaeys" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dassa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Deutscher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2017.07.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Larsonneur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainsley Nicholson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Gundlach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15483" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01422023v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Njamkepo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Fawal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Strockbine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.27" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01386561v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petrella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Aubry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Janvier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi P. Coutant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cartier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2015-0475" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02445699v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Gomard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hamon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Carlos Fernandez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000622" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01299769v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Davies" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rosinski-Chupin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada Margarit" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5544" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268667v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Saker" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Gardais" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bio.2013.0082" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01132634v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cury" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jeong Yoon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Krizova" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo C Cerqueira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu225" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03262680v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P&#233;richon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Goussard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Walewski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cerqueira" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01261-13" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645656v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Creno" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00663-13" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204279v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Saccheri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mignot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daillere" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240537" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209470v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ma" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00658-13" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939673v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00662-13" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190531v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00660-13" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04823337v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick a D Grimont" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fleche-Mateos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.017376-0" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484170v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena P Ivanova" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Motreff" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.009654-0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03682046v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Harmant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.39.9.3104-3109.2001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03082487v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Cesp&#233;d&#232;s" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Horaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.41.1.112" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204407v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Begaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cha&#239;bi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gallais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raynal-Melchy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454351v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Motreff" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201018v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Dzonoukou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cadel-Six" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S&#233;vellec" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810077v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Talignani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454402v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>