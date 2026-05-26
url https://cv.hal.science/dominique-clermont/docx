--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1536,429 +1536,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04135943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence-based identification of Enterobacter strains and description of Enterobacter pasteurii sp. nov.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HIV-1 treatment timing shapes the human intestinal memory B-cell repertoire to commensal bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Scandola</w:t>
+                <w:t xml:space="preserve">Cyril Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Touak</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis M Molinos-Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rosenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Kanyavuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.03150-23⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.6326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42027-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04387589v1</w:t>
+                <w:t xml:space="preserve">hal-04248132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chryseobacterium oryctis sp. nov., isolated from the gut of the beetle Oryctes rhinoceros, and Chryseobacterium kimseyorum sp. nov., isolated from a stick insect rearing cage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wen-Ming Chen</w:t>
+                <w:t xml:space="preserve">Genome sequence-based identification of Enterobacter strains and description of Enterobacter pasteurii sp. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Rahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mühle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsin-Kuang Chen</w:t>
+                <w:t xml:space="preserve">Cyril Scandola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shwu-Jen Liaw</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gerald Touak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 73 (4), pp.005813. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.e0315023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.03150-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04110138v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04387589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 treatment timing shapes the human intestinal memory B-cell repertoire to commensal bacteria</w:t>
+                <w:t xml:space="preserve">Chryseobacterium oryctis sp. nov., isolated from the gut of the beetle Oryctes rhinoceros, and Chryseobacterium kimseyorum sp. nov., isolated from a stick insect rearing cage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Planchais</w:t>
+                <w:t xml:space="preserve">Matan Shelomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis M Molinos-Albert</w:t>
+                <w:t xml:space="preserve">Chiao-Jung Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rosenbaum</w:t>
+                <w:t xml:space="preserve">Wen-Ming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Hieu</w:t>
+                <w:t xml:space="preserve">Hsin-Kuang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Kanyavuz</w:t>
+                <w:t xml:space="preserve">Shwu-Jen Liaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.6326. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73 (4), pp.005813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-42027-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248132v1</w:t>
+                <w:t xml:space="preserve">pasteur-04110138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streptomyces durocortorensis sp. nov., isolated from oak rhizosphere</w:t>
               </w:r>
@@ -2068,701 +2068,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03791331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neobacillus rhizosphaerae sp. nov., isolated from the rhizosphere, and reclassification of Bacillus dielmonensis as Neobacillus dielmonensis comb. nov.</w:t>
+                <w:t xml:space="preserve">Pseudoneobacillus rhizosphaerae gen. nov., sp. nov., isolated from maize root rhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">André Lipski</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Glaeser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mcinroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 72 (11), pp.005636. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005636⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 72 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04110077v1</w:t>
+                <w:t xml:space="preserve">pasteur-03791340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudoneobacillus rhizosphaerae gen. nov., sp. nov., isolated from maize root rhizosphere</w:t>
+                <w:t xml:space="preserve">Sutcliffiella rhizosphaerae sp. nov. isolated from roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Clermont</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie P Glaeser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lipski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A Mcinroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 72 (5), </w:t>
+              <w:t xml:space="preserve">, 2022, 72 (10), pp.005590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03791340v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04109954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sutcliffiella rhizosphaerae sp. nov. isolated from roots</w:t>
+                <w:t xml:space="preserve">Neobacillus rhizosphaerae sp. nov., isolated from the rhizosphere, and reclassification of Bacillus dielmonensis as Neobacillus dielmonensis comb. nov.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie P Glaeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A Mcinroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lipski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 72 (10), pp.005590. </w:t>
+              <w:t xml:space="preserve">, 2022, 72 (11), pp.005636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04109954v1</w:t>
+                <w:t xml:space="preserve">pasteur-04110077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paenibacillus allorhizoplanae sp. nov. from the rhizoplane of a Zea mays root</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
+                <w:t xml:space="preserve">Population structure analysis and laboratory monitoring of Shigella by core-genome multilocus sequence typing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth E. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00203-022-03225-w⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-28121-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03791319v1</w:t>
+                <w:t xml:space="preserve">pasteur-03694335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure analysis and laboratory monitoring of Shigella by core-genome multilocus sequence typing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Carle</w:t>
+                <w:t xml:space="preserve">Paenibacillus allorhizoplanae sp. nov. from the rhizoplane of a Zea mays root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kämpfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lipski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.551. </w:t>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 204 (10), pp.630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-28121-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00203-022-03225-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03694335v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03791319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus rhizoplanae sp. nov. from maize roots</w:t>
               </w:r>
@@ -2774,51 +2774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lipski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mcinroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3042,51 +3042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mcinroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3176,51 +3176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Glaeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mcinroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3431,51 +3431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leucobacter soli sp. nov., from soil amended with humic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mcinroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3734,51 +3734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Glaeser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 71 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4106,51 +4106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Glaeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mcinroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4208,295 +4208,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03259727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halomonas lysinitropha sp. nov., a novel halophilic bacterium isolated from a hypersaline wetland</w:t>
+                <w:t xml:space="preserve">Serratia vespertilionis (García-Fraile et al. 2015) is a later heterotypic synonym of Serratia ficaria (Grimont et al. 1981)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohaddaseh Ramezani</w:t>
+                <w:t xml:space="preserve">Paula García-Fraile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Pourmohyadini</w:t>
+                <w:t xml:space="preserve">Cathrin Spröer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Moshtaghi Nikou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter Schumann</w:t>
+                <w:t xml:space="preserve">Elke Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 70 (12), pp.6098-6105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004504⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 70 (3), pp.1961-1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.003996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03259720v1</w:t>
+                <w:t xml:space="preserve">pasteur-03082408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serratia vespertilionis (García-Fraile et al. 2015) is a later heterotypic synonym of Serratia ficaria (Grimont et al. 1981)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Halomonas lysinitropha sp. nov., a novel halophilic bacterium isolated from a hypersaline wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohaddaseh Ramezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula García-Fraile</w:t>
+                <w:t xml:space="preserve">Mohammad Pourmohyadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathrin Spröer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
+                <w:t xml:space="preserve">Mahdi Moshtaghi Nikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke Lang</w:t>
+                <w:t xml:space="preserve">Somaye Makzum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 70 (3), pp.1961-1962. </w:t>
+              <w:t xml:space="preserve">, 2020, 70 (12), pp.6098-6105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.003996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03082408v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03259720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a Top-Down Proteomics Platform for Closely Related Pathogenic Bacterial Discrimination</w:t>
               </w:r>
@@ -5572,295 +5572,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03259867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filibacter tadaridae sp. nov., isolated from within a guano pile from a colony of Mexican free-tailed bats Tadarida brasiliensis</w:t>
+                <w:t xml:space="preserve">Paracoccus haematequi sp. nov., isolated from horse blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Bizet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Galatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Kloepper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 69 (5), pp.1438-1442. </w:t>
+              <w:t xml:space="preserve">, 2019, 69 (6), pp.1682-1688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.003334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.003376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03259887v1</w:t>
+                <w:t xml:space="preserve">pasteur-03259877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paracoccus haematequi sp. nov., isolated from horse blood</w:t>
+                <w:t xml:space="preserve">Filibacter tadaridae sp. nov., isolated from within a guano pile from a colony of Mexican free-tailed bats Tadarida brasiliensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hans-Jürgen Busse</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Galatis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Clermont</w:t>
+                <w:t xml:space="preserve">Laura Kloepper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 69 (6), pp.1682-1688. </w:t>
+              <w:t xml:space="preserve">, 2019, 69 (5), pp.1438-1442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.003376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.003334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03259877v1</w:t>
+                <w:t xml:space="preserve">pasteur-03259887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of the Fish Pathogen Flavobacterium columnare Genomovar III Strain PH-97028 (=CIP 109753)</w:t>
               </w:r>
@@ -6359,295 +6359,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global phylogeography and evolutionary history of Shigella dysenteriae type 1.</w:t>
+                <w:t xml:space="preserve">Synthesis and evaluation of original bioisosteres of bacterial type IIA topoisomerases inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Njamkepo</w:t>
+                <w:t xml:space="preserve">Stéphanie Petrella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Fawal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jane Hawkey</w:t>
+                <w:t xml:space="preserve">Alexandra Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Strockbine</w:t>
+                <w:t xml:space="preserve">Geneviève Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi P. Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NMICROBIOL.2016.27⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (3), pp.240-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjc-2015-0475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01422023v1</w:t>
+                <w:t xml:space="preserve">pasteur-01386561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of original bioisosteres of bacterial type IIA topoisomerases inhibitors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global phylogeography and evolutionary history of Shigella dysenteriae type 1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Janvier</w:t>
+                <w:t xml:space="preserve">Elisabeth Njamkepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi P. Coutant</w:t>
+                <w:t xml:space="preserve">Nizar Fawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Tran-Dien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hawkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Cartier</w:t>
+                <w:t xml:space="preserve">Nancy Strockbine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (3), pp.240-250. </w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (4), pp.16027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjc-2015-0475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NMICROBIOL.2016.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01386561v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01422023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paenibacillus faecis sp. nov., isolated from human faeces</w:t>
               </w:r>
@@ -7297,632 +7297,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03262680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequences of Lactobacillus equicursoris CIP 110162τ and Lactobacillus sp. strain CRBIP 24.137, isolated from thoroughbred racehorse feces and human urine, respectively</w:t>
+                <w:t xml:space="preserve">Draft genome sequences of five strains of [i]Lactobacillus acidophilus[/i] , strain CIP 76.13 T , isolated from humans, strains CIRM-BIA 442 and CIRM-BIA 445, isolated from dairy products, and strains DSM 20242 and DSM 9126 of unknown origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ma</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Creno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Clermont</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1 (4), pp.1-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00663-13⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 1 (4), pp.e00658-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00658-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645656v1</w:t>
+                <w:t xml:space="preserve">hal-01209470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intestinal microbiota modulates the anticancer immune effects of cyclophosphamide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Viaud</w:t>
+                <w:t xml:space="preserve">Draft genome sequence of Lactobacillus hominis strain CRBIP 24.179τ, isolated from human intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Creno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiana Saccheri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Daillere</w:t>
+                <w:t xml:space="preserve">Laurence Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1240537⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (4), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00662-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204279v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequences of five strains of [i]Lactobacillus acidophilus[/i] , strain CIP 76.13 T , isolated from humans, strains CIRM-BIA 442 and CIRM-BIA 445, isolated from dairy products, and strains DSM 20242 and DSM 9126 of unknown origin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Draft genome sequences of Lactobacillus equicursoris CIP 110162τ and Lactobacillus sp. strain CRBIP 24.137, isolated from thoroughbred racehorse feces and human urine, respectively</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Creno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1 (4), pp.e00658-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00658-13⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 1 (4), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00663-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209470v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequence of Lactobacillus hominis strain CRBIP 24.179τ, isolated from human intestine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">The intestinal microbiota modulates the anticancer immune effects of cyclophosphamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Saccheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Daillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1 (4), pp.1. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 342 (6161), pp.971-976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00662-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1240537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939673v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of [i][/i] Lactobacillus pasteurii[i][/i] CRBIP 24.76T.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Creno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9320,51 +9320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M&#252;hle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laguerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006601" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05095718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Touak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clermont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01229-24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04862042v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boutroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Chiarelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana L Ferrari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bio.2024.0027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferrari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clermont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Rahi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006262" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K&#228;mpfer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie P Glaeser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Mcinroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen Busse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-024-02051-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05095742v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Favre-Rochex" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorgette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006460" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05095636v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00766-24" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04638433v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hawkey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fr&#233;zal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tran-Dien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhukova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Brown" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4502330/v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04087205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu-Sung Cho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Franz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-023-03214-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04110096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lipski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005808" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04135943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-023-01852-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04387589v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Scandola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Touak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03150-23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04110138v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Shelomi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiao-Jung Han" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Ming Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Kuang Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shwu-Jen Liaw" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005813" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Molinos-Albert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosenbaum" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kanyavuz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42027-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791331v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassarini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005480" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04110077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005636" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791340v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Glaeser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcinroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005367" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04109954v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005590" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-022-03225-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03694335v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Yassine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Hansen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ruckly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28121-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791337v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005450" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259751v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schumann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Kalensee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialan Cao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004769" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259701v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glaeser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004750" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03082360v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Abry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Leclerc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogoa-Marthe Goly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004576" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791356v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meina Neumann-Schaal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005156" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martinet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005147" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791350v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005090" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02936765v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Guern" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Savin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Angermeier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Br&#233;mont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004417" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02975458v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Irgang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie P. Glaeser" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004510" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259727v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Xu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004482" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259720v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohaddaseh Ramezani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Pourmohyadini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Moshtaghi Nikou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaye Makzum" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004504" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03082408v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Garc&#237;a-Fraile" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrin Spr&#246;er" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003996" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03014101v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Duchateau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Borges-Lima" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Calvaresi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00351" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259785v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087894v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Washetine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heeke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribeyre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Normand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bio.2018.0129" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259872v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bizet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003355" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259897v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Nemec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Radolfov&#225;-K&#345;&#237;&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maixnerov&#225;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Nemec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2018.10.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNZ90L5N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03253795v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004745" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259883v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne Bisgaard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christensen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenie Dijkshoorn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Michael Janda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.03.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTJ3709N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259867v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Mcinroy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003434" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259887v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kloepper" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003334" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259877v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Galatis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003376" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03082421v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00222-18" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02612610v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Hurtado-Ortiz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Nazimoudine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hugon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mornico" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.002065" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604275v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Christo-Foroux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vallaeys" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dassa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Deutscher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2017.07.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Larsonneur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainsley Nicholson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Gundlach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15483" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01422023v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Njamkepo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Fawal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Strockbine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.27" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01386561v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petrella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Aubry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Janvier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi P. Coutant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cartier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2015-0475" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02445699v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Gomard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hamon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Carlos Fernandez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000622" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01299769v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Davies" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rosinski-Chupin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada Margarit" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5544" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268667v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Saker" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Gardais" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bio.2013.0082" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01132634v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cury" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jeong Yoon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Krizova" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo C Cerqueira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu225" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03262680v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P&#233;richon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Goussard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Walewski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cerqueira" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01261-13" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645656v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Creno" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00663-13" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204279v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Saccheri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mignot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daillere" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240537" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209470v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ma" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00658-13" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939673v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00662-13" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190531v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00660-13" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04823337v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick a D Grimont" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fleche-Mateos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.017376-0" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484170v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena P Ivanova" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Motreff" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.009654-0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03682046v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Harmant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.39.9.3104-3109.2001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03082487v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Cesp&#233;d&#232;s" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Horaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.41.1.112" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204407v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Begaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cha&#239;bi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gallais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raynal-Melchy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454351v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Motreff" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201018v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Dzonoukou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cadel-Six" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S&#233;vellec" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810077v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Talignani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454402v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M&#252;hle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laguerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006601" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05095718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Touak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clermont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01229-24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04862042v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boutroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Chiarelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana L Ferrari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bio.2024.0027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferrari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clermont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Rahi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006262" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K&#228;mpfer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie P Glaeser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Mcinroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen Busse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-024-02051-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05095742v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Favre-Rochex" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorgette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006460" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05095636v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00766-24" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04638433v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hawkey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fr&#233;zal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tran-Dien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhukova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Brown" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4502330/v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04087205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu-Sung Cho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Franz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-023-03214-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04110096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lipski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005808" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04135943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-023-01852-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248132v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Molinos-Albert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosenbaum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kanyavuz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42027-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04387589v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Scandola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Touak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03150-23" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04110138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Shelomi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiao-Jung Han" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Ming Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Kuang Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shwu-Jen Liaw" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005813" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791331v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassarini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005480" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791340v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Glaeser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcinroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005367" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04109954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005590" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04110077v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005636" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03694335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Yassine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Hansen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ruckly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28121-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791319v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-022-03225-w" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791337v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005450" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259751v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schumann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Kalensee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialan Cao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004769" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259701v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glaeser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004750" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03082360v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Abry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Leclerc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogoa-Marthe Goly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004576" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791356v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meina Neumann-Schaal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005156" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martinet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005147" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03791350v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005090" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02936765v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Guern" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Savin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Angermeier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Br&#233;mont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004417" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02975458v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Irgang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie P. Glaeser" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004510" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259727v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Xu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004482" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03082408v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Garc&#237;a-Fraile" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrin Spr&#246;er" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003996" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohaddaseh Ramezani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Pourmohyadini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Moshtaghi Nikou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaye Makzum" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004504" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03014101v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Duchateau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Borges-Lima" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Calvaresi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00351" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259785v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087894v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Washetine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heeke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribeyre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Normand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bio.2018.0129" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259872v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bizet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003355" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259897v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Nemec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Radolfov&#225;-K&#345;&#237;&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maixnerov&#225;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Nemec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2018.10.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNZ90L5N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03253795v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004745" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259883v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne Bisgaard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christensen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenie Dijkshoorn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Michael Janda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.03.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTJ3709N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259867v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Mcinroy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003434" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259877v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Galatis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003376" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03259887v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kloepper" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003334" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03082421v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00222-18" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02612610v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Hurtado-Ortiz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Nazimoudine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hugon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mornico" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.002065" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604275v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Christo-Foroux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vallaeys" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dassa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Deutscher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2017.07.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Larsonneur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainsley Nicholson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Gundlach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15483" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01386561v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petrella" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Aubry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Janvier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi P. Coutant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cartier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2015-0475" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01422023v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Njamkepo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Fawal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Strockbine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.27" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02445699v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Gomard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hamon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Carlos Fernandez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000622" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01299769v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Davies" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rosinski-Chupin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada Margarit" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5544" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268667v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Saker" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Gardais" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bio.2013.0082" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01132634v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cury" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jeong Yoon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Krizova" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo C Cerqueira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu225" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03262680v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P&#233;richon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Goussard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Walewski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Cerqueira" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01261-13" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209470v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Creno" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ma" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00658-13" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939673v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00662-13" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645656v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00663-13" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204279v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Saccheri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mignot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daillere" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240537" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190531v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00660-13" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04823337v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick a D Grimont" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fleche-Mateos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.017376-0" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484170v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena P Ivanova" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Motreff" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.009654-0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03682046v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Harmant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.39.9.3104-3109.2001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03082487v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Cesp&#233;d&#232;s" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Horaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.41.1.112" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204407v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Begaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cha&#239;bi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gallais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raynal-Melchy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454351v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Motreff" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201018v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Dzonoukou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brisabois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cadel-Six" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S&#233;vellec" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810077v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Talignani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454402v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>