--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Colnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0006-7368-2235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting array manipulation habits to optimize garbage collection and type flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (12), pp.1639-1657. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient compilation strategy for object‐oriented languages under the closed‐world assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (5), pp.565-592. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformance of agents in the Eiffel language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (4), pp.125-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with aliasing in the GNU Eiffel Compiler implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Special Issue: Aliasing in object-oriented systems, 31 (6), pp.601-613. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global system analysis at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Object Oriented Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (1), pp.10--13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion mémoire: manuelle ou automatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmez !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation à objets. Application au langage Eiffel (4ème partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation à objets : Application au langage Eiffel. 2ème partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation à objets. Application au langage Eiffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation à objets - Application au langage Eiffel (3ème partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmallEiffel : l'Eiffel à Très Grande Vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmez !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.64--67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiffel : la puissance de la recherche au service de vos programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmez !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2, pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse simple de types dans les tableaux et optimisation du ramasse-miettes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en IngénieriE du Logiciel - CIEL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic inheritance: a powerful mechanism for operating system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECOOP Workshop on Object-Orientation and Operating Systems - ECOOP-OOOSWS'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Malaga, Espagne, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Match-O, a dialect of Eiffel with match-types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Technology of Object-Oriented Languages and Systems, 2000. TOOLS-Pacific 2000. Proceedings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Sydney, Australia. pp.190 - 201, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.2000.891369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un usage plus sûr de l'aliasing avec Eiffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Langages et Modèles à Objets - LMO'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Mont Saint-Hilaire, Québec, Canada, pp.183--194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding external iterators to an existing Eiffel class library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th conference on Technology of Object-Oriented Languages &amp; Systems - TOOLS Pacific'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Melbourne, Australia, pp.188 - 199, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.1999.809425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations of Eiffel programs: SmallEiffel, The GNU Eiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th conference on Technology of Object-Oriented Languages &amp; Systems - TOOLS Europe 29'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Nancy, France, pp.341 - 350, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.1999.779065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards safer aliasing with the Eiffel language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercontinental Workshop on Aliasing in Object-Oriented Systems IWAOOS'99 - ECOOP'99 workshop reader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lisbonne, Portugal, pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a customisable processor IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on IP Based Synthesis &amp; System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Grenoble, France, France. pp.181-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler Support to Customize the Mark & Sweep Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN International Symposium on Memory Management - ISMM'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Programming Languages (SIGPLAN), 1998, Vancouver, British Columbia, Canada, pp.154--165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Dynamic Dispatch without Virtual Function Tables. The SmallEiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual ACM SIGPLAN Conference on Object-Oriented Programming Systems, Languages and Applications (OOPSLA'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGPLAN, Oct 1997, Atlanta, United States. pp.125--141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Inference for Late Binding. The SmallEiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Modular Languages Conference (JMLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Lintz, Austria. pp.67--81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized late binding: the SmallEiffel example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-Oriented Programming, Systems, Languages, and Applications (OOPSLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omega: The Power of Visual Simplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of Information and Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Miró/Mirho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Despeyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Multiple Precision Integer Data on Modern 64-Bit Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tips for making the most of 64-bit architectures in langage design, libraries or garbage collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIP Linked List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124714v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing efficient and safe non-strong references in Eiffel with parametric types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Merizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A04-R-149 || merizen04a, 2004, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformance of agents in the Eiffel language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4927, INRIA. 2003, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing efficient and safe weak references in Eiffel with parametric types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Merizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A03-R-517 || merizen03a, 2003, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NICE ELKS 2000 proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Stapf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 99-R-359 || colnet99c, 1999, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Type Inference to Customize the Garbage Collector in an Object-Oriented Language. The SmallEiffel Compiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 98-R-196 || colnet98a, 1998, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiling Late Binding in Object-Oriented Languages with a Copy-and-Adapt Technique. Application to the Eiffel Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 96-R-068, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00561219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Colnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0006-7368-2235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting array manipulation habits to optimize garbage collection and type flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (12), pp.1639-1657. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient compilation strategy for object‐oriented languages under the closed‐world assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (5), pp.565-592. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformance of agents in the Eiffel language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (4), pp.125-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with aliasing in the GNU Eiffel Compiler implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Special Issue: Aliasing in object-oriented systems, 31 (6), pp.601-613. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global system analysis at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Object Oriented Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (1), pp.10--13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion mémoire: manuelle ou automatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmez !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation à objets. Application au langage Eiffel (4ème partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation à objets : Application au langage Eiffel. 2ème partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation à objets. Application au langage Eiffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation à objets - Application au langage Eiffel (3ème partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmallEiffel : l'Eiffel à Très Grande Vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmez !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.64--67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiffel : la puissance de la recherche au service de vos programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmez !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2, pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse simple de types dans les tableaux et optimisation du ramasse-miettes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en IngénieriE du Logiciel - CIEL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic inheritance: a powerful mechanism for operating system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECOOP Workshop on Object-Orientation and Operating Systems - ECOOP-OOOSWS'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Malaga, Espagne, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Match-O, a dialect of Eiffel with match-types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Technology of Object-Oriented Languages and Systems, 2000. TOOLS-Pacific 2000. Proceedings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Sydney, Australia. pp.190 - 201, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.2000.891369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un usage plus sûr de l'aliasing avec Eiffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Langages et Modèles à Objets - LMO'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Mont Saint-Hilaire, Québec, Canada, pp.183--194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding external iterators to an existing Eiffel class library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th conference on Technology of Object-Oriented Languages &amp; Systems - TOOLS Pacific'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Melbourne, Australia, pp.188 - 199, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.1999.809425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations of Eiffel programs: SmallEiffel, The GNU Eiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th conference on Technology of Object-Oriented Languages &amp; Systems - TOOLS Europe 29'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Nancy, France, pp.341 - 350, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.1999.779065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards safer aliasing with the Eiffel language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercontinental Workshop on Aliasing in Object-Oriented Systems IWAOOS'99 - ECOOP'99 workshop reader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lisbonne, Portugal, pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a customisable processor IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on IP Based Synthesis &amp; System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Grenoble, France, France. pp.181-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler Support to Customize the Mark & Sweep Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN International Symposium on Memory Management - ISMM'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Programming Languages (SIGPLAN), 1998, Vancouver, British Columbia, Canada, pp.154--165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Dynamic Dispatch without Virtual Function Tables. The SmallEiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual ACM SIGPLAN Conference on Object-Oriented Programming Systems, Languages and Applications (OOPSLA'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGPLAN, Oct 1997, Atlanta, United States. pp.125--141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Inference for Late Binding. The SmallEiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Modular Languages Conference (JMLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Lintz, Austria. pp.67--81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized late binding: the SmallEiffel example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-Oriented Programming, Systems, Languages, and Applications (OOPSLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omega: The Power of Visual Simplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of Information and Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Miró/Mirho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Despeyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Multiple Precision Integer Data on Modern 64-Bit Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tips for making the most of 64-bit architectures in langage design, libraries or garbage collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIP Linked List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124714v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing efficient and safe non-strong references in Eiffel with parametric types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Merizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A04-R-149 || merizen04a, 2004, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing efficient and safe weak references in Eiffel with parametric types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Merizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A03-R-517 || merizen03a, 2003, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformance of agents in the Eiffel language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4927, INRIA. 2003, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NICE ELKS 2000 proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Stapf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 99-R-359 || colnet99c, 1999, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Type Inference to Customize the Garbage Collector in an Object-Oriented Language. The SmallEiffel Compiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 98-R-196 || colnet98a, 1998, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiling Late Binding in Object-Oriented Languages with a Copy-and-Adapt Technique. Application to the Eiffel Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 96-R-068, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00561219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F28E0598"/>
+    <w:nsid w:val="848A3C64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-colnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7368-2235" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236594v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sonntag" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2300" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2174" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHM51V0K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100273v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Adrian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.373" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZG77D28Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108074v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coucaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098990v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098441v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sonntag" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152644v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.2000.891369" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098784v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1999.809425" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1999.779065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Collin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Despeyroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934006v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124714v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merizen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071652v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107842v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stapf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098438v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561219v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-colnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7368-2235" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236594v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sonntag" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2300" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2174" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHM51V0K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100273v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Adrian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.373" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZG77D28Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108074v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coucaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098990v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098441v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sonntag" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152644v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.2000.891369" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098784v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1999.809425" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1999.779065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Collin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Despeyroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934006v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124714v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merizen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107842v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stapf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098438v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561219v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>