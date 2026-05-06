--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Colnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0006-7368-2235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting array manipulation habits to optimize garbage collection and type flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (12), pp.1639-1657. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient compilation strategy for object‐oriented languages under the closed‐world assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (5), pp.565-592. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformance of agents in the Eiffel language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (4), pp.125-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with aliasing in the GNU Eiffel Compiler implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Special Issue: Aliasing in object-oriented systems, 31 (6), pp.601-613. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global system analysis at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Object Oriented Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (1), pp.10--13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion mémoire: manuelle ou automatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmez !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation à objets. Application au langage Eiffel (4ème partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation à objets : Application au langage Eiffel. 2ème partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation à objets. Application au langage Eiffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation à objets - Application au langage Eiffel (3ème partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmallEiffel : l'Eiffel à Très Grande Vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmez !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.64--67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiffel : la puissance de la recherche au service de vos programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmez !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2, pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse simple de types dans les tableaux et optimisation du ramasse-miettes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en IngénieriE du Logiciel - CIEL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic inheritance: a powerful mechanism for operating system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECOOP Workshop on Object-Orientation and Operating Systems - ECOOP-OOOSWS'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Malaga, Espagne, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Match-O, a dialect of Eiffel with match-types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Technology of Object-Oriented Languages and Systems, 2000. TOOLS-Pacific 2000. Proceedings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Sydney, Australia. pp.190 - 201, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.2000.891369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un usage plus sûr de l'aliasing avec Eiffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Langages et Modèles à Objets - LMO'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Mont Saint-Hilaire, Québec, Canada, pp.183--194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding external iterators to an existing Eiffel class library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th conference on Technology of Object-Oriented Languages &amp; Systems - TOOLS Pacific'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Melbourne, Australia, pp.188 - 199, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.1999.809425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations of Eiffel programs: SmallEiffel, The GNU Eiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th conference on Technology of Object-Oriented Languages &amp; Systems - TOOLS Europe 29'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Nancy, France, pp.341 - 350, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.1999.779065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards safer aliasing with the Eiffel language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercontinental Workshop on Aliasing in Object-Oriented Systems IWAOOS'99 - ECOOP'99 workshop reader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lisbonne, Portugal, pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a customisable processor IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on IP Based Synthesis &amp; System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Grenoble, France, France. pp.181-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler Support to Customize the Mark & Sweep Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN International Symposium on Memory Management - ISMM'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Programming Languages (SIGPLAN), 1998, Vancouver, British Columbia, Canada, pp.154--165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Dynamic Dispatch without Virtual Function Tables. The SmallEiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual ACM SIGPLAN Conference on Object-Oriented Programming Systems, Languages and Applications (OOPSLA'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGPLAN, Oct 1997, Atlanta, United States. pp.125--141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Inference for Late Binding. The SmallEiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Modular Languages Conference (JMLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Lintz, Austria. pp.67--81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized late binding: the SmallEiffel example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-Oriented Programming, Systems, Languages, and Applications (OOPSLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omega: The Power of Visual Simplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of Information and Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Miró/Mirho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Despeyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Multiple Precision Integer Data on Modern 64-Bit Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tips for making the most of 64-bit architectures in langage design, libraries or garbage collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIP Linked List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124714v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing efficient and safe non-strong references in Eiffel with parametric types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Merizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A04-R-149 || merizen04a, 2004, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing efficient and safe weak references in Eiffel with parametric types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Merizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A03-R-517 || merizen03a, 2003, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformance of agents in the Eiffel language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4927, INRIA. 2003, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NICE ELKS 2000 proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Stapf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 99-R-359 || colnet99c, 1999, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Type Inference to Customize the Garbage Collector in an Object-Oriented Language. The SmallEiffel Compiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 98-R-196 || colnet98a, 1998, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiling Late Binding in Object-Oriented Languages with a Copy-and-Adapt Technique. Application to the Eiffel Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 96-R-068, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00561219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Colnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0006-7368-2235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting array manipulation habits to optimize garbage collection and type flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (12), pp.1639-1657. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient compilation strategy for object‐oriented languages under the closed‐world assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (5), pp.565-592. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformance of agents in the Eiffel language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (4), pp.125-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with aliasing in the GNU Eiffel Compiler implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Special Issue: Aliasing in object-oriented systems, 31 (6), pp.601-613. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global system analysis at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Object Oriented Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (1), pp.10--13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion mémoire: manuelle ou automatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmez !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation à objets : Application au langage Eiffel. 2ème partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation à objets. Application au langage Eiffel (4ème partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation à objets. Application au langage Eiffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation à objets - Application au langage Eiffel (3ème partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmallEiffel : l'Eiffel à Très Grande Vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmez !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.64--67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiffel : la puissance de la recherche au service de vos programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmez !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2, pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse simple de types dans les tableaux et optimisation du ramasse-miettes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en IngénieriE du Logiciel - CIEL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic inheritance: a powerful mechanism for operating system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECOOP Workshop on Object-Orientation and Operating Systems - ECOOP-OOOSWS'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Malaga, Espagne, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Match-O, a dialect of Eiffel with match-types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Technology of Object-Oriented Languages and Systems, 2000. TOOLS-Pacific 2000. Proceedings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Sydney, Australia. pp.190 - 201, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.2000.891369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un usage plus sûr de l'aliasing avec Eiffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Langages et Modèles à Objets - LMO'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Mont Saint-Hilaire, Québec, Canada, pp.183--194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding external iterators to an existing Eiffel class library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th conference on Technology of Object-Oriented Languages &amp; Systems - TOOLS Pacific'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Melbourne, Australia, pp.188 - 199, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.1999.809425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations of Eiffel programs: SmallEiffel, The GNU Eiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th conference on Technology of Object-Oriented Languages &amp; Systems - TOOLS Europe 29'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Nancy, France, pp.341 - 350, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.1999.779065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards safer aliasing with the Eiffel language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercontinental Workshop on Aliasing in Object-Oriented Systems IWAOOS'99 - ECOOP'99 workshop reader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lisbonne, Portugal, pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a customisable processor IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on IP Based Synthesis &amp; System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Grenoble, France, France. pp.181-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler Support to Customize the Mark & Sweep Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN International Symposium on Memory Management - ISMM'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Programming Languages (SIGPLAN), 1998, Vancouver, British Columbia, Canada, pp.154--165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Dynamic Dispatch without Virtual Function Tables. The SmallEiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual ACM SIGPLAN Conference on Object-Oriented Programming Systems, Languages and Applications (OOPSLA'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGPLAN, Oct 1997, Atlanta, United States. pp.125--141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Inference for Late Binding. The SmallEiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Modular Languages Conference (JMLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Lintz, Austria. pp.67--81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized late binding: the SmallEiffel example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-Oriented Programming, Systems, Languages, and Applications (OOPSLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omega: The Power of Visual Simplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of Information and Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Miró/Mirho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Despeyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Multiple Precision Integer Data on Modern 64-Bit Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tips for making the most of 64-bit architectures in langage design, libraries or garbage collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIP Linked List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124714v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing efficient and safe non-strong references in Eiffel with parametric types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Merizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A04-R-149 || merizen04a, 2004, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformance of agents in the Eiffel language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4927, INRIA. 2003, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing efficient and safe weak references in Eiffel with parametric types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Merizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A03-R-517 || merizen03a, 2003, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NICE ELKS 2000 proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Stapf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 99-R-359 || colnet99c, 1999, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Type Inference to Customize the Garbage Collector in an Object-Oriented Language. The SmallEiffel Compiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 98-R-196 || colnet98a, 1998, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiling Late Binding in Object-Oriented Languages with a Copy-and-Adapt Technique. Application to the Eiffel Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 96-R-068, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00561219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="848A3C64"/>
+    <w:nsid w:val="D5F6D8A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-colnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7368-2235" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236594v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sonntag" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2300" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2174" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHM51V0K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100273v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Adrian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.373" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZG77D28Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108074v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coucaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098990v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098441v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sonntag" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152644v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.2000.891369" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098784v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1999.809425" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1999.779065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Collin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Despeyroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934006v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124714v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merizen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107842v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stapf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098438v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561219v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-colnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7368-2235" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236594v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sonntag" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2300" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2174" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHM51V0K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100273v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Adrian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.373" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZG77D28Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108074v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coucaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098990v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098441v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sonntag" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152644v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.2000.891369" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098784v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1999.809425" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1999.779065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Collin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Despeyroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934006v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124714v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merizen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071652v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107842v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stapf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098438v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561219v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>