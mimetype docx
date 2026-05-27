--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Colnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0006-7368-2235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting array manipulation habits to optimize garbage collection and type flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (12), pp.1639-1657. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient compilation strategy for object‐oriented languages under the closed‐world assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (5), pp.565-592. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformance of agents in the Eiffel language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (4), pp.125-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with aliasing in the GNU Eiffel Compiler implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Special Issue: Aliasing in object-oriented systems, 31 (6), pp.601-613. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global system analysis at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Object Oriented Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (1), pp.10--13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion mémoire: manuelle ou automatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmez !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation à objets : Application au langage Eiffel. 2ème partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation à objets. Application au langage Eiffel (4ème partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation à objets. Application au langage Eiffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation à objets - Application au langage Eiffel (3ème partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmallEiffel : l'Eiffel à Très Grande Vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmez !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.64--67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiffel : la puissance de la recherche au service de vos programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmez !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2, pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse simple de types dans les tableaux et optimisation du ramasse-miettes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en IngénieriE du Logiciel - CIEL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic inheritance: a powerful mechanism for operating system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECOOP Workshop on Object-Orientation and Operating Systems - ECOOP-OOOSWS'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Malaga, Espagne, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Match-O, a dialect of Eiffel with match-types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Technology of Object-Oriented Languages and Systems, 2000. TOOLS-Pacific 2000. Proceedings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Sydney, Australia. pp.190 - 201, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.2000.891369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un usage plus sûr de l'aliasing avec Eiffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Langages et Modèles à Objets - LMO'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Mont Saint-Hilaire, Québec, Canada, pp.183--194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding external iterators to an existing Eiffel class library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th conference on Technology of Object-Oriented Languages &amp; Systems - TOOLS Pacific'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Melbourne, Australia, pp.188 - 199, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.1999.809425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations of Eiffel programs: SmallEiffel, The GNU Eiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th conference on Technology of Object-Oriented Languages &amp; Systems - TOOLS Europe 29'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Nancy, France, pp.341 - 350, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.1999.779065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards safer aliasing with the Eiffel language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercontinental Workshop on Aliasing in Object-Oriented Systems IWAOOS'99 - ECOOP'99 workshop reader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lisbonne, Portugal, pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a customisable processor IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on IP Based Synthesis &amp; System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Grenoble, France, France. pp.181-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler Support to Customize the Mark & Sweep Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN International Symposium on Memory Management - ISMM'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Programming Languages (SIGPLAN), 1998, Vancouver, British Columbia, Canada, pp.154--165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Dynamic Dispatch without Virtual Function Tables. The SmallEiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual ACM SIGPLAN Conference on Object-Oriented Programming Systems, Languages and Applications (OOPSLA'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGPLAN, Oct 1997, Atlanta, United States. pp.125--141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Inference for Late Binding. The SmallEiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Modular Languages Conference (JMLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Lintz, Austria. pp.67--81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized late binding: the SmallEiffel example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-Oriented Programming, Systems, Languages, and Applications (OOPSLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omega: The Power of Visual Simplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of Information and Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Miró/Mirho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Despeyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Multiple Precision Integer Data on Modern 64-Bit Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tips for making the most of 64-bit architectures in langage design, libraries or garbage collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIP Linked List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124714v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing efficient and safe non-strong references in Eiffel with parametric types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Merizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A04-R-149 || merizen04a, 2004, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformance of agents in the Eiffel language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4927, INRIA. 2003, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing efficient and safe weak references in Eiffel with parametric types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Merizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A03-R-517 || merizen03a, 2003, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NICE ELKS 2000 proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Stapf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 99-R-359 || colnet99c, 1999, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Type Inference to Customize the Garbage Collector in an Object-Oriented Language. The SmallEiffel Compiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 98-R-196 || colnet98a, 1998, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiling Late Binding in Object-Oriented Languages with a Copy-and-Adapt Technique. Application to the Eiffel Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 96-R-068, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00561219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Colnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0006-7368-2235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting array manipulation habits to optimize garbage collection and type flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (12), pp.1639-1657. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient compilation strategy for object‐oriented languages under the closed‐world assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (5), pp.565-592. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformance of agents in the Eiffel language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (4), pp.125-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with aliasing in the GNU Eiffel Compiler implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Special Issue: Aliasing in object-oriented systems, 31 (6), pp.601-613. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global system analysis at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Object Oriented Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (1), pp.10--13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion mémoire: manuelle ou automatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmez !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation à objets. Application au langage Eiffel (4ème partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation à objets : Application au langage Eiffel. 2ème partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation à objets. Application au langage Eiffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation à objets - Application au langage Eiffel (3ème partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmallEiffel : l'Eiffel à Très Grande Vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmez !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.64--67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiffel : la puissance de la recherche au service de vos programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmez !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2, pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse simple de types dans les tableaux et optimisation du ramasse-miettes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en IngénieriE du Logiciel - CIEL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic inheritance: a powerful mechanism for operating system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECOOP Workshop on Object-Orientation and Operating Systems - ECOOP-OOOSWS'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Malaga, Espagne, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Match-O, a dialect of Eiffel with match-types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Technology of Object-Oriented Languages and Systems, 2000. TOOLS-Pacific 2000. Proceedings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Sydney, Australia. pp.190 - 201, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.2000.891369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un usage plus sûr de l'aliasing avec Eiffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Langages et Modèles à Objets - LMO'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Mont Saint-Hilaire, Québec, Canada, pp.183--194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a customisable processor IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on IP Based Synthesis &amp; System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Grenoble, France, France. pp.181-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding external iterators to an existing Eiffel class library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th conference on Technology of Object-Oriented Languages &amp; Systems - TOOLS Pacific'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Melbourne, Australia, pp.188 - 199, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.1999.809425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizations of Eiffel programs: SmallEiffel, The GNU Eiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th conference on Technology of Object-Oriented Languages &amp; Systems - TOOLS Europe 29'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Nancy, France, pp.341 - 350, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOOLS.1999.779065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards safer aliasing with the Eiffel language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercontinental Workshop on Aliasing in Object-Oriented Systems IWAOOS'99 - ECOOP'99 workshop reader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lisbonne, Portugal, pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler Support to Customize the Mark & Sweep Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN International Symposium on Memory Management - ISMM'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Programming Languages (SIGPLAN), 1998, Vancouver, British Columbia, Canada, pp.154--165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Dynamic Dispatch without Virtual Function Tables. The SmallEiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual ACM SIGPLAN Conference on Object-Oriented Programming Systems, Languages and Applications (OOPSLA'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGPLAN, Oct 1997, Atlanta, United States. pp.125--141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Inference for Late Binding. The SmallEiffel Compiler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Modular Languages Conference (JMLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Lintz, Austria. pp.67--81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized late binding: the SmallEiffel example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-Oriented Programming, Systems, Languages, and Applications (OOPSLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00563279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omega: The Power of Visual Simplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of Information and Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Miró/Mirho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Despeyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Multiple Precision Integer Data on Modern 64-Bit Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tips for making the most of 64-bit architectures in langage design, libraries or garbage collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIP Linked List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sonntag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124714v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing efficient and safe non-strong references in Eiffel with parametric types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Merizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A04-R-149 || merizen04a, 2004, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformance of agents in the Eiffel language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4927, INRIA. 2003, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing efficient and safe weak references in Eiffel with parametric types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Merizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A03-R-517 || merizen03a, 2003, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NICE ELKS 2000 proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Stapf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 99-R-359 || colnet99c, 1999, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Type Inference to Customize the Garbage Collector in an Object-Oriented Language. The SmallEiffel Compiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coucaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 98-R-196 || colnet98a, 1998, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiling Late Binding in Object-Oriented Languages with a Copy-and-Adapt Technique. Application to the Eiffel Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zendra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 96-R-068, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00561219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5F6D8A9"/>
+    <w:nsid w:val="679C23A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-colnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7368-2235" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236594v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sonntag" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2300" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2174" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHM51V0K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100273v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Adrian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.373" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZG77D28Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108074v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coucaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098990v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098441v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sonntag" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152644v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.2000.891369" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098784v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1999.809425" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1999.779065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Collin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Despeyroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934006v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124714v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merizen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071652v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107842v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stapf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098438v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561219v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-colnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7368-2235" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236594v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sonntag" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2300" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2174" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHM51V0K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100273v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Adrian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.373" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZG77D28Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108074v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coucaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098990v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098441v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sonntag" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152644v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.2000.891369" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098784v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1999.809425" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOOLS.1999.779065" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Collin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Despeyroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934006v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124714v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merizen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071652v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107842v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stapf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098438v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561219v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>