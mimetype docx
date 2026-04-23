--- v0 (2026-03-16)
+++ v1 (2026-04-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.09375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> dominique courault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche (DR2)Animatrice de l’équipe DREAM (Dynamique des teRritoires, fonctionnement des Espaces Agricoles et Modélisation, UMR 1114 EMMAH</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4812-127X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">029999340</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de l’impact de la variabilité des pratiques agricoles sur la gestion des ressources (eau et production) à l’échelle du paysage. Spatialisation des flux de surface à l’aide de données de télédétection et de modèles de transferts (SVAT, modèles 1D et 3D) et de culture (STICS). Estimation du microclimat à l’échelle régionale. Développement de méthodes basées sur la modélisation, l’expérimentation et l’utilisation d’images à haute résolution spatiale et temporelle pour la détection des pratiques culturales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse des risques liés à la réutilisation d’eau usée traitée pour l’irrigation. Etude du transfert de pathogènes dans l’air. Mesures de bioaérosols et modélisation des risques sur la santé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015-2024: Membre nommée au Conseil Scientifique Spécialisée pour l’évaluation des chercheurs à l’INRA (CSS STEA, section: Terre-Atmosphère)2020-2024: 	Membre élue au Conseil Scientifique du département AgroEcosystème INRAE2022-	Co-animatrice du réseau inter-département INRAE ACT-AQUA-AGROECOSYSTEM «Eau et systèmes agricoles »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement et co-encadrement–Formation par la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">6 thèses (2 en cours), 12 CDD et post docs (2007-2023) + 44 étudiants de 1993-2023 (dont 37, niveaux DEA-DESS- MASTER 1-2).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for biomass water equivalent variations in soil moisture retrievals from cosmic ray neutron sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K Al-Mashharawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan C Steele-Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel M El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schrön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 313, pp.109493. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Use of Ground-Based GNSS-R and Sentinel-2 Imagery for Soil Moisture Estimation Across an Irrigated Grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Steele-Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasper Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Almashharawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Lopez Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2025.3555000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of sentinel-2 data into the SIMETAW model for assessing irrigation water requirements and evapotranspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 317, pp.109637. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological and Biophysical Mediterranean Orchard Assessment Using Ground-Based Methods and Sentinel 2 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Khaly Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (18), pp.3393. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16183393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la télédétection pour caractériser les zones irriguées et les prélèvements d'eau pour l'irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.8143. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.45.8143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution satellite imagery to assess orchard characteristics impacting water use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 295, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2024.108763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineation of Orchard, Vineyard, and Olive Trees Based on Phenology Metrics Derived from Time Series of Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Adamu Abubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of grapevine canopy leaf area and inter-row management using Sentinel-2 time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Adamu Abubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.4.7703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the risk of &amp;lt;i&amp;gt;Legionella&amp;lt;/i&amp;gt; infection using a general Bayesian network updated from temporal measurements in agricultural irrigation with reclaimed wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.176-192. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2EW00311B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930047v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plot Scale Irrigation Dates and Amounts Detection using Surface Soil Moisture Derived from Sentinel-1 SAR Data in the Optirrig Crop Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15164081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical modeling of aerosol transport from sprinkler irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrnaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irrigation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (3), pp.425-444. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00271-022-00822-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of irrigation dates and amounts on maize plots from the integration of Sentinel-2 derived Leaf Area Index values in the Optirrig crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiop Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 283, pp.108315. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Nonparametric Machine-Learning Algorithms for an Optimal Crop Classification Using Big Data Reduction Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Al-Awar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing in Earth Systems Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41976-022-00072-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Irrigated Permanent Grasslands with Sentinel-2 Based on Temporal Patterns of the Leaf Area Index (LAI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Abubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (13), pp.3056. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14133056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STICS crop model and Sentinel-2 images for monitoring rice growth and yield in the Camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dechatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (4), 17 p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00697-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation Advisory Services: Farmers preferences and willingness to pay for innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiberto Altobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Dalla Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Heinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Giampietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.003072702110028. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00307270211002848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of airborne transport of potential contaminants in a wind tunnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivano Cornacchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Douzals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Irrigation and Drainage Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (146), pp.04019031. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)IR.1943-4774.0001423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Agricultural Practices From Sentinel 1 and 2 Images Applied on Rice Fields to Develop a Farm Typology in the Camargue Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.5027-5035. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.3018881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping paddy rice using Sentinel-1 SAR time series in Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11070887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of rice height and biomass using multi-temporal SAR Sentinel-1 for Camargue, southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Thu Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (9), 18 p. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10091394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Recurrent Neural Network for agricultural classification using multitemporal SAR Sentinel-1 for Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), 16 p. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10081217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and risk modeling of airborne enteric viruses emitted from wastewater reused for irrigation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 592 (592), pp.512-526. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la végétation depuis l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Goulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (97), pp.86-93. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/62171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viruses carried to soil by irrigation can be aerosolized later during windy spells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36, pp.on-line. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-016-0393-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment of surface net radiation derived from Landsat images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 175, pp.251-270. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.12.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downscaling Meteosat Land Surface Temperature over a Heterogeneous Landscape Using a Data Assimilation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pannekoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (7), pp.586. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8070586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture retrieval over irrigated grassland using X-band SAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 176, pp.202-218. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PRECOS framework: Measuring the impacts of the global changes on soils, water, agriculture on territories to better anticipate the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Baillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.590-601. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateur d’atmosphère contrôlée pour étudier l’impact des facteurs climatiques sur le comportement de micro-organismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MODIS (collection V006) BRDF/albedo product MCD43D: temporal course evaluated over agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 170, pp.216-228. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigated grassland monitoring using a time series of terraSAR-X and COSMO-skyMed X-Band SAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (6), pp.10002-10032. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs61010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Temperature Downscaling From Multiresolution Instruments Based on Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Hégarat-Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (3), pp.1588 - 1612. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2012.2207461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Basdevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVApotranspiration Assessment from SPAce) tool: An overview. Procedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection supervisée des dates des opérations de fauche des prairies irriguées dans la plaine de la Crau, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Hadj Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Laghrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teledetection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2-3), pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection supervisée des dates des opérations de fauche des prairies irriguées dans la plaine de la Crau, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Hadj Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Laghrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teledetection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (2-3), pp.126-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalement urbain et changements globaux : l'urgence de considérer les sols et l'eau dans un modèle intégratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86, pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of FORMOSAT-2 images with a crop model for biomass and water monitoring of permanent grassland in mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (9), pp.1731-1744. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-14-1731-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation spatiale à haute resolution spatiale et temporelle : applications pour le suivi de la ressource hydrique en milieu agricole semi-aride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Benhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.45-52. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2010033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation: effect of agricultural land-use modifications on surface fluxes and microclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kpemlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bsaibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILEAPS Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of agricultural practices on micrometerological spatial variations at local and regional scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (5), pp.1183 - 1205. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160802459551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albedo and LAI estimates from FORMOSAT-2 data for crop monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bsaibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (4), pp.716-729. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2008.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potentialities of FORMOSAT-2 data for water and crop monitoring at small regional scale in South-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bsaibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kpemlie,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (5), pp.3460-3481. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s8053460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of surface heterogeneity on a buoyancy-driven convective boundary layer in light winds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacarrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 124 (3), pp.383-403. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-007-9172-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a 3D boundary layer model at local scale: Validation on soybean surface radiative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Samaali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Occelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (2), pp.183-198. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2006.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on estimation of evapotranspiration from remote sensing data : from empirical to numerical modeling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irrigation and Drainage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (3-4), pp.223-249. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10795-005-5186-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of surface fluxes in a small agricultural area using the three-dimensional atmospheric model meso-NH and remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacarrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (6), pp.741-754. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5589/m03-044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface layer profiles of air temperature and humidity measured from unmanned aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.635-640. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVAT modeling over the Alpilles-ReSeDA experiment: comparing SVAT models over wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.651-668. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial interpolation of air temperature using environmental context : application to a crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Ecological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8, pp.297-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of local climate variability on crop model estimates in the south-east of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18 (3), pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of evapotranspiration and photosynthesis by assimilation of remote sensing data into SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chauki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 68, pp.341-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUREX: a land-surface field experiment to study the annual cycle of the energy and water budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bessemoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (6), pp.838-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial interpolation of air temperature according to atmospheric circulation patterns in southeast France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Monestiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19, pp.365-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUREX : a land-surface field experiment to study the annual cycle of the energy and water budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessemoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (6), pp.838-854. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00585-999-0838-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-05338300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation spatiale de la température de l'air par type de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delecolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23, pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'environnement sur la température de l'air dans le Sud-Est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prosper-Laget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9, pp.185-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des variations spatiales de la température de l'air en fonction de l'occupation de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bloser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3-4, pp.19-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation for maritime catchment combining a meteorological model with vegetation information and airborne surface temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 82, pp.93-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne thermal data for evaluating the spatial distribution of actual evaporation over a watershed in oceanic climatic conditions, application of semi-empirical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 17 (12), pp.2281-2302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface temperature and evapotranspiration : application of local scale methods to regional scales using satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (3), pp.287-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des sécheresses de 1988 à 1990 en France à partir de l'analyse combinée de données satellitaires NOAA-AVHRR et d'un modèle agrométéorologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (1), pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des secheresses de 1988 a 1990 en France a partir de l'analyse combinee de donnees satellitaires NOAA-AVHRR et d'un modele agrometeorologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (1), pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite thermal infrared data applications in agricultural meteorology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (5), pp.207-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional reflectance of bare soil surfaces in the visible and near-infrared range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cierniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 7, pp.321-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring surface changes of bare soils due to slaking using spectral measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 57 (6), pp.1595-1601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la variabilite spatiale du comportement hydrodynamique des sols au Niger a partir d'images satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. d'Herbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Special Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 319, pp.601-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing roughness indices to estimate soil surface roughness changes due to simulated rainfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rauws</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 17, pp.87-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements d'interpretation des marques d'erosion intraparcellaires a partir d'images SPOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 1 (2), pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the relationships between Munsell soil color and soil spectral properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Escadafal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 4 (3), pp.249-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couleur des sols : appréciation, mesure et relations avec les propriétés spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Escadafal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Claude Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (2), pp.147-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASS COVER, TREE DENSITY, AND LEAF DEVELOPMENT OF MEDITERRANEAN ORCHARDS FROM HIGH RESOLUTION DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lopez Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International-Society-for-Photogrammetry-and-Remote-Sensing (ISPRS) Geospatial Week (GSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Caire, Egypt. pp.1531-1536, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-1-W2-2023-1531-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique pour rendre visible l’invisible : la télédétection au service de l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE au SIA, colloque «Numérique en agriculture et AgTech », Salon International de l’Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of Sentinel Products for Monitoring Water Status of Agricultural Plots and Phenology of Cherry Trees in Southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lopez-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urie Zohore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Khaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.5602-5605, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments to quantity aerosol transport from sprinkler irrigation and to assess in field sampling methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrnaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2rd International conference on sustainable water management applications (ICSWMA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques liés aux pathogènes émis par l'irrigation de parcelles agricoles avec de l'eau usée traitée en station d'épuration à l'aide d'un réseau Bayésien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Sampling Techniques to Investigate Airborne Transport of Contaminants in Treated Wastewater from Sprinkler Irrigation Fine Droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrnaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEWR2020 - World Environmental and Water Resources Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Henderson, United States. pp.27-41, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784482957.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of agricultural practices from Sentinel 1 & 2 images applied on rice fields to get a farm typology in the camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two modeling approaches to simulate rice production in the Camargue region using Sentinel 2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of atmospheric dispersion mechanism of contaminants: Case of treated wastewater reuse land applied sprinkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrnaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSE workshop: Agricultural water reuse, how to address health and environmental challenges ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice height and biomass estimations using multitemporal SAR Sentinel-1: Camargue case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photographic Instrumentation Engineers (SPIE). Cardiff, GBR., Sep 2018, Berlin, Germany. 1 p., </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying deep learning for agricultural classification using multitemporal SAR Sentinel-1 for Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Signal Processing for Remote Sensing XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photographic Instrumentation Engineers (SPIE). Cardiff, GBR., Sep 2018, Berlin, Germany. pp.13, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining crop model and remote sensing data at high resolution for the assessment of rice agricultural practices in the South-Eastern France (Take 5 experiment SPOT4-SPOT5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Talab Ou Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Living Planet ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de données radar et optique pour l’estimation de l’humidité des sols sur des prairies irriguées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Scientifiques du Réseau Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Dakar, Sénégal. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture retrieval over irrigated grasslands using X-band SAR data combined with optical data acquired at high resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milano, Italy. pp.1328-1331, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil moisture using radar and optical images over grassland areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Evaluation of EVASPA a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallero-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutiliser les eaux usées de l'eau en plus, des pollutions en moins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation vidéo, Salon International Agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo products with higher spatial resolution estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRSS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from Formosat-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric correction effect on land surface temperatures derived from LANDSAT-7 ETM+ data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRSS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from FORMOSAT-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M: Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography of irrigated crops and estimation of biophysical variables with high temporal and spatial resolution images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marais-Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective Sentinel 2 workshop LPVE -Land Product Validation and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying uncertainties in land surface temperature due to atmospheric correction: Application to Landsat-7 data over a Mediterranean agricultural region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la télédétection peut aider à la gestion intégrée des ressources en eau à l’échelle du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séminaire GIRE-Goute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from FORMOSAT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil moisture using radar and optical images over grassland areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPOT4/Take5 User</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Toulouse, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of phonological indicators and irrigated areas of crops with high temporal and spatial resolution images, in the perspectives of the Sentinel 2 mission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marais-Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture retrieval over grassland using X-band SAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium (IGARSS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.3638-3641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From multi-temporal mapping to time series analysis with high spatial resolution data: evaluation of SPOT4 Take5 data to simulate Sentinel-2 contribution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Candiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manfron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boschetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earsel Conference " 5th Land Use &amp; Land Cover Workshop"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection pour l’étude des systèmes de culture dans le cadre de la gestion de l’eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire organisé par l’UMT eau « Connaitre et modéliser les systèmes de culture d’un territoire dans un but de gestion quantitative de l’eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on monitoring and modeling of processes in the SPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2013.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo products with high resolution albedo estimates from FORMOSAT-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). New-York, USA., Jul 2013, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS products with high resolution albedo estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 Geoscience and Remote Sensing IEEE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des chemins d’écoulements préférentiels dans un sol macroporeux par tomographie d’absorption des rayons X et traçage coloré.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th congress of European microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, leipzig, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of surface emissivity and atmospheric conditions on surface temperatures estimated from top of canopy brightness temperatures derived from Landsat 7 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium IGARSS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE., Jul 2013, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaspa (evapotranspiration assessment from space) tool : overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of surface emissivity and atmospheric conditions on surface temperatures derived from Landsat 7 brightness temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EARSeL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Evaspa (evapotranspiration assessment from space) tool : overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2013 Geophysical Research Abstracts Vol. 15, EGU General Assembly 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inactivation atmosphérique des virus présents dans les eaux usées utilisées en irrigation : suivi en enceinte climatique dédiée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national microbiologie des aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Bourboule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVAPSA (Evapotranspiration Assissment from SPAce) tool: overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EARSeL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing IEEE International Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NPP VIIRS land surface temperature product validation using worldwide observation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunyue Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glynn Hulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilden Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.4, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6721238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of evapotranspiration in the Mediterranean saltmarsh scrubs of the Rhône River Delta, (south-eastern France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HydroEco'2013 4th International Multidisciplinary Conference on Hydrology and Ecology: Emerging Patterns, Breakthroughs and Challenges.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface temperature downscaling based on genetic particle smoother.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pannekouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WMO Symposium on data assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection pour la gestion intégrée des ressources en eau en agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Club Climat Paris 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVAPOTRANSPIRATION ASSESSMENT FROM SPACE) TOOL: OVERVIEW AND FIRST ASSESSMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium Geoscience and Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th Hymex workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluations of the EVASPA tool for mapping EVApotranspiration from SPAce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallero-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th Hymex workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des virus aérosolisés après irrigation d’eaux usées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national microbiologie des aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Bourboule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaerosol dispersion in relation with wastewater reuse for crop irrigation. (Experiments to understand emission processes with enteric virus and risks modeling)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Krawczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AGUFall Meeting AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-YEAR ASSESSMENT OF SOIL VEGETATION ATMOSPHERE TRANSFER (SVAT) MODELING UNCERTAINTIES OVER A MEDITERRANEAN AGRICULTURAL SITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guarrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th HyMex Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Primosten, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of uncertainties from evapotranspiration models applied to LANDSAT thermal data over a Mediterranean agricultural region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th EARSel Symposium on Temporal Analysis of Satellite Images,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’évapotranspiration et du stress hydrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TOSCA – CNES, 50 ans du CNES TOSCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties on evapotranspiration derived from Landsat images depending on reliability of albedo input data over a Mediterranean agricultural region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sentinel-2 Preparatory Symposium, ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milanka Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Martin-de-Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’irrigation à la « gestion durable » de l’eau. Impact des changements globaux sur les agro-hydro-systèmes de la région Crau – Camargue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Banton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque LPED/IMEP/GIEST Usages écologiques, économiques et sociaux de l’eau agricole en méditerranée : quels enjeux pour quels services?. Atelier 3, État écologique, biodiversité et paysages de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par un modèle de culture du drainage et des rendements des prairies irriguées à l’échelle de l’aquifère de la Crau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque LPED / IMEP Université de Provence, Usages écologiques, économiques et sociaux de l’eau agricole en méditerranée : quels enjeux pour quels services?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milanka Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plaine de Crau : Ecologie et conservation d'une steppe méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réserve naturelle Coussouls de Crau., Nov 2011, Saint Martin de Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants as source of microorganisms for clouds: mechanisms and processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Microbiology of Aerial Plant Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Corvallis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Populations microbiennes – Paysages – Microclimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième réunion des utilisateurs de Méso-NH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de Recherches Météorologiques (CNRM). FRA., Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de flux de bactéries d'un couvert végétal vers l'atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobAéro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Narbonne, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the spatial surface heterogeneity on the surface fluxes and on the turbulent structures analyzed with the Meso-NH model applied at fine resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lacarrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. General Assembly EGU05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delta de Camargue et cycle de l'eau: principaux résultats de l'ORE Resyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoires de recherche en environnement (ORE). Etat des lieux et prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation of rainfall at small scale in a mediterranean region. Relation between rainfall and altitude within a simple space-time model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bruchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'effet de l'hétérogénéité spatiale sur l'estimation des flux de surface et sur les structures turbulentes à l'aide de Méso-NH utilisé à fine échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lacarrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de modélisation de l'atmosphère 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité et test d'un modèle de couche limite atmosphérique 3D sur une nouvelle parcelle homogène de soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Samaali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Occelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Vittel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a 3D non hydrostatic model with remote sensing data on the RESEDA area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Samaali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SVAT models over the Alpilles ReSeDa experiment. II Models and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bethenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS XXIIIth General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre fonctionnement des cultures et variables climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Antonioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts de masse et d'énergie dans le continuum sol-plante-atmosphère sur sol cultivé : expérience Alpilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SVAT models over the Alpilles ReSeDa experiment. I Description of the framework and the data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bethenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS XXIIIth General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUREX : une campagne de mesure pour l'étude du cycle annuel des bilans hydrique et énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bessemoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging with categorical external drift : use of thematic maps in spatial prediction and application to local climate interpolation for agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Navarro Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of spatial climatic variations on the outputs of crop models applied at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface water status on spatial variability of microclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of multi-sensor and multi-temporal remote sensing data to monitor vegetation and soil : the Alpilles-ReSeDA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.1998.702226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of spatial variability of air temperature at regional scale using remote sensing data and a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delecolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International conference of geospatial information in agriculture and forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Lake Buena Vista, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variations of air temperature according to atmospheric circulation patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Monestiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial aspects in the Alpilles-ReSeDA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of spatial variability of air temperature at regional scale using remote sensing data and a Svat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delecolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Lake Buena Vista, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de circulation générale de l'atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation des transferts en milieu agricole intensif. Programme CORMORAN-INRA période 1992-1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Programme AIP " Valorisation et protection des ressources en eau " Bilan 1992-1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation des données de télédétection dans les modèles de fonctionnement des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'évapotranspiration et de la photosynthèse à l'aide de modèles TSVA et de la température de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chauki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Courchevel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space interpolation of daily air temperature based on weather patterns : limitations and questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Monestiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des types de circulations atmosphériques sur les variations spatiales et temporelles de la température de l'air, à l'échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delecolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du paysage cultural sur les variations spatio-temporelles de la température de l'air à l'échelle régionale (La Crau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bloeser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of an agrometeorological model and thermal infrared data to estimate actual evapotranspiration in a small basin in oceanic climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque Interceltique d'Hydrologie et de Gestion des Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan d'énergie d'un couvert végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en Bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The assessment of actual evaporation over a small catchment using airborne thermal data: application of semi-empirical relationships in oceanic climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Airborne Remote Sensing Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of NOAA-AVHRR thermal IR channels in agricultural vegetation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kerdiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Thermal Remote Sensing of the Energy and Water Balance over Vegetation in conjunction with Other Sensors, La Londe Les Maures, 20-23 septembre 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France. pp.247-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop water stress detection using thermal remote sensing : from local to regional scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, La Londe des Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of NOAA-AVHRR thermal IR channels in agricultural vegetation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kerdiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, La Londe des Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l'occupation du sol. Possible complémentarité SPOT-ERS. Une étude sur un paysage agricole breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Louahala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium ESA.CNES De l'optique au radar les applications de SPOT et ERS, Paris, 10-13 mai 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Paris, France. pp.435-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une etude sur un paysage agricole breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Louahala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vidal-Madjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CNES-ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l'occupation du sol, possible complementarite SPOT/ERS. Une etude sur un paysage agricole breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Louahala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'images thermiques NOAA pour estimer l'evapotranspiration a large echelle. Application a la detection des effets de secheresse en France de 1988 a 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journees hydrologiques de l'ORSTOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la variabilite spatiale du comportement hydrodynamique des sols au Niger a partir d'images satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. d'Herbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Colloquium. Physical Measurements in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1991, Courchevel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflectance in spot bands and microwave backscattering coefficient in c band as a function of stage of slaking of bare soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on global and environmental monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment in land surface temperature using Landsat-7 data and derived uncertainties on net radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobTemperature - User Consultation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Reading, United Kingdom. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M: Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo product with higher spatial resolution estimates from FORMOSAT-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. 3 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric correction effect on land surface temperatures derived from LANDSAT-7 ETM+ data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. 4 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric correction effect on land surface temperatures derived from LANDSAT-7 ETM+ data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo product with higher spatial resolution estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on "Evapotranspiration: Challenges in Measurement and Modeling from Leaf to the Landscape Scale and Beyond".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of Enteric Viruses emitted in the Atmosphere after irrigation by wastewater: experimental assessment in a Lab reactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th congress of European microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NPP VIIRS land surface temperature product validation using worldwide observation networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre C. Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey L. Privette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-M. Göttsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glynn Hulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 Geoscience and Remote Sensing IEEE International Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes, « Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant-Atmosphere System: Applications and Challenges »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of evapotranspiration in the Mediterranean saltmarsh scrubs of the Rhône River Delta, (south-eastern France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HydroEco'2013 4th International Multidisciplinary Conference on Hydrology and Ecology: Emerging Patterns, Breakthroughs and Challenges.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: and overview. International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes, « Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant-Atmosphere System: Applications and Challenges »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of evapotranspiration and biophysical variables from various remote sensing data acquired on the Hymex pilot site: ‘the Crau-Camargue region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th HyMex Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Primosten, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of modelling uncertainties over a Mediterranean agricultural region using evapotranspiration models based on LANDSAT thermal data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote sensing of the terrestrial water cycle, AGU Chapman conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Kona, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi spatio-temporel de l’évapotranspiration dans les domaines thermiques et solaires: développement d’une chaîne de traitements de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution TOSCA-CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and crop monitoring from LANDSAT images over a Mediterranean agricultural region. Comparison of different algorithms based on thermal data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sentinel-2 Preparatory Symposium, ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi- year assessment of surface vegetation atmosphere transfer (SVAT) modeling uncertainties over Mediterranean Agricicultural site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des interactions surface - hydrosystèmes dans la région Crau Camargue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint Martin De Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper pour mieux planifier – Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bouarfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Compère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, pp.8399, 2024, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.45.8399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRETAI. Bassin de Reference pour l'Etude des Transferts en Milieu Agricole Intensif. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16 p., 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des changements globaux sur l’évolution quantitative des ressources en eau en plaine de Crau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alcazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’eau en milieu agricole. Outils et méthodes pour une gestion intégrée et territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les capteurs et les méthodes disponibles en télédétection pour aider à la gestion de l’eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau en milieu agricole : outils et méthodes pour une gestion intégrée et territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, 288 p., 2020, Synthèses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of remote sensing for crop and water monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land surface remote sensing in agriculture and forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ltd, 496 p., 2016, 978-1785481031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement des surfaces agricoles : apport de la télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection I Agriculture et Forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 456 p., 2016, Collection Système Terre Environnement - Série Télédétection pour l'observation des surfaces continentales, 978-1-78405-158-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan hydrique des agrosystèmes de Crau face aux changements globaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie et conservation d’une steppe méditerranéenne. La plaine de Crau.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Inversion in Thermal Infrared Remote Sensing over Vegetated Land Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schmugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Liang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Land remote Sensing : System, Modeling, Inversion and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 354, Springer, pp.245-292, 2008, Advances in land remote sensign : system, modeling, inversion and application, 978-1-4020-6449-4 ; 978-94-007-9868-7 ; 978-1-4020-6450-0. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-6450-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00392669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des cultures sur les variables climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation spatiale des activités agricoles et processus environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1095-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des variations climatiques locales induites par les cultures sur les rendements et la gestion des conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation spatiale des activités agricoles et processus environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1095-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation. Tâche 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touyaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action transversale Production Fruitière Intégrée. Rapport d'activités 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d'applications dans l'infrarouge thermique et les hyperfréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement des données de télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 1999, 2-10-004185-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration réelle sur le bassin du Coët-Dan en utilisant un modèle agrométéorologique et des données infrarouge thermique aéroportées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1998, 2-7380-0801-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des cultures et des types de temps sur les variations spatiales de la temperature de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delecolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régionalisation des effets climatiques. Rapport final. Phase 2 du contrat 1994-1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advection locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes. Tome 1: de la plante au couvert végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1996, 2-7380-0662-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSUMÉ FINAL DE L'ÉVALUATION DE L'UNITÉ SAS - Sol Agro et Hydrosystème Spatialisation (Institut national d’enseignement supérieur pour l’agriculture, l’alimentation et l’environnement – L’Institut Agro – Agrocampus Ouest Institut national de recherche pour l'agriculture, l'alimentation et l'environnement - INRAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical guidance for optimal irrigation strategies for farmers, farmer associations, local policy makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiesława Kasperska-Wolowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kanecka-Geszke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Labedzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tymoteusz Bolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ERA-NET. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio of methods developed in OPERA to improve irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EMMAH. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId607"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.09375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> dominique courault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche (DR2)Animatrice de l’équipe DREAM (Dynamique des teRritoires, fonctionnement des Espaces Agricoles et Modélisation, UMR 1114 EMMAH</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4812-127X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">029999340</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de l’impact de la variabilité des pratiques agricoles sur la gestion des ressources (eau et production) à l’échelle du paysage. Spatialisation des flux de surface à l’aide de données de télédétection et de modèles de transferts (SVAT, modèles 1D et 3D) et de culture (STICS). Estimation du microclimat à l’échelle régionale. Développement de méthodes basées sur la modélisation, l’expérimentation et l’utilisation d’images à haute résolution spatiale et temporelle pour la détection des pratiques culturales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse des risques liés à la réutilisation d’eau usée traitée pour l’irrigation. Etude du transfert de pathogènes dans l’air. Mesures de bioaérosols et modélisation des risques sur la santé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015-2024: Membre nommée au Conseil Scientifique Spécialisée pour l’évaluation des chercheurs à l’INRA (CSS STEA, section: Terre-Atmosphère)2020-2024: 	Membre élue au Conseil Scientifique du département AgroEcosystème INRAE2022-	Co-animatrice du réseau inter-département INRAE ACT-AQUA-AGROECOSYSTEM «Eau et systèmes agricoles »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement et co-encadrement–Formation par la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">6 thèses (2 en cours), 12 CDD et post docs (2007-2023) + 44 étudiants de 1993-2023 (dont 37, niveaux DEA-DESS- MASTER 1-2).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for biomass water equivalent variations in soil moisture retrievals from cosmic ray neutron sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K Al-Mashharawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan C Steele-Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel M El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schrön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 313, pp.109493. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Use of Ground-Based GNSS-R and Sentinel-2 Imagery for Soil Moisture Estimation Across an Irrigated Grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Steele-Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasper Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Almashharawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Lopez Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2025.3555000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of sentinel-2 data into the SIMETAW model for assessing irrigation water requirements and evapotranspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 317, pp.109637. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological and Biophysical Mediterranean Orchard Assessment Using Ground-Based Methods and Sentinel 2 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Khaly Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (18), pp.3393. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16183393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la télédétection pour caractériser les zones irriguées et les prélèvements d'eau pour l'irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.8143. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.45.8143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution satellite imagery to assess orchard characteristics impacting water use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 295, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2024.108763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineation of Orchard, Vineyard, and Olive Trees Based on Phenology Metrics Derived from Time Series of Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Adamu Abubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of grapevine canopy leaf area and inter-row management using Sentinel-2 time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Adamu Abubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.4.7703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the risk of &amp;lt;i&amp;gt;Legionella&amp;lt;/i&amp;gt; infection using a general Bayesian network updated from temporal measurements in agricultural irrigation with reclaimed wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.176-192. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2EW00311B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930047v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of irrigation dates and amounts on maize plots from the integration of Sentinel-2 derived Leaf Area Index values in the Optirrig crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiop Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 283, pp.108315. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical modeling of aerosol transport from sprinkler irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrnaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irrigation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (3), pp.425-444. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00271-022-00822-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plot Scale Irrigation Dates and Amounts Detection using Surface Soil Moisture Derived from Sentinel-1 SAR Data in the Optirrig Crop Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15164081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Nonparametric Machine-Learning Algorithms for an Optimal Crop Classification Using Big Data Reduction Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Al-Awar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing in Earth Systems Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41976-022-00072-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Irrigated Permanent Grasslands with Sentinel-2 Based on Temporal Patterns of the Leaf Area Index (LAI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Abubakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (13), pp.3056. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14133056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation Advisory Services: Farmers preferences and willingness to pay for innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiberto Altobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Dalla Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Heinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Giampietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.003072702110028. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00307270211002848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STICS crop model and Sentinel-2 images for monitoring rice growth and yield in the Camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dechatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (4), 17 p. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00697-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of airborne transport of potential contaminants in a wind tunnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivano Cornacchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Douzals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Irrigation and Drainage Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (146), pp.04019031. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)IR.1943-4774.0001423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Agricultural Practices From Sentinel 1 and 2 Images Applied on Rice Fields to Develop a Farm Typology in the Camargue Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.5027-5035. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.3018881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping paddy rice using Sentinel-1 SAR time series in Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11070887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of rice height and biomass using multi-temporal SAR Sentinel-1 for Camargue, southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Thu Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (9), 18 p. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10091394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Recurrent Neural Network for agricultural classification using multitemporal SAR Sentinel-1 for Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), 16 p. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10081217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and risk modeling of airborne enteric viruses emitted from wastewater reused for irrigation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 592 (592), pp.512-526. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la végétation depuis l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Goulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (97), pp.86-93. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/62171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viruses carried to soil by irrigation can be aerosolized later during windy spells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36, pp.on-line. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-016-0393-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment of surface net radiation derived from Landsat images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 175, pp.251-270. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.12.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downscaling Meteosat Land Surface Temperature over a Heterogeneous Landscape Using a Data Assimilation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pannekoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (7), pp.586. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8070586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture retrieval over irrigated grassland using X-band SAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 176, pp.202-218. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PRECOS framework: Measuring the impacts of the global changes on soils, water, agriculture on territories to better anticipate the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Baillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.590-601. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générateur d’atmosphère contrôlée pour étudier l’impact des facteurs climatiques sur le comportement de micro-organismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MODIS (collection V006) BRDF/albedo product MCD43D: temporal course evaluated over agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 170, pp.216-228. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigated grassland monitoring using a time series of terraSAR-X and COSMO-skyMed X-Band SAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (6), pp.10002-10032. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs61010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Temperature Downscaling From Multiresolution Instruments Based on Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Hégarat-Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (3), pp.1588 - 1612. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2012.2207461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Basdevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVApotranspiration Assessment from SPAce) tool: An overview. Procedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection supervisée des dates des opérations de fauche des prairies irriguées dans la plaine de la Crau, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Hadj Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Laghrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teledetection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2-3), pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection supervisée des dates des opérations de fauche des prairies irriguées dans la plaine de la Crau, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Hadj Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Laghrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teledetection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (2-3), pp.126-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalement urbain et changements globaux : l'urgence de considérer les sols et l'eau dans un modèle intégratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86, pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of FORMOSAT-2 images with a crop model for biomass and water monitoring of permanent grassland in mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (9), pp.1731-1744. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-14-1731-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation spatiale à haute resolution spatiale et temporelle : applications pour le suivi de la ressource hydrique en milieu agricole semi-aride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Benhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.45-52. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2010033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation: effect of agricultural land-use modifications on surface fluxes and microclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kpemlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bsaibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILEAPS Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of agricultural practices on micrometerological spatial variations at local and regional scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (5), pp.1183 - 1205. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160802459551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albedo and LAI estimates from FORMOSAT-2 data for crop monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bsaibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (4), pp.716-729. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2008.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potentialities of FORMOSAT-2 data for water and crop monitoring at small regional scale in South-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bsaibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kpemlie,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (5), pp.3460-3481. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s8053460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of surface heterogeneity on a buoyancy-driven convective boundary layer in light winds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacarrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 124 (3), pp.383-403. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-007-9172-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a 3D boundary layer model at local scale: Validation on soybean surface radiative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Samaali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Occelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (2), pp.183-198. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2006.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on estimation of evapotranspiration from remote sensing data : from empirical to numerical modeling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irrigation and Drainage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (3-4), pp.223-249. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10795-005-5186-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of surface fluxes in a small agricultural area using the three-dimensional atmospheric model meso-NH and remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacarrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (6), pp.741-754. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5589/m03-044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVAT modeling over the Alpilles-ReSeDA experiment: comparing SVAT models over wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.651-668. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface layer profiles of air temperature and humidity measured from unmanned aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.635-640. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial interpolation of air temperature using environmental context : application to a crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Ecological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8, pp.297-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of local climate variability on crop model estimates in the south-east of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18 (3), pp.195-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of evapotranspiration and photosynthesis by assimilation of remote sensing data into SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chauki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 68, pp.341-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial interpolation of air temperature according to atmospheric circulation patterns in southeast France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Monestiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19, pp.365-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUREX: a land-surface field experiment to study the annual cycle of the energy and water budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bessemoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (6), pp.838-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUREX : a land-surface field experiment to study the annual cycle of the energy and water budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessemoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (6), pp.838-854. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00585-999-0838-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-05338300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation spatiale de la température de l'air par type de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delecolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23, pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'environnement sur la température de l'air dans le Sud-Est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prosper-Laget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9, pp.185-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des variations spatiales de la température de l'air en fonction de l'occupation de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bloser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3-4, pp.19-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation for maritime catchment combining a meteorological model with vegetation information and airborne surface temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 82, pp.93-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne thermal data for evaluating the spatial distribution of actual evaporation over a watershed in oceanic climatic conditions, application of semi-empirical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 17 (12), pp.2281-2302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des secheresses de 1988 a 1990 en France a partir de l'analyse combinee de donnees satellitaires NOAA-AVHRR et d'un modele agrometeorologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (1), pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface temperature and evapotranspiration : application of local scale methods to regional scales using satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (3), pp.287-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des sécheresses de 1988 à 1990 en France à partir de l'analyse combinée de données satellitaires NOAA-AVHRR et d'un modèle agrométéorologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (1), pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite thermal infrared data applications in agricultural meteorology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (5), pp.207-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional reflectance of bare soil surfaces in the visible and near-infrared range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cierniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 7, pp.321-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring surface changes of bare soils due to slaking using spectral measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 57 (6), pp.1595-1601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la variabilite spatiale du comportement hydrodynamique des sols au Niger a partir d'images satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. d'Herbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Special Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 319, pp.601-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing roughness indices to estimate soil surface roughness changes due to simulated rainfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rauws</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 17, pp.87-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements d'interpretation des marques d'erosion intraparcellaires a partir d'images SPOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 1 (2), pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the relationships between Munsell soil color and soil spectral properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Escadafal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 4 (3), pp.249-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couleur des sols : appréciation, mesure et relations avec les propriétés spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Escadafal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Claude Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (2), pp.147-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASS COVER, TREE DENSITY, AND LEAF DEVELOPMENT OF MEDITERRANEAN ORCHARDS FROM HIGH RESOLUTION DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lopez Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International-Society-for-Photogrammetry-and-Remote-Sensing (ISPRS) Geospatial Week (GSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Caire, Egypt. pp.1531-1536, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-1-W2-2023-1531-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique pour rendre visible l’invisible : la télédétection au service de l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE au SIA, colloque «Numérique en agriculture et AgTech », Salon International de l’Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of Sentinel Products for Monitoring Water Status of Agricultural Plots and Phenology of Cherry Trees in Southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lopez-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urie Zohore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Khaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.5602-5605, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments to quantity aerosol transport from sprinkler irrigation and to assess in field sampling methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrnaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2rd International conference on sustainable water management applications (ICSWMA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques liés aux pathogènes émis par l'irrigation de parcelles agricoles avec de l'eau usée traitée en station d'épuration à l'aide d'un réseau Bayésien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Massiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Sampling Techniques to Investigate Airborne Transport of Contaminants in Treated Wastewater from Sprinkler Irrigation Fine Droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrnaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEWR2020 - World Environmental and Water Resources Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Henderson, United States. pp.27-41, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784482957.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of atmospheric dispersion mechanism of contaminants: Case of treated wastewater reuse land applied sprinkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrnaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSE workshop: Agricultural water reuse, how to address health and environmental challenges ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of agricultural practices from Sentinel 1 & 2 images applied on rice fields to get a farm typology in the camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two modeling approaches to simulate rice production in the Camargue region using Sentinel 2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying deep learning for agricultural classification using multitemporal SAR Sentinel-1 for Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Signal Processing for Remote Sensing XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photographic Instrumentation Engineers (SPIE). Cardiff, GBR., Sep 2018, Berlin, Germany. pp.13, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice height and biomass estimations using multitemporal SAR Sentinel-1: Camargue case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photographic Instrumentation Engineers (SPIE). Cardiff, GBR., Sep 2018, Berlin, Germany. 1 p., </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining crop model and remote sensing data at high resolution for the assessment of rice agricultural practices in the South-Eastern France (Take 5 experiment SPOT4-SPOT5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Talab Ou Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Living Planet ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de données radar et optique pour l’estimation de l’humidité des sols sur des prairies irriguées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Scientifiques du Réseau Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Dakar, Sénégal. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture retrieval over irrigated grasslands using X-band SAR data combined with optical data acquired at high resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milano, Italy. pp.1328-1331, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil moisture using radar and optical images over grassland areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Evaluation of EVASPA a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallero-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutiliser les eaux usées de l'eau en plus, des pollutions en moins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation vidéo, Salon International Agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo products with higher spatial resolution estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRSS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from Formosat-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric correction effect on land surface temperatures derived from LANDSAT-7 ETM+ data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRSS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from FORMOSAT-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M: Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography of irrigated crops and estimation of biophysical variables with high temporal and spatial resolution images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marais-Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective Sentinel 2 workshop LPVE -Land Product Validation and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying uncertainties in land surface temperature due to atmospheric correction: Application to Landsat-7 data over a Mediterranean agricultural region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la télédétection peut aider à la gestion intégrée des ressources en eau à l’échelle du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séminaire GIRE-Goute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from FORMOSAT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil moisture using radar and optical images over grassland areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPOT4/Take5 User</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Toulouse, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of phonological indicators and irrigated areas of crops with high temporal and spatial resolution images, in the perspectives of the Sentinel 2 mission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marais-Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture retrieval over grassland using X-band SAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium (IGARSS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.3638-3641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From multi-temporal mapping to time series analysis with high spatial resolution data: evaluation of SPOT4 Take5 data to simulate Sentinel-2 contribution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Candiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manfron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boschetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earsel Conference " 5th Land Use &amp; Land Cover Workshop"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection pour l’étude des systèmes de culture dans le cadre de la gestion de l’eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire organisé par l’UMT eau « Connaitre et modéliser les systèmes de culture d’un territoire dans un but de gestion quantitative de l’eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on monitoring and modeling of processes in the SPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2013.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo products with high resolution albedo estimates from FORMOSAT-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). New-York, USA., Jul 2013, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS products with high resolution albedo estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 Geoscience and Remote Sensing IEEE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des chemins d’écoulements préférentiels dans un sol macroporeux par tomographie d’absorption des rayons X et traçage coloré.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th congress of European microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, leipzig, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of surface emissivity and atmospheric conditions on surface temperatures estimated from top of canopy brightness temperatures derived from Landsat 7 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium IGARSS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE., Jul 2013, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaspa (evapotranspiration assessment from space) tool : overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of surface emissivity and atmospheric conditions on surface temperatures derived from Landsat 7 brightness temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EARSeL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection pour la gestion intégrée des ressources en eau en agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Club Climat Paris 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface temperature downscaling based on genetic particle smoother.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pannekouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WMO Symposium on data assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Evaspa (evapotranspiration assessment from space) tool : overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2013 Geophysical Research Abstracts Vol. 15, EGU General Assembly 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inactivation atmosphérique des virus présents dans les eaux usées utilisées en irrigation : suivi en enceinte climatique dédiée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national microbiologie des aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Bourboule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVAPSA (Evapotranspiration Assissment from SPAce) tool: overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EARSeL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing IEEE International Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NPP VIIRS land surface temperature product validation using worldwide observation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunyue Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glynn Hulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilden Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.4, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6721238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of evapotranspiration in the Mediterranean saltmarsh scrubs of the Rhône River Delta, (south-eastern France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HydroEco'2013 4th International Multidisciplinary Conference on Hydrology and Ecology: Emerging Patterns, Breakthroughs and Challenges.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVAPOTRANSPIRATION ASSESSMENT FROM SPACE) TOOL: OVERVIEW AND FIRST ASSESSMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium Geoscience and Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th Hymex workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluations of the EVASPA tool for mapping EVApotranspiration from SPAce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallero-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th Hymex workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des virus aérosolisés après irrigation d’eaux usées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national microbiologie des aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Bourboule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaerosol dispersion in relation with wastewater reuse for crop irrigation. (Experiments to understand emission processes with enteric virus and risks modeling)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Krawczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AGUFall Meeting AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-YEAR ASSESSMENT OF SOIL VEGETATION ATMOSPHERE TRANSFER (SVAT) MODELING UNCERTAINTIES OVER A MEDITERRANEAN AGRICULTURAL SITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guarrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th HyMex Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Primosten, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of uncertainties from evapotranspiration models applied to LANDSAT thermal data over a Mediterranean agricultural region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th EARSel Symposium on Temporal Analysis of Satellite Images,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’évapotranspiration et du stress hydrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TOSCA – CNES, 50 ans du CNES TOSCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties on evapotranspiration derived from Landsat images depending on reliability of albedo input data over a Mediterranean agricultural region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sentinel-2 Preparatory Symposium, ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milanka Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Martin-de-Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’irrigation à la « gestion durable » de l’eau. Impact des changements globaux sur les agro-hydro-systèmes de la région Crau – Camargue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Banton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque LPED/IMEP/GIEST Usages écologiques, économiques et sociaux de l’eau agricole en méditerranée : quels enjeux pour quels services?. Atelier 3, État écologique, biodiversité et paysages de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par un modèle de culture du drainage et des rendements des prairies irriguées à l’échelle de l’aquifère de la Crau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque LPED / IMEP Université de Provence, Usages écologiques, économiques et sociaux de l’eau agricole en méditerranée : quels enjeux pour quels services?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milanka Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plaine de Crau : Ecologie et conservation d'une steppe méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réserve naturelle Coussouls de Crau., Nov 2011, Saint Martin de Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants as source of microorganisms for clouds: mechanisms and processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Microbiology of Aerial Plant Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Corvallis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Populations microbiennes – Paysages – Microclimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième réunion des utilisateurs de Méso-NH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de Recherches Météorologiques (CNRM). FRA., Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de flux de bactéries d'un couvert végétal vers l'atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobAéro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Narbonne, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the spatial surface heterogeneity on the surface fluxes and on the turbulent structures analyzed with the Meso-NH model applied at fine resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lacarrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. General Assembly EGU05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delta de Camargue et cycle de l'eau: principaux résultats de l'ORE Resyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoires de recherche en environnement (ORE). Etat des lieux et prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation of rainfall at small scale in a mediterranean region. Relation between rainfall and altitude within a simple space-time model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bruchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'effet de l'hétérogénéité spatiale sur l'estimation des flux de surface et sur les structures turbulentes à l'aide de Méso-NH utilisé à fine échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lacarrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de modélisation de l'atmosphère 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité et test d'un modèle de couche limite atmosphérique 3D sur une nouvelle parcelle homogène de soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Samaali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Occelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Vittel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a 3D non hydrostatic model with remote sensing data on the RESEDA area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Samaali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SVAT models over the Alpilles ReSeDa experiment. II Models and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bethenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS XXIIIth General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre fonctionnement des cultures et variables climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Antonioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SVAT models over the Alpilles ReSeDa experiment. I Description of the framework and the data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bethenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS XXIIIth General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts de masse et d'énergie dans le continuum sol-plante-atmosphère sur sol cultivé : expérience Alpilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUREX : une campagne de mesure pour l'étude du cycle annuel des bilans hydrique et énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bessemoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging with categorical external drift : use of thematic maps in spatial prediction and application to local climate interpolation for agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Navarro Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of spatial climatic variations on the outputs of crop models applied at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface water status on spatial variability of microclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of spatial variability of air temperature at regional scale using remote sensing data and a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delecolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International conference of geospatial information in agriculture and forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Lake Buena Vista, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of multi-sensor and multi-temporal remote sensing data to monitor vegetation and soil : the Alpilles-ReSeDA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.1998.702226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variations of air temperature according to atmospheric circulation patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Monestiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of spatial variability of air temperature at regional scale using remote sensing data and a Svat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delecolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Lake Buena Vista, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial aspects in the Alpilles-ReSeDA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Autret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de circulation générale de l'atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation des transferts en milieu agricole intensif. Programme CORMORAN-INRA période 1992-1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Programme AIP " Valorisation et protection des ressources en eau " Bilan 1992-1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation des données de télédétection dans les modèles de fonctionnement des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'évapotranspiration et de la photosynthèse à l'aide de modèles TSVA et de la température de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chauki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Courchevel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space interpolation of daily air temperature based on weather patterns : limitations and questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Monestiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées COST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des types de circulations atmosphériques sur les variations spatiales et temporelles de la température de l'air, à l'échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delecolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du paysage cultural sur les variations spatio-temporelles de la température de l'air à l'échelle régionale (La Crau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bloeser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of an agrometeorological model and thermal infrared data to estimate actual evapotranspiration in a small basin in oceanic climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque Interceltique d'Hydrologie et de Gestion des Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan d'énergie d'un couvert végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en Bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The assessment of actual evaporation over a small catchment using airborne thermal data: application of semi-empirical relationships in oceanic climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Airborne Remote Sensing Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of NOAA-AVHRR thermal IR channels in agricultural vegetation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kerdiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Thermal Remote Sensing of the Energy and Water Balance over Vegetation in conjunction with Other Sensors, La Londe Les Maures, 20-23 septembre 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France. pp.247-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop water stress detection using thermal remote sensing : from local to regional scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, La Londe des Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of NOAA-AVHRR thermal IR channels in agricultural vegetation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kerdiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, La Londe des Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l'occupation du sol. Possible complémentarité SPOT-ERS. Une étude sur un paysage agricole breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Louahala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium ESA.CNES De l'optique au radar les applications de SPOT et ERS, Paris, 10-13 mai 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Paris, France. pp.435-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une etude sur un paysage agricole breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Louahala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vidal-Madjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CNES-ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l'occupation du sol, possible complementarite SPOT/ERS. Une etude sur un paysage agricole breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Louahala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'images thermiques NOAA pour estimer l'evapotranspiration a large echelle. Application a la detection des effets de secheresse en France de 1988 a 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journees hydrologiques de l'ORSTOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la variabilite spatiale du comportement hydrodynamique des sols au Niger a partir d'images satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. d'Herbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Colloquium. Physical Measurements in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1991, Courchevel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflectance in spot bands and microwave backscattering coefficient in c band as a function of stage of slaking of bare soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on global and environmental monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques culturales sur la variabilité spatiale du carbone organique de la parcelle au bassin versant à l’aide d’images satellitaires Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de FairCarboN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Le Croizic, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment in land surface temperature using Landsat-7 data and derived uncertainties on net radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobTemperature - User Consultation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Reading, United Kingdom. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M: Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo product with higher spatial resolution estimates from FORMOSAT-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. 3 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric correction effect on land surface temperatures derived from LANDSAT-7 ETM+ data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. 4 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on "Evapotranspiration: Challenges in Measurement and Modeling from Leaf to the Landscape Scale and Beyond".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric correction effect on land surface temperatures derived from LANDSAT-7 ETM+ data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo product with higher spatial resolution estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NPP VIIRS land surface temperature product validation using worldwide observation networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre C. Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey L. Privette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-M. Göttsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glynn Hulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 Geoscience and Remote Sensing IEEE International Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of Enteric Viruses emitted in the Atmosphere after irrigation by wastewater: experimental assessment in a Lab reactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th congress of European microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes, « Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant-Atmosphere System: Applications and Challenges »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of evapotranspiration in the Mediterranean saltmarsh scrubs of the Rhône River Delta, (south-eastern France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chauvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HydroEco'2013 4th International Multidisciplinary Conference on Hydrology and Ecology: Emerging Patterns, Breakthroughs and Challenges.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: and overview. International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes, « Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant-Atmosphere System: Applications and Challenges »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of evapotranspiration and biophysical variables from various remote sensing data acquired on the Hymex pilot site: ‘the Crau-Camargue region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th HyMex Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Primosten, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of modelling uncertainties over a Mediterranean agricultural region using evapotranspiration models based on LANDSAT thermal data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote sensing of the terrestrial water cycle, AGU Chapman conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Kona, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi spatio-temporel de l’évapotranspiration dans les domaines thermiques et solaires: développement d’une chaîne de traitements de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution TOSCA-CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and crop monitoring from LANDSAT images over a Mediterranean agricultural region. Comparison of different algorithms based on thermal data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sentinel-2 Preparatory Symposium, ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi- year assessment of surface vegetation atmosphere transfer (SVAT) modeling uncertainties over Mediterranean Agricicultural site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des interactions surface - hydrosystèmes dans la région Crau Camargue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint Martin De Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper pour mieux planifier – Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bouarfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Compère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, pp.8399, 2024, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.45.8399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRETAI. Bassin de Reference pour l'Etude des Transferts en Milieu Agricole Intensif. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16 p., 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les capteurs et les méthodes disponibles en télédétection pour aider à la gestion de l’eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau en milieu agricole : outils et méthodes pour une gestion intégrée et territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, 288 p., 2020, Synthèses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des changements globaux sur l’évolution quantitative des ressources en eau en plaine de Crau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alcazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’eau en milieu agricole. Outils et méthodes pour une gestion intégrée et territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of remote sensing for crop and water monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land surface remote sensing in agriculture and forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ltd, 496 p., 2016, 978-1785481031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement des surfaces agricoles : apport de la télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection I Agriculture et Forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 456 p., 2016, Collection Système Terre Environnement - Série Télédétection pour l'observation des surfaces continentales, 978-1-78405-158-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan hydrique des agrosystèmes de Crau face aux changements globaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie et conservation d’une steppe méditerranéenne. La plaine de Crau.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Inversion in Thermal Infrared Remote Sensing over Vegetated Land Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schmugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Liang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Land remote Sensing : System, Modeling, Inversion and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 354, Springer, pp.245-292, 2008, Advances in land remote sensign : system, modeling, inversion and application, 978-1-4020-6449-4 ; 978-94-007-9868-7 ; 978-1-4020-6450-0. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-6450-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00392669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des cultures sur les variables climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation spatiale des activités agricoles et processus environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1095-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des variations climatiques locales induites par les cultures sur les rendements et la gestion des conduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation spatiale des activités agricoles et processus environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1095-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation. Tâche 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touyaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action transversale Production Fruitière Intégrée. Rapport d'activités 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d'applications dans l'infrarouge thermique et les hyperfréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement des données de télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 1999, 2-10-004185-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration réelle sur le bassin du Coët-Dan en utilisant un modèle agrométéorologique et des données infrarouge thermique aéroportées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1998, 2-7380-0801-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des cultures et des types de temps sur les variations spatiales de la temperature de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delecolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régionalisation des effets climatiques. Rapport final. Phase 2 du contrat 1994-1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advection locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes. Tome 1: de la plante au couvert végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1996, 2-7380-0662-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSUMÉ FINAL DE L'ÉVALUATION DE L'UNITÉ SAS - Sol Agro et Hydrosystème Spatialisation (Institut national d’enseignement supérieur pour l’agriculture, l’alimentation et l’environnement – L’Institut Agro – Agrocampus Ouest Institut national de recherche pour l'agriculture, l'alimentation et l'environnement - INRAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical guidance for optimal irrigation strategies for farmers, farmer associations, local policy makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiesława Kasperska-Wolowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kanecka-Geszke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Labedzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tymoteusz Bolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ERA-NET. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio of methods developed in OPERA to improve irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EMMAH. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId610"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA031008"/>
+    <w:nsid w:val="54B23354"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F392BF7F"/>
+    <w:nsid w:val="69529C2C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-courault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4812-127X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029999340" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168356v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer K Al-Mashharawi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan C Steele-Dunne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M El Hajj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schr&#246;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109493" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069632v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel El Hajj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Steele-Dunne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Johansen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Almashharawi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lopez Valencia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3555000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109637" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734807v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Khaly Diop" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16183393" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2024.108763" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Adamu Abubakar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092420" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.4.7703" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930047v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Massiot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacob" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EW00311B" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15164081" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Zardari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Molle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-022-00822-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04070373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiop Lo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108315" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Al-Awar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Awad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jarlan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41976-022-00072-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735436v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Abubakar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14133056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Irfan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00697-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209198v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dalla Marta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Heinen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacobs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giampietri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00307270211002848" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478458v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Cornacchia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IR.1943-4774.0001423" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3018881" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bazzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11070887" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ndikumana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thu Dang Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10091394" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900540v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hossard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10081217" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Albert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraisse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.105" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36FWPS79-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dewaele" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goulas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62171" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637699v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Girardin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Renault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0393-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271245v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mira Sarrio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Gallego-Elvira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.054" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473122v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Mechri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pannekoucke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kallel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8070586" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336862v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheviron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.01.027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353088v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.07.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571257v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girardin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212573v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.09.021" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098272v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs61010002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318391v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2207461" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336674v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Reyes-Castillo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boulet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337671v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hadj Said" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Laghrouche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Malek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173216v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666519v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1731-2010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664729v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Benhadj" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mougenot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010033" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9450B560879C3DBF5B3428BE092099ECB9A091AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654590v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kpemlie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bsaibes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664270v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Benoit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802459551" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666766v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.11.014" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3BM7CP1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398202v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bsaibes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kpemlie," TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hadria" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8053460" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181332v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacarrere" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Talbot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9172-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPXRMFRC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664818v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Samaali" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Occelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2006.12.005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW879VZK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679761v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10795-005-5186-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8Q5JCPJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675988v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m03-044" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682068v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hobbs" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dyer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002050" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863541v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Olioso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chanzy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Courault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Demarty" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002054" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669356v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669917v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698480v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauki" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329127v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Calvet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bessemoulin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noilhan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697743v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05338300v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessemoulin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00585-999-0838-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694524v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Armand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mabit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delecolle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689782v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prosper-Laget" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688100v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cauchi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bloser" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685023v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aloui" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687898v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701282v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885610v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clastre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Guinot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Seguin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705567v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guinot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703434v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708070v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cierniewski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702674v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Girard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711491v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. d'Herbes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710377v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rauws" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711274v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720741v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Escadafal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885082v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Claude Girard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761841v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=guillaume Pouget" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-1-W2-2023-1531-2023" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285399v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104042v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie Zohore" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Khaly" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884733" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543470v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lottin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guillou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543238v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02617007v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784482957.004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791385v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ndikumana" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898466" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788947v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899124" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543484v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785362v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325174" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608491v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325160" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544252v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Talab Ou Ali" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Delmotte" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601158v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247210v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326020" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601336v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336627v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallero-Elvira" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bahir" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-G Garcia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hunink" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baille" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336874v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338869v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338807v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338858v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pons" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137555v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338015v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battude" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurence" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valero" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marais-Sicre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318700v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mira" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946949" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336135v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lagouarde" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338811v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600380v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334335v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599400v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335910v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Candiani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manfron" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pepe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boschetti" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336104v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750301v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Reyes Castillo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.035" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189890v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723520" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338825v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337543v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189889v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillevic" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723465" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336672v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338843v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillevic" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336657v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337545v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337022v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337021v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317639v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyue Yu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynn Hulley" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sobrino" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilden Meyers" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721238" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336665v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvelon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boutron" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338752v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pannekouche" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336145v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314958v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336662v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336533v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336125v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hane" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321462v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Girardin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Albert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Krawczyk" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318593v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guarrigues" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338058v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338035v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lagouarde" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338061v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336964v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chanzy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336990v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338051v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809492v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493229v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815759v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818135v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762887v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Talbot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacarr&#232;re" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834114v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759869v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760355v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761125v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samaali" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruse" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Occelli" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761028v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843071v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bethenot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Calvet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766425v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antonioletti" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771866v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Calvet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843070v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bethenot" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771282v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766563v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Navarro Sanchez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765053v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769930v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770351v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1998.702226" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767314v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766912v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771777v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barte" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Autret" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766452v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765922v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Royer" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768826v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheverry" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766441v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769289v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765651v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765655v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768886v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bloeser" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770419v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779302v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776073v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walter" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603219v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rif" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerdiles" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776621v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775923v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578096v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Louahala" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Normand" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vidal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cann" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775889v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louahala" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Normand" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loumagne" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vidal-Madjar" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775505v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772089v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844727v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772864v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapuis" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797739v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801014v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Garcia" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796014v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801171v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338821v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338865v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338801v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337562v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336633v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337544v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337559v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C. Guillevic" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L. Privette" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yu" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-M. G&#246;ttsche" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337024v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336650v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336677v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336158v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallego" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336161v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336998v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Castillo-Reyes" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338053v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337520v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336170v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04964928v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comp&#232;re" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8399" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847441v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruneau" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559476v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alcazar" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailleux" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543656v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Khabba" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603663v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603283v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336978v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392669v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmugge" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. French" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6450-0_10" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829298v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831879v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Chatelain" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828083v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touyaa" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837611v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842992v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838365v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769318v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Itier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220616v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591045v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wies&#322;awa Kasperska-Wolowicz" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kanecka-Geszke" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Labedzki" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tymoteusz Bolewski" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Bak" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591063v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Saadi" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Deshayes" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-courault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4812-127X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029999340" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168356v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer K Al-Mashharawi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan C Steele-Dunne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M El Hajj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schr&#246;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109493" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069632v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel El Hajj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Steele-Dunne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Johansen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Almashharawi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lopez Valencia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3555000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109637" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734807v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Khaly Diop" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16183393" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2024.108763" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Adamu Abubakar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092420" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.4.7703" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930047v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Massiot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacob" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EW00311B" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04070373v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiop Lo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108315" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Zardari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Molle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-022-00822-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15164081" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Al-Awar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Awad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jarlan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41976-022-00072-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735436v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Abubakar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14133056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209198v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiberto Altobelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dalla Marta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Heinen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacobs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Giampietri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00307270211002848" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280694v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Irfan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00697-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478458v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Cornacchia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IR.1943-4774.0001423" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3018881" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bazzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11070887" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ndikumana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thu Dang Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10091394" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900540v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hossard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10081217" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Albert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraisse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.105" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36FWPS79-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dewaele" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goulas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62171" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637699v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Girardin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Renault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0393-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271245v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mira Sarrio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Gallego-Elvira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.054" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473122v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Mechri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pannekoucke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kallel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8070586" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336862v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheviron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.01.027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353088v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.07.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571257v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girardin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212573v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.09.021" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098272v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs61010002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318391v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2207461" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336674v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Reyes-Castillo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boulet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337671v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hadj Said" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Laghrouche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Malek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173216v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666519v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-1731-2010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664729v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Benhadj" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mougenot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010033" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9450B560879C3DBF5B3428BE092099ECB9A091AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654590v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kpemlie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bsaibes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664270v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Benoit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802459551" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666766v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.11.014" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3BM7CP1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398202v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bsaibes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kpemlie," TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hadria" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8053460" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181332v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacarrere" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Talbot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9172-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPXRMFRC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664818v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Samaali" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Occelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2006.12.005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW879VZK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679761v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10795-005-5186-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8Q5JCPJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675988v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m03-044" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863541v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Olioso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chanzy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Courault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Demarty" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002054" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682068v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hobbs" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dyer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002050" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669356v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669917v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698480v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauki" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697743v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329127v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Calvet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bessemoulin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noilhan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05338300v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessemoulin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00585-999-0838-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694524v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Armand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mabit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delecolle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689782v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prosper-Laget" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688100v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cauchi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bloser" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685023v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aloui" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687898v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705567v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guinot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701282v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885610v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clastre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Guinot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Seguin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703434v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708070v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cierniewski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702674v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Girard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711491v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. d'Herbes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710377v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rauws" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711274v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720741v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Escadafal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885082v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Claude Girard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761841v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=guillaume Pouget" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-1-W2-2023-1531-2023" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285399v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104042v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie Zohore" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Khaly" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884733" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543470v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lottin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guillou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543238v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02617007v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784482957.004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543484v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791385v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ndikumana" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898466" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788947v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899124" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608491v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325160" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785362v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325174" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544252v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Talab Ou Ali" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Delmotte" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601158v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247210v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326020" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601336v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336627v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallero-Elvira" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bahir" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-G Garcia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hunink" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baille" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336874v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338869v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338807v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338858v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pons" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137555v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338015v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battude" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurence" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valero" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marais-Sicre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318700v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mira" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946949" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336135v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lagouarde" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338811v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600380v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334335v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599400v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335910v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Candiani" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manfron" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pepe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boschetti" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336104v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750301v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Reyes Castillo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.035" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189890v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723520" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338825v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337543v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189889v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillevic" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723465" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336672v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338843v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillevic" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336145v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338752v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pannekouche" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336657v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337545v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337022v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337021v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317639v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyue Yu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynn Hulley" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sobrino" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilden Meyers" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721238" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336665v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvelon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boutron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314958v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336662v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336533v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336125v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hane" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321462v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Girardin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Albert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Krawczyk" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318593v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guarrigues" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338058v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338035v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lagouarde" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338061v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336964v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chanzy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336990v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338051v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809492v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493229v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815759v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818135v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762887v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Talbot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacarr&#232;re" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834114v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759869v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760355v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761125v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samaali" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruse" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Occelli" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761028v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843071v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bethenot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Calvet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766425v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antonioletti" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843070v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bethenot" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771866v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Calvet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771282v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766563v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Navarro Sanchez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765053v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769930v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767314v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770351v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1998.702226" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766912v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766452v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771777v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barte" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Autret" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765922v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Royer" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768826v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheverry" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766441v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769289v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765651v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765655v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768886v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bloeser" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770419v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779302v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776073v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walter" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603219v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rif" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerdiles" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776621v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775923v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578096v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Louahala" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Normand" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vidal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cann" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775889v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louahala" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Normand" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loumagne" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vidal-Madjar" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775505v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772089v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844727v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772864v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapuis" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567113v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charri&#232;re" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797739v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801014v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Garcia" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796014v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801171v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337562v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338821v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338865v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338801v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336633v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337559v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C. Guillevic" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L. Privette" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yu" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-M. G&#246;ttsche" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337544v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337024v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336650v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336677v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336158v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallego" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336161v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336998v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Castillo-Reyes" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338053v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337520v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336170v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04964928v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comp&#232;re" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8399" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847441v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruneau" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543656v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Khabba" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559476v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alcazar" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailleux" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603663v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603283v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336978v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392669v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmugge" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. French" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6450-0_10" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829298v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831879v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Chatelain" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828083v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touyaa" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837611v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842992v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838365v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769318v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Itier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220616v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591045v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wies&#322;awa Kasperska-Wolowicz" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kanecka-Geszke" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Labedzki" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tymoteusz Bolewski" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Bak" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591063v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Saadi" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Deshayes" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>