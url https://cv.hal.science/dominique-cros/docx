--- v0 (2026-03-27)
+++ v1 (2026-05-04)
@@ -1297,1395 +1297,1383 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave properties of semi-insulating silicon carbide between 10 and 40 GHz and at cryogenic temperatures</w:t>
+                <w:t xml:space="preserve">A complete UMTS transmitter using BAW filters and duplexer, a 90nm CMOS digital RF signal generator and a 0.25µm BiCMOS power amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John G. Hartnett</w:t>
+                <w:t xml:space="preserve">A. Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mouneyrac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+                <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael E. Tobar</w:t>
+                <w:t xml:space="preserve">B. Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (5), pp.466-476</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259044v1</w:t>
+                <w:t xml:space="preserve">hal-00915760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-loss dielectric material characterization and high-Q resonator design from microwave to millimetre waves frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Férachou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Science and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.15-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete UMTS transmitter using BAW filters and duplexer, a 90nm CMOS digital RF signal generator and a 0.25µm BiCMOS power amplifier</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A General Procedure for the Design of Bulk Acoustic Wave Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kaiser</w:t>
+                <w:t xml:space="preserve">Lise Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia Cathelin</w:t>
+                <w:t xml:space="preserve">Sylvain Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 21 (5), pp.466-476</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 21 (5), pp.458-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mmce.20550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915760v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Procedure for the Design of Bulk Acoustic Wave Filters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cros</w:t>
+                <w:t xml:space="preserve">Electromagnetic properties of polycrystalline diamond from 35 K to room temperature and microwave to terahertz frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John G. Hartnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Tobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mmce.20550⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3580903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00651231v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic properties of polycrystalline diamond from 35 K to room temperature and microwave to terahertz frequencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compact hollow-core photonic band gap resonator with optimised metallic cavity at microwave frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Férachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Mouneyrac</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3580903⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (14), pp.804-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2011.1308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259056v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete UMTS transmitter using BAW filters and duplexer : a 90-nm CMOS digital RF signal generator and a 0.25-μm BiCMOS power amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21, pp.466-476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mmce.20551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact hollow-core photonic band gap resonator with optimised metallic cavity at microwave frequencies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Humbert</w:t>
+                <w:t xml:space="preserve">Microwave properties of semi-insulating silicon carbide between 10 and 40 GHz and at cryogenic temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John G. Hartnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Krupka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el.2011.1308⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3561431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320687v1</w:t>
+                <w:t xml:space="preserve">hal-01259044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk acoustic wave filters synthesis and optimization for multi-standard communication terminals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 57 (1), pp.52-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TUFFC.2010.1378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise phase synchronisationof a cryogenic microwave oscillator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High permeability and high permittivity heterostructures for the miniaturization of Radiofrequency components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangéline Bènevent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.N. Ivanov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+                <w:t xml:space="preserve">Kevin Garello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.E. Tobar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cros</w:t>
+                <w:t xml:space="preserve">Bernard Viala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (6), pp. 455.460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1759078709990559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583786v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High permeability and high permittivity heterostructures for the miniaturization of Radiofrequency components</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precise phase synchronisationof a cryogenic microwave oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Garello</w:t>
+                <w:t xml:space="preserve">E.N. Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Viala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (6), pp.064702</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657012v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hollow-core resonator based on out-of-plane two-dimensional photonic band-gap crystal cladding at microwave frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Férachou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2694,266 +2682,266 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96 (5), 051108 (3 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3303857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detrapping and retrapping of free carriers in nominally pure single crystal GaP, GaAs and 4H-SiC semiconductors under light illumination at cryogenic temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Harnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (10), pp.104107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3514009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable RF-Filter using Mn-Dopped Barium Strontium Titanate Ceramic Varactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
+                <w:t xml:space="preserve">R. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanis Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2972,2459 +2960,2459 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 407, pp.3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin film materials characterization using TE modes cavity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Microwave study of tunable planar capacitors using MN-doped Ba0.6Br0.4TiO3 ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (Issue 11), pp.2363-2369</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411872v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave study of tunable planar capacitors using MN-doped Ba0.6Br0.4TiO3 ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laur</w:t>
+                <w:t xml:space="preserve">Reduction of microwave dielectric losses in KTa1−xNbxO3 thin films by MgO-doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Costes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 517 (20), pp.5940-5942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.04.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435714v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of microwave dielectric losses in KTa1−xNbxO3 thin films by MgO-doping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Bouquet</w:t>
+                <w:t xml:space="preserve">Magnetodielectric Thin Film Heterostructure With High Permeability and Permittivit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangéline Bènevent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Peng</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.04.022⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (10), pp.4325-4328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2025182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00411877v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetodielectric Thin Film Heterostructure With High Permeability and Permittivit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evangéline Bènevent</w:t>
+                <w:t xml:space="preserve">Thin film materials characterization using TE modes cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Michel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2025182⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (4), pp.549-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156939309787612293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579642v1</w:t>
+                <w:t xml:space="preserve">hal-00411872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified permittivity observed in bulk gallium arsenide and gallium phosphide samples at 50 K using the whispering gallery mode method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Hartnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.G. Hartnett</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Krupka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vol.93 (Issue 6), pp.Article number : 062105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low loss materials for high Q-factor microwave Bragg reflector resonators.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krupka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 92 (Issue 3), pp.032901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of persistent photoconductivity in bulk gallium arsenide and gallium phosphide samples at cryogenic temperatures using the whispering gallery mode method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Hartnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.G. Hartnett</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Krupka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 104 (11), pp.113714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Bragg confined hybrid modes with high Q factor in a hollow dielectric resonator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Exciting traveling waves in high Q structures using microstrip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C Fowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Locke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.N. Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Harnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 91 (14), pp.142907</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (8-9), pp.3023-3026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582476v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciting traveling waves in high Q structures using microstrip</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D and 3D analysis of ferroelectric thin-film planar microwave devices using Method of Line.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanis Courrèges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27 (8-9), pp.3023-3026</w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol.353, pp.124-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582451v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00207935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D analysis of ferroelectric thin-film planar microwave devices using Method of Line.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Giraud</w:t>
+                <w:t xml:space="preserve">High Q-factor Distributed Bragg reflector resonators with reflectors or arbitrary thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Aubourg</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krupka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, vol.353, pp.124-131</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (12), pp.2689-2695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00207935v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Q-factor Distributed Bragg reflector resonators with reflectors or arbitrary thickness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.E. Tobar</w:t>
+                <w:t xml:space="preserve">Pulsed laser deposition o aluminum nitride thin films for FBAR applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Krupka</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 253, pp.8151-8154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.02.124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582445v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposition o aluminum nitride thin films for FBAR applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+                <w:t xml:space="preserve">Discovery of Bragg confined hybrid modes with high Q factor in a hollow dielectric resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Tobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Catherinot</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krupka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (14), pp.142907</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.02.124⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00164564v1</w:t>
+                <w:t xml:space="preserve">hal-00582476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whispering modes in anisotropic and isotropic dielectric spherical resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Anstie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Tobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Hartnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.PLA-D-86-00835R1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature dual-mode oscillator--first results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Torrealba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.N. Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Locke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vol. 42 (No. 2), pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Q frequency-temperature compensated solid-nitrogen-cooled resonator-oscillators: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Hartnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Anstie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 40, pp.41-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00071101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization of high-Q frequency-temperature compensated resonator with spurious mode free region.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Piquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cros</w:t>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+                <w:t xml:space="preserve">Tobar M.E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartnett J.G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the EFTF/IFCS joint meeting IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.748-752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A surface mountable membrane supported filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cros</w:t>
+                <w:t xml:space="preserve">Olivier Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13 (12), pp.535-537. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LMWC.2003.818528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Q microwave resonators using Quartz monocrystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Lajoie</w:t>
+                <w:t xml:space="preserve">R. Barhaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Barhaila</w:t>
+                <w:t xml:space="preserve">Y. Kersalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duchiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 36 (2), pp.150-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/el:20000160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00071069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InAs quantum wires in InP-based microdisks: Mode identification and continuous wave room temperature laser operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Seassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Seassal</w:t>
+                <w:t xml:space="preserve">X. Letartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Letartre</w:t>
+                <w:t xml:space="preserve">J. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Brault</w:t>
+                <w:t xml:space="preserve">M. Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 88 (11), pp.6170-6174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1322381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5434,1212 +5422,1212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency characterization of Limoges porcelain for advanced electronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Fosse</w:t>
+                <w:t xml:space="preserve">Thom Moulinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Danty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th "Microwave Materials and their Applications" conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Saint- Brieuc, Bretagne (Présentiel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et réalisation d’un banc quasi optique de caractérisation des matériaux en bande millimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Guelmami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirine Guelmami</w:t>
+                <w:t xml:space="preserve">Steven Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Granet</w:t>
+                <w:t xml:space="preserve">Emmanuelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes, Limoges 8-10 juin 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un banc de caractérisation de matériaux en bande W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Guelmami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Perrin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Régis Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux (JCMM), Toulouse, France, 30 mars – 1er avril 2020// en ligne 23-25 nov 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode large bande de caractérisation de matériaux multicouches en espace libre à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Guelmami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirine Guelmami</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Steven Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynaud Sebastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate influence on structural and dielectric properties at microwaves of KNN thin films on R-cut sapphire and (100) MgO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2019 Spring Meeting “European Material Research Society”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France. 1 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency characterisation of ferroelectric thin film capacitors and their integration for frequency tunable antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Ghalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Areski Ghalem</w:t>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE 9th INTERNATIONAL CONFERENCE ON ADVANCED MATERIALS, ROCAM 2017, BUCHAREST, ROMANIA, 11-14 JULY 2017 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iridium bottom electrodes for tunable microwave components</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Dispositifs à base de couches minces ferroelectriques hautement accordables sous champ faible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Ghalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics XV, Limoges, France, 27-29 Juin 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">14èmes Journées de Caractérisation Microondes et Matériaux (JCMM2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343910v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode globale de caractérisation de matériaux : permittivité et épaisseur de l’échantillon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Aubourg</w:t>
+                <w:t xml:space="preserve">Iridium bottom electrodes for tunable microwave components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Trupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Nedelcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Banciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin C. Negrila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
+              <w:t xml:space="preserve">Electroceramics XV, Limoges, France, 27-29 Juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272469v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs à base de couches minces ferroelectriques hautement accordables sous champ faible</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+                <w:t xml:space="preserve">Méthode globale de caractérisation de matériaux : permittivité et épaisseur de l’échantillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apedjinou Anoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de Caractérisation Microondes et Matériaux (JCMM2016)</w:t>
+              <w:t xml:space="preserve">14ème Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276869v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BST thin film capacitors integrated within a frequency tunable antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rammal Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6658,698 +6646,698 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Antenna Technology (iWAT) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Hilton Cocoa Beach Oceanfront, FL, U.S.A., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne fil-plaque accordable en fréquence par l’utilisation de matériaux ferroélectriques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cros</w:t>
+                <w:t xml:space="preserve">Ferroelectric thin films deposited by PLD for tunable capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Quignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes, 3-4-5 Juin 2015 - Bordeaux, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">20th International Colloquim on Plasma Processes (CIP), June 1-5 2015, Saint –Etienne, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226176v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric thin films deposited by PLD for tunable capacitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marchet</w:t>
+                <w:t xml:space="preserve">Antenne fil-plaque accordable en fréquence par l’utilisation de matériaux ferroélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Colloquim on Plasma Processes (CIP), June 1-5 2015, Saint –Etienne, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes, 3-4-5 Juin 2015 - Bordeaux, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226006v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of highly textured iridium thin films grown on silicon substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trupina Lucian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trupina Lucian</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nedelcu Liviu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Banciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin C. Negrila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE 8th INTERNATIONAL CONFERENCE ON ADVANCED MATERIALS, ROCAM 2015 7-10 JULY 2015, BUCHAREST, ROMANIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Ba,Sr)TiO3 thin films integrated in miniature antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Dutheil</w:t>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+                <w:t xml:space="preserve">Sébastien Quignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Meeting, May 11-15, 2015, Lille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable thin films (Ba,Sr)TiO3 and multilayers for miniature antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Dutheil</w:t>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+                <w:t xml:space="preserve">Sébastien Quignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference, European Ceramic Society (ECERS), June 21 -25 2015, Toledo, Spain.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de matériaux à l’aide d’une cavité Klystron : Détermination des Caractéristiques Diélectriques et de l’épaisseur de l’échantillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apedjinou Anoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7408,323 +7396,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième colloque francophone PLUridisciplinaire sur les Matériaux, l’Environnement et l’Electronique (PLUMEE 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable ferroelectric materials for RF- Microwave applications: high frequency properties and integration in frequency-agile devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Huitema</w:t>
+                <w:t xml:space="preserve">Cavité de type Klystron pour des dispositifs Microondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anoumou Apedjinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cros</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE 8th INTERNATIONAL CONFERENCE ON ADVANCED MATERIALS, ROCAM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223117v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavité de type Klystron pour des dispositifs Microondes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anoumou Apedjinou</w:t>
+                <w:t xml:space="preserve">Tunable ferroelectric materials for RF- Microwave applications: high frequency properties and integration in frequency-agile devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">THE 8th INTERNATIONAL CONFERENCE ON ADVANCED MATERIALS, ROCAM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272273v1</w:t>
+                <w:t xml:space="preserve">hal-01223117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du potentiel de la cavité de type Klystron pour la caractérisation microondes de matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7783,73 +7771,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nantes, France. pp.ID-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation non destructive de couches minces à l'aide d'une cavité Klystron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7908,6469 +7896,6469 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Bacau, Roumanie. pp.ISSN - ISSN-L : 2343-9092</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Calibration Method for Experimental Study of the Nonlinear Behavior of a Bulk Acoustic Wave Resonator Subject to a High-Power Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Catherinot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IFCS-EFTF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Czech Republic. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easily scalable resonator based on hollow-core photonic band gap crystal cladding for extremely high frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Férachou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.O. Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Conference on Infrared, Millimeter, and Terahertz Waves IRMMW-THz 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Mainz, Germany. poster presentation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave precision metrology using a cylindrical klystron cavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter comparaison de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rasoanoavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Bourhill</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inaugural Workshop on Quantum-Photonic Hardware</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Western, France</w:t>
+              <w:t xml:space="preserve">12e Journées Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733849v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter comparaison de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laur</w:t>
+                <w:t xml:space="preserve">Different approach for quantum measurements of the spin resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bastelletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C. Johson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rasoanoavy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Passerieux</w:t>
+                <w:t xml:space="preserve">T. Oshima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Journées Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Inaugural Workshop on Quantum-Photonic Hardware - University of Western</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Western, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068647v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different approach for quantum measurements of the spin resonances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-comparaisons de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faly Rasoanoavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A.M. Edmonds</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inaugural Workshop on Quantum-Photonic Hardware - University of Western</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Western, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Caractérisation Micro-ondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733835v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-comparaisons de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Faly Rasoanoavy</w:t>
+                <w:t xml:space="preserve">Caractérisation non destructive de couches minces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Passerieux</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Caractérisation Micro-ondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chambéry, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301748v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation non destructive de couches minces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intercomparaisons de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faliniaina Rasoanoavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chambéry, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734385v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparaisons de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microwave precision metrology using a cylindrical klystron cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Passerieux</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bourhill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chambéry, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Inaugural Workshop on Quantum-Photonic Hardware</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Western, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734812v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Phase Shifter Based On Ferroelectric Tunable Interdigitated Capacitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+                <w:t xml:space="preserve">large fractional bandwidth BAW filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF2011, European Meeting on Ferroelectricity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. Poster présentation</w:t>
+              <w:t xml:space="preserve">MEMSWAVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684110v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">large fractional bandwidth BAW filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large Band Pass BAW Filter for Space Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Catherinot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMSWAVE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Frequency Control Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, San Francisco - California, United States. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FCS.2011.5977748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915844v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Band Pass BAW Filter for Space Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Synthèse de filtres large bande à résonateurs BAW fonctionnant sur des modes de cisaillement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ballandras</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Rigaudeau-Estagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monfraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Frequency Control Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation Orale - Session 1B-5 -Papier n°276</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683438v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de filtres large bande à résonateurs BAW fonctionnant sur des modes de cisaillement</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déphaseur variable intégrant des capacités inter-digitées réalisées sur des matériaux composites ferroélectriques-diélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Monfraix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baron</w:t>
+                <w:t xml:space="preserve">Mansoib Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation Orale - Session 1B-5 -Papier n°276</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation poster - Session 7F-9 - Papier n°195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684932v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déphaseur variable intégrant des capacités inter-digitées réalisées sur des matériaux composites ferroélectriques-diélectriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Intégration de composites ferroélectriques / diélectriques dans des dispositifs microondes accordables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansoib Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation poster - Session 7F-9 - Papier n°195</w:t>
+              <w:t xml:space="preserve">Deuxième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Limoges, France. Présentation poster - 2B-06-Plumee2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686430v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de composites ferroélectriques / diélectriques dans des dispositifs microondes accordables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Microwave Phase Shifter Based On Ferroelectric Tunable Interdigitated Capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansoib Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Limoges, France. Présentation poster - 2B-06-Plumee2011</w:t>
+              <w:t xml:space="preserve">EMF2011, European Meeting on Ferroelectricity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. Poster présentation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686503v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large bandpass filter synthesis using shear-wave lithium niobate piezoelectric layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Rigaudeau</w:t>
+                <w:t xml:space="preserve">Capacités MIM Ferroélectriques : Intégration dans un filtre deux pôles reconfigurables en fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Frequency and Time Forum, EFTF 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618564v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités MIM Ferroélectriques : Intégration dans un filtre deux pôles reconfigurables en fréquence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+                <w:t xml:space="preserve">Cryogenic properties of a diamond sample at microwave frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Tobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Harnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Electromagnetics in Advanced Applications, ICEAA'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Sydney, Australia. pp.837 - 840, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2010.5653231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619395v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic properties of a diamond sample at microwave frequencies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Mouneyrac</w:t>
+                <w:t xml:space="preserve">A 380-420 MHz Two Pole tunable filter using new ferroelectric composite capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Electromagnetics in Advanced Applications, ICEAA'10</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuMW 2010, European Microwave Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.1134 - 1137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619297v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From micro to millimetre waves low phase noise and filtering devices design</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gemma Hamilton</w:t>
+                <w:t xml:space="preserve">Intégration des films de VO2 à transitions de phase pour la réalisation d'un filtre accordable passe-bande en technologie SSR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Applications of Radio Science (WARS2010).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Canberra, Australia. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461289v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des films de VO2 à transitions de phase pour la réalisation d'un filtre accordable passe-bande en technologie SSR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate phase synchronisation of a microwave oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.N. Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Tobar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 IEEE International Frequency Control Symposium, FCS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Newport Beach - Californie, United States. pp.674 - 676, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FREQ.2010.5556244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619435v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate phase synchronisation of a microwave oscillator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">From micro to millimetre waves low phase noise and filtering devices design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Férachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Frequency Control Symposium, FCS 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on the Applications of Radio Science (WARS2010).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Canberra, Australia. pp.Inconnu</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619121v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 380-420 MHz Two Pole tunable filter using new ferroelectric composite capacitors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Intégration de capacités planaires accordables réalisées sur céramiques BST dopées dans des déphaseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansoib Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMW 2010, European Microwave Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.1134 - 1137</w:t>
+              <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619327v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de capacités planaires accordables réalisées sur céramiques BST dopées dans des déphaseurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+                <w:t xml:space="preserve">Large bandpass filter synthesis using shear-wave lithium niobate piezoelectric layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ballandras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">European Frequency and Time Forum, EFTF 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619432v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable RF Filter using Mn-Doped Ba_0.6 Sr_0.4 TiO_3 ceramic varactors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse et optimisation d'un filtre à résonateurs BAW pour une application aux fréquences UMTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics, IMF-ISAF-2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Xi'an, China</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4F-8 Session Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437213v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk acoustic wave filter synthesis and optimisation for UMTS application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Synthèse et optimisation d'un filtre à résonateurs BAW pour une application aux fréquences UMTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMW 2009 (European Microwave Week)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Premier Colloque Francophone sur les Matériaux, les Procédés et l'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Busteni, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436128v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et optimisation d'un filtre à résonateurs BAW pour une application aux fréquences UMTS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hollow core photonic crystal fibers, applications from visible to microwave frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4F-8 Session Affiche</w:t>
+              <w:t xml:space="preserve">Proceedings of International Symposium on Microwave and Optical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436248v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetodielectric Thin Film Heterostructure With High Permeability and Permittivity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Résonateur à coeur creux fondé sur un cristal 2D hors plan à bandes interdites photoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Férachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Tobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Magnetics Conference -INTERMAG 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Sacramento - Californie, United States</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.5D-2 Session Orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657467v1</w:t>
+                <w:t xml:space="preserve">hal-00436422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations microondes de capacités accordables réalisées sur des céramiques BST dopées Manganèse</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+                <w:t xml:space="preserve">Bulk acoustic wave filter synthesis and optimisation for UMTS application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Colloque Francophone sur les Matériaux, les Procédés et l'Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EFTF-IFCS (European Frequency and Time Forum - International Frequency Control Symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Besançon, France. pp.890-893, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FREQ.2009.5168315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435750v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filter Synthesis using Shear Wave Piezoelectric Layer Resonators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Rigaudeau</w:t>
+                <w:t xml:space="preserve">Caractérisations microondes de capacités accordables réalisées sur des céramiques BST dopées Manganèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNES International Workshop on Microwave Filters, IWMF 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Premier Colloque Francophone sur les Matériaux, les Procédés et l'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Busteni, Roumanie. pp.137-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743236v1</w:t>
+                <w:t xml:space="preserve">hal-00435750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et optimisation d'un filtre à résonateurs BAW pour une application aux fréquences UMTS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+                <w:t xml:space="preserve">Magnetodielectric Thin Film Heterostructure With High Permeability and Permittivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangéline Bènevent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Viala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Colloque Francophone sur les Matériaux, les Procédés et l'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Busteni, Roumanie</w:t>
+              <w:t xml:space="preserve">International Magnetics Conference -INTERMAG 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Sacramento - Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438324v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateur à coeur creux fondé sur un cristal 2D hors plan à bandes interdites photoniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael E. Tobar</w:t>
+                <w:t xml:space="preserve">Filter Synthesis using Shear Wave Piezoelectric Layer Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ballandras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.5D-2 Session Orale</w:t>
+              <w:t xml:space="preserve">CNES International Workshop on Microwave Filters, IWMF 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436422v1</w:t>
+                <w:t xml:space="preserve">hal-00743236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk acoustic wave filter synthesis and optimisation for UMTS application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Résonateur piézoélectrique suspendu avec électrode flottante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Bassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Djouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFTF-IFCS (European Frequency and Time Forum - International Frequency Control Symposium)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4F-4 Session Affiche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FREQ.2009.5168315⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00436242v1</w:t>
+                <w:t xml:space="preserve">hal-00436296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hollow core photonic crystal fibers, applications from visible to microwave frequencies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Mouneyrac</w:t>
+                <w:t xml:space="preserve">Etude de capacités planaires accordables sur céramiques BST dopées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of International Symposium on Microwave and Optical Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, New Delhi, India</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6F-3 Session Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457678v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateur piézoélectrique suspendu avec électrode flottante</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+                <w:t xml:space="preserve">Filtre deux pôles reconfigurables en fréquence intégrant des capacités BST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4F-4 Session Affiche</w:t>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6F-7 Session Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436296v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre deux pôles reconfigurables en fréquence intégrant des capacités BST</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cros</w:t>
+                <w:t xml:space="preserve">Modification de la permittivité de l'Arséniure de Gallium et du Phosphure de Gallium sous l'effet de la lumière à 50K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Hartnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Krupka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6F-7 Session Affiche</w:t>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4F-11 Session Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437195v1</w:t>
+                <w:t xml:space="preserve">hal-00436418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de capacités planaires accordables sur céramiques BST dopées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Pate</w:t>
+                <w:t xml:space="preserve">Hollow-Core Resonator Based on Out-of-Plan 2D Photonic Band-Gap Crystal Cladding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Férachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6F-3 Session Affiche</w:t>
+              <w:t xml:space="preserve">EFTF-IFCS 2009 (European Frequency &amp; Time Forum &amp; IEEE Int'l Frequency Control Symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Besançon, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436613v1</w:t>
+                <w:t xml:space="preserve">hal-00462322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification de la permittivité de l'Arséniure de Gallium et du Phosphure de Gallium sous l'effet de la lumière à 50K</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bulk acoustic wave filter synthesis and optimisation for UMTS application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4F-11 Session Affiche</w:t>
+              <w:t xml:space="preserve">EuMW 2009 (European Microwave Week)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436418v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hollow-Core Resonator Based on Out-of-Plan 2D Photonic Band-Gap Crystal Cladding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael E. Tobar</w:t>
+                <w:t xml:space="preserve">Tunable RF Filter using Mn-Doped Ba_0.6 Sr_0.4 TiO_3 ceramic varactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanis Courrèges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFTF-IFCS 2009 (European Frequency &amp; Time Forum &amp; IEEE Int'l Frequency Control Symposium)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Besançon, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics, IMF-ISAF-2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462322v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baw filters synthesis by comparison of electric and acoustic impedances.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bila</w:t>
+                <w:t xml:space="preserve">Caractérisation dynamique de matériaux ferroélectriques intégrés dans des capacités MIM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Frequency and Time Forum, EFTF 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Limoges, France. pp.Session Orale 2 : 02-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358066v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of film bulk acoustic wave devices using apodized meshs.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Aubourg</w:t>
+                <w:t xml:space="preserve">Caractérisation de matériaux diélectriques à faible volume par résonateur coaxial à basses fréquences microondes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jardinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Et Al.</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Frequency and Time Forum, EFTF 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, LIMOGES, France. pp.Session Orale 9 : 09-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358070v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High confined Bragg modes for very low phase noise oscillator and narrow band filtering applications.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AlN thin film for bulk acoustic wave resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision on Electromagnetic Measurements (CPEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Broomfield, United States</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics (IWAC03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358480v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation dynamique de matériaux ferroélectriques intégrés dans des capacités MIM.</w:t>
+                <w:t xml:space="preserve">Characterization of materials and mode structure of high-Q resonators using Bragg confined modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Aubourg</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krupka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Limoges, France. pp.Session Orale 2 : 02-4</w:t>
+              <w:t xml:space="preserve">International Council for Science (ICSU), URSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358874v1</w:t>
+                <w:t xml:space="preserve">hal-00349199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of materials and mode structure of high-Q resonators using Bragg confined modes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Mouneyrac</w:t>
+                <w:t xml:space="preserve">Potentials of 1D-Photonic Crystal Written on Sub-Wavelength Diameter Fibre for THz Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Krupka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Council for Science (ICSU), URSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Chicago, United States</w:t>
+              <w:t xml:space="preserve">International Forum on Terahertz Spectroscopy and Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Fraunhofer-Zentrum, Kaiserslautern, Germany. non spécifié</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349199v1</w:t>
+                <w:t xml:space="preserve">hal-00290165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN thin film for bulk acoustic wave resonator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Room temperature filters and oscillators with Bragg effect dielectric resonators.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krupka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics (IWAC03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, LIMOGES, France</w:t>
+              <w:t xml:space="preserve">Workshop on Applications of Radio Science (WARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Broadbeach, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367406v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de matériaux diélectriques à faible volume par résonateur coaxial à basses fréquences microondes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+                <w:t xml:space="preserve">Simple method for characterization a ferroelectric material.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, LIMOGES, France. pp.Session Orale 9 : 09-2</w:t>
+              <w:t xml:space="preserve">European Frequency and Time Forum, EFTF 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358877v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentials of 1D-Photonic Crystal Written on Sub-Wavelength Diameter Fibre for THz Sensing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+                <w:t xml:space="preserve">High confined Bragg modes for very low phase noise oscillator and narrow band filtering applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krupka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum on Terahertz Spectroscopy and Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Fraunhofer-Zentrum, Kaiserslautern, Germany. non spécifié</w:t>
+              <w:t xml:space="preserve">Precision on Electromagnetic Measurements (CPEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Broomfield, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00290165v1</w:t>
+                <w:t xml:space="preserve">hal-00358480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature filters and oscillators with Bragg effect dielectric resonators.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Tobar</w:t>
+                <w:t xml:space="preserve">Baw filters synthesis by comparison of electric and acoustic impedances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Krupka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Applications of Radio Science (WARS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Broadbeach, Australia</w:t>
+              <w:t xml:space="preserve">European Frequency and Time Forum, EFTF 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358817v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple method for characterization a ferroelectric material.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+                <w:t xml:space="preserve">Simulation of film bulk acoustic wave devices using apodized meshs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Frequency and Time Forum, EFTF 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358072v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Q Cylindrical Alumina Resonator Based on Bragg Confined Mode of Azimuthal Mode Number Greater Than Zero.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maser cryogénique à modes de galerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Benmessaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kersalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TimeNive'07, Poster presentation, Session : Resonators, Filters &amp; Materials II.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">JNM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Toulouse, France. pp.2C2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198977v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de filtre BAW par comparaison d'impédances électrique et acoustique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maser cryogénie à modes de galerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Benmessaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kersalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oxborrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, France</w:t>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915957v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maser cryogénique à modes de galerie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation 3-D de résonateurs piézoélectriques à onde de volume.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Toulouse, France. pp.2C2</w:t>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00190858v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maser cryogénie à modes de galerie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse de filtre BAW par comparaison d'impédances électrique et acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">Journée Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199186v1</w:t>
+                <w:t xml:space="preserve">hal-00915957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation 3-D de résonateurs piézoélectriques à onde de volume.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Aubourg</w:t>
+                <w:t xml:space="preserve">High-Q Cylindrical Alumina Resonator Based on Bragg Confined Mode of Azimuthal Mode Number Greater Than Zero.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krupka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">TimeNive'07, Poster presentation, Session : Resonators, Filters &amp; Materials II.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199351v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D analysis of ferroelectric thin-film planar microwave devices using method of line : application to the dynamic characterisation of ferroelectric layers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanis Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14398,316 +14386,316 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE MTT-S International Microwave Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation 3D de résonateurs piézoélectriques à onde de volume (FBAR).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès Français d'acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et simulation d'un filtre piézoélectrique pour les communications radiofréquences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès Français d'acoustique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic characterization of ferroelectric layers using method of line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanis Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14735,100 +14723,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAPD'8, 8th European conference on applications of polar dielectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, METZ, France. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation dynamique de couches minces ferroélectriques en fonction d'un champ électrique statique appliqué à l'aide de la méthode des lignes 3D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanis Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14856,2142 +14844,2142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis method for BAW filters computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electronics, circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, France. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General design technique for high Q-factor bragg reflector.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krupka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Frequency and Time Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Braunschweig, Germany. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of ferroelectric films using PLD and application to microvawe components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Seaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ferroelectrics UK 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00087788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Q frequency temperature compensated solid nitrogen cooled resonator oscillators: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Hartnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Anstie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the $18^{th}$ European Frequency and Time Forum (EFTF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Guiford, United Kingdom. pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FBAR filters computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on microwave filters, CNES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow band micro-machined bandpass filter and a surface mountable topology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Filtres planaires micro-usinés faible bande avec intégration en surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Vendier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMW 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Germany. pp.55</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915887v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of high-Q frequency-temperature compensated resonator with spurious mode free region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Résonateur saphir compensé en température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.G. Hartnett</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kersalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the EFTF/IFCS joint meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Tampa Bay (Fl), United States. pp.748-752</w:t>
+              <w:t xml:space="preserve">13èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. pp.3D18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085283v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres planaires micro-usinés faible bande avec intégration en surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">A micro-machined tunable cavity resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vendier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, France. pp.10</w:t>
+              <w:t xml:space="preserve">European Microwave Conference 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Germany. pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914833v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateur saphir compensé en température</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Piquet</w:t>
+                <w:t xml:space="preserve">Narrow band micro-machined bandpass filter and a surface mountable topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vendier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France. pp.3D18</w:t>
+              <w:t xml:space="preserve">EuMW 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Germany. pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112990v1</w:t>
+                <w:t xml:space="preserve">hal-00915887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micro-machined tunable cavity resonator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
+                <w:t xml:space="preserve">Realization of high-Q frequency-temperature compensated resonator with spurious mode free region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Tobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Hartnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Germany. pp.55</w:t>
+              <w:t xml:space="preserve">Proceedings of the EFTF/IFCS joint meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Tampa Bay (Fl), United States. pp.748-752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915925v1</w:t>
+                <w:t xml:space="preserve">hal-00085283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Q frequency temperature compensated dielectric resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Q frequency-temperature compensated dielectric resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kersalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a micromachined band-pass filter with insertion of the coplanar accesses in the resonator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Conception d'un filtre passe-bande micro-usiné avec insertion des accès coplanaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, United Kingdom. pp.23</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Poitiers, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915860v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un filtre passe-bande micro-usiné avec insertion des accès coplanaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
+                <w:t xml:space="preserve">Multicentric trial (phase II) of Beta-interferon-la in chronic demyelinating polyradiculoneuritis (CIDP) : 19 cases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Poitiers, France. pp.12</w:t>
+              <w:t xml:space="preserve">Communication orale présentée au "Peripheral Nerve Society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Tyrol, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914829v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicentric trial (phase II) of Beta-interferon-la in chronic demyelinating polyradiculoneuritis (CIDP) : 19 cases.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M Leger</w:t>
+                <w:t xml:space="preserve">Design of a micromachined band-pass filter with insertion of the coplanar accesses in the resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication orale présentée au "Peripheral Nerve Society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Tyrol, Austria</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, United Kingdom. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130402v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Several applications of MMIC negative resistance topologies for microwave bandstop and bandpass filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuropathies et dysglobulinémies monoclonales : étude immunopathologique ultrastructurale de la biopsie nerveuse dans 7 cas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Couratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Biron</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Plaze</w:t>
+                <w:t xml:space="preserve">F Deviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Tissier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cros</w:t>
+                <w:t xml:space="preserve">P de Liege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1999 IEEE - RUSSIA CONFERENCE : MIA-ME99</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communication orale présentée à la Société Française de Neurologie, Journées de Neurologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1999, Lille, France. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130193v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropathies et dysglobulinémies monoclonales : étude immunopathologique ultrastructurale de la biopsie nerveuse dans 7 cas.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Vallat</w:t>
+                <w:t xml:space="preserve">Several applications of MMIC negative resistance topologies for microwave bandstop and bandpass filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Plaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Couratier</w:t>
+                <w:t xml:space="preserve">Jérôme Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P de Liege</w:t>
+                <w:t xml:space="preserve">Laurent Billonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication orale présentée à la Société Française de Neurologie, Journées de Neurologie de Langue Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1999 IEEE - RUSSIA CONFERENCE : MIA-ME99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Novosibirsk, Russia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIAME.1999.827831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128645v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication additive de composants et circuits électroniques céramique/métal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17050,113 +17038,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles 2019 du GFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de capacités ferroélectriques en couches minces pour des antennes fil-plaque, accordables en fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17175,51 +17163,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion générale « Interférences d’ondes 2015 » du GDR Ondes, 19, 20 ,21 Octobre 2015, Ecole Centrale de Lyon, Ecully/ Lyon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17229,181 +17217,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and design of BAW resonators and filters for integration in a UMTS transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Giraud</w:t>
+                <w:t xml:space="preserve">L. Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marco G. Beghi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling and measurement methods for acoustic waves and for acoustic microdevices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.323-354, 2013, 978-953-51-1189-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/56026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId352"/>
+      <w:footerReference w:type="default" r:id="rId351"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17550,51 +17538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03578784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Madrangeas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.01.354" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Aspe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Pinault-Thaury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158138" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03100490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pateloup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourdonnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.10.032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.10.019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murphy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Harnett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Krupka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973676" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00967041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahoui Fan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiao Shan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis F&#233;rachou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.486746" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858388" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923082v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848935" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Hartnett" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouneyrac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Tobar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3561431" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flament" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stefanelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaiser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20550" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JNKM5ZJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259056v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3580903" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639862v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frappe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cathelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20551" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16K8C7W1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320687v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.1308" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579347v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1378" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Ivanov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Tobar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657012v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line B&#232;nevent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viala" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990559" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3303857" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584063v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3514009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581306v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiffamen Houndonougbo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis Courr&#232;ges" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939309787612293" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00435714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Costes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411877v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.04.022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGH5MPF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579642v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viala" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2025182" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349183v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Hartnett" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krupka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349191v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tobar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Tobar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582476v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582451v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Fowler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Locke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207935v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582445v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164564v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Catherinot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.124" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRS2K93R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Anstie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bourgeois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153213v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Torrealba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bazin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135273v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Piquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobar M.E." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartnett J.G." TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915995v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vendier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cazaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2003.818528" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071069v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lajoie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barhaila" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kersal&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duchiron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20000160" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111579v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seassal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Letartre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pottier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1322381" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05248803v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fosse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Moulinoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Danty" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768654v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Guelmami" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Granet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perrin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029546v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chantalat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376990v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Sebastien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133623v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ciss&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568594v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Ghalem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rammal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343910v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Trupina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nedelcu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banciu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin C. Negrila" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272469v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apedjinou Anoumou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276869v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274357v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rammal Mohamad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226176v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226006v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dutheil" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantinescu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quignon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225999v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trupina Lucian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedelcu Liviu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226129v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226004v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223117v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272273v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoumou Apedjinou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00967052v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907458v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915826v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911400v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Hamouda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733849v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourhill" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068647v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rasoanoavy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733835v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastelletto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Johson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oshima" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Edmonds" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301748v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rasoanoavy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734385v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734812v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faliniaina Rasoanoavy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684110v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoib Mohamed" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915844v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballandras" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683438v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2011.5977748" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684932v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rigaudeau-Estagerie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monfraix" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686430v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686503v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618564v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rigaudeau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619395v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Fan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619297v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bara" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2010.5653231" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461289v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Hamilton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619435v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouyge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619121v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2010.5556244" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619327v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619432v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437213v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436128v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436248v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657467v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00435750v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743236v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00438324v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436422v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436242v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2009.5168315" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457678v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436296v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bassam" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Djouadi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437195v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436613v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pate" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436418v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00462322v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358066v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358070v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358480v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358874v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349199v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367406v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassam" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358877v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jardinier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290165v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358817v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358072v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198977v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915957v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190858v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benmessa&#239;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grop" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thibon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199186v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oxborrow" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199351v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069393v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069380v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069377v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154084v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069376v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915939v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153297v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087788v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delage" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Seaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085295v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915974v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915887v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085283v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piquet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914833v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112990v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915925v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112988v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085220v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915860v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914829v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01130402v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vallat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hahn" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Leger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130193v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biron" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Plaze" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tissier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonnet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAME.1999.827831" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01128645v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couratier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Deviere" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Liege" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02333585v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226171v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878455v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catherinot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/56026" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03578784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Madrangeas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.01.354" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Aspe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Pinault-Thaury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158138" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03100490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pateloup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourdonnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.10.032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.10.019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murphy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Harnett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Krupka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973676" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00967041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahoui Fan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiao Shan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis F&#233;rachou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.486746" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858388" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923082v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848935" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915760v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flament" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stefanelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaiser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Tobar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouneyrac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20550" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JNKM5ZJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Hartnett" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3580903" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.1308" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639862v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frappe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cathelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20551" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3561431" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1378" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657012v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line B&#232;nevent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990559" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Ivanov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Tobar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3303857" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584063v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3514009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581306v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiffamen Houndonougbo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis Courr&#232;ges" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00435714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Costes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.04.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGH5MPF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579642v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2025182" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939309787612293" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349183v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Hartnett" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krupka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349191v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tobar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Tobar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582451v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Fowler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Locke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207935v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582445v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164564v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Catherinot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.124" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRS2K93R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582476v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112985v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Anstie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bourgeois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153213v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Torrealba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071101v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bazin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135273v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Piquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobar M.E." TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartnett J.G." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vendier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cazaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2003.818528" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071069v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lajoie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barhaila" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kersal&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duchiron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20000160" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111579v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seassal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Letartre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pottier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1322381" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05248803v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fosse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Moulinoux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Danty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768654v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Guelmami" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Granet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perrin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029546v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chantalat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376990v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Sebastien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133623v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ciss&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568594v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Ghalem" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rammal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276869v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343910v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Trupina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nedelcu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banciu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin C. Negrila" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272469v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apedjinou Anoumou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rammal Mohamad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226006v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dutheil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantinescu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quignon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226176v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225999v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trupina Lucian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedelcu Liviu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226129v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226004v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272432v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272273v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoumou Apedjinou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223117v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00967052v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907458v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915826v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911400v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Hamouda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068647v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rasoanoavy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733835v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastelletto" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Johson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oshima" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Edmonds" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301748v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rasoanoavy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734385v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734812v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faliniaina Rasoanoavy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733849v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourhill" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915844v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballandras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683438v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2011.5977748" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684932v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rigaudeau-Estagerie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monfraix" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686430v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoib Mohamed" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686503v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684110v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619395v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Fan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619297v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2010.5653231" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619327v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619435v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouyge" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619121v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2010.5556244" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461289v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Hamilton" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619432v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618564v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rigaudeau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436248v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00438324v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457678v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436422v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436242v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2009.5168315" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00435750v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657467v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743236v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436296v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bassam" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Djouadi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436613v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pate" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437195v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436418v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00462322v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436128v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437213v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358874v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358877v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jardinier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367406v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassam" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349199v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290165v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358817v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358072v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358480v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358066v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358070v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190858v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benmessa&#239;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grop" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thibon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199186v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oxborrow" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199351v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915957v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198977v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069393v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069380v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069377v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154084v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069376v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915939v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153297v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087788v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delage" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Seaux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085295v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915974v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914833v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112990v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915925v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915887v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085283v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112988v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085220v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914829v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01130402v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vallat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hahn" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Leger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915860v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01128645v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couratier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Deviere" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Liege" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130193v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biron" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Plaze" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tissier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonnet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAME.1999.827831" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02333585v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226171v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878455v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catherinot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/56026" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>