--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -66,5353 +66,5487 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of manufacturing of Al2O3–Mo HTCC by hybrid additive process</w:t>
+                <w:t xml:space="preserve">High-frequency characterization of Limoges porcelain for advanced electronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Bernard</w:t>
+                <w:t xml:space="preserve">Hugo Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Passerieux</w:t>
+                <w:t xml:space="preserve">Thom Moulinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
+                <w:t xml:space="preserve">Paul Danty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 202, pp.114177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.01.354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2026.114177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578784v1</w:t>
+                <w:t xml:space="preserve">hal-05610650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced tunability and temperature-dependent dielectric characteristics at microwaves of K0.5Na0.5NbO3 thin films epitaxially grown on (100)MgO substrates</w:t>
+                <w:t xml:space="preserve">Feasibility of manufacturing of Al2O3–Mo HTCC by hybrid additive process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélemy Aspe</w:t>
+                <w:t xml:space="preserve">Mégane Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Castel</w:t>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Demange</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Amandine Pinault-Thaury</w:t>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.158138⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.01.354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059275v1</w:t>
+                <w:t xml:space="preserve">hal-03578784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization of additive manufacturing processes to build ceramic/metal parts: Example of HTCC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced tunability and temperature-dependent dielectric characteristics at microwaves of K0.5Na0.5NbO3 thin films epitaxially grown on (100)MgO substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Aspe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Raynaud</w:t>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pateloup</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mégane Bernard</w:t>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Gourdonnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Passerieux</w:t>
+                <w:t xml:space="preserve">Marie-Amandine Pinault-Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (3), pp.2023-2033. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 856, pp.158138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.10.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.158138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100490v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization of additive manufacturing processes to build ceramic/metal parts: Example of LTCC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hybridization of additive manufacturing processes to build ceramic/metal parts: Example of HTCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pateloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gourdonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 40 (3), pp.759-767. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.10.019⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 41 (3), pp.2023-2033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432445v1</w:t>
+                <w:t xml:space="preserve">hal-03100490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-temperature sensitivity reduction with optimized microwave Bragg resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybridization of additive manufacturing processes to build ceramic/metal parts: Example of LTCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pateloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jerzy Krupka</w:t>
+                <w:t xml:space="preserve">Delphine Gourdonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4973676⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (3), pp.759-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472888v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards achieving strong coupling in 3D-cavity with solid state spin resonance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Frequency-temperature sensitivity reduction with optimized microwave Bragg resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+                <w:t xml:space="preserve">C. Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Aubourg</w:t>
+                <w:t xml:space="preserve">J.G. Harnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cros</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Krupka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 119 (15), pp.153901 - 153909</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 121 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4973676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302952v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric material characterization techniques and designs of high-Q resonators for applications from micro to millimeter-waves frequencies applicable at room and cryogenic temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Towards achieving strong coupling in 3D-cavity with solid state spin resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingxiao Shan</w:t>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Férachou</w:t>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (15), pp.153901 - 153909</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967041v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of Permittivity Measurement Techniques for Ferroelectric Thin Layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dielectric material characterization techniques and designs of high-Q resonators for applications from micro to millimeter-waves frequencies applicable at room and cryogenic temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahoui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Laur</w:t>
+                <w:t xml:space="preserve">Qingxiao Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Chevalier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Passerieux</w:t>
+                <w:t xml:space="preserve">Denis Férachou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 115 (2), pp.024103. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (3), pp.031301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4858388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.486746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00929884v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigorous analysis of highly tunable cylindrical transverse magnetic mode re-entrant cavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Intercomparison of Permittivity Measurement Techniques for Ferroelectric Thin Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N.C. Carvalho</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4848935⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (2), pp.024103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4858388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923082v1</w:t>
+                <w:t xml:space="preserve">hal-00929884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete UMTS transmitter using BAW filters and duplexer, a 90nm CMOS digital RF signal generator and a 0.25µm BiCMOS power amplifier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Frappé</w:t>
+                <w:t xml:space="preserve">Rigorous analysis of highly tunable cylindrical transverse magnetic mode re-entrant cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahoui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Stefanelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andreia Cathelin</w:t>
+                <w:t xml:space="preserve">N.C. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84, pp.125114 (2013). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4848935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915760v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-loss dielectric material characterization and high-Q resonator design from microwave to millimetre waves frequencies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic properties of polycrystalline diamond from 35 K to room temperature and microwave to terahertz frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">John G. Hartnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michael E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouneyrac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Férachou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Science and Application</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3580903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925156v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Procedure for the Design of Bulk Acoustic Wave Filters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A complete UMTS transmitter using BAW filters and duplexer, a 90nm CMOS digital RF signal generator and a 0.25µm BiCMOS power amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+                <w:t xml:space="preserve">A. Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cros</w:t>
+                <w:t xml:space="preserve">Antoine Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 21 (5), pp.458-465. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 21 (5), pp.466-476</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00651231v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic properties of polycrystalline diamond from 35 K to room temperature and microwave to terahertz frequencies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Low-loss dielectric material characterization and high-Q resonator design from microwave to millimetre waves frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Férachou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Science and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.15-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259056v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact hollow-core photonic band gap resonator with optimised metallic cavity at microwave frequencies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Aubourg</w:t>
+                <w:t xml:space="preserve">A General Procedure for the Design of Bulk Acoustic Wave Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el.2011.1308⟩</w:t>
+              <w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (5), pp.458-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mmce.20550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320687v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete UMTS transmitter using BAW filters and duplexer : a 90-nm CMOS digital RF signal generator and a 0.25-μm BiCMOS power amplifier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Cathelin</w:t>
+                <w:t xml:space="preserve">Compact hollow-core photonic band gap resonator with optimised metallic cavity at microwave frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Férachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mmce.20551⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (14), pp.804-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2011.1308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639862v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave properties of semi-insulating silicon carbide between 10 and 40 GHz and at cryogenic temperatures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael E. Tobar</w:t>
+                <w:t xml:space="preserve">A complete UMTS transmitter using BAW filters and duplexer : a 90-nm CMOS digital RF signal generator and a 0.25-μm BiCMOS power amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.466-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mmce.20551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3561431⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01259044v1</w:t>
+                <w:t xml:space="preserve">hal-00639862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk acoustic wave filters synthesis and optimization for multi-standard communication terminals</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microwave properties of semi-insulating silicon carbide between 10 and 40 GHz and at cryogenic temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John G. Hartnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Krupka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Tobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2010.1378⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3561431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579347v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High permeability and high permittivity heterostructures for the miniaturization of Radiofrequency components</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Garello</w:t>
+                <w:t xml:space="preserve">Bulk acoustic wave filters synthesis and optimization for multi-standard communication terminals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Viala</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (6), pp. 455.460. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (1), pp.52-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1759078709990559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2010.1378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657012v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise phase synchronisationof a cryogenic microwave oscillator</w:t>
+                <w:t xml:space="preserve">High permeability and high permittivity heterostructures for the miniaturization of Radiofrequency components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.N. Ivanov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+                <w:t xml:space="preserve">Evangéline Bènevent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.E. Tobar</w:t>
+                <w:t xml:space="preserve">Kevin Garello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Viala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (6), pp. 455.460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1759078709990559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583786v1</w:t>
+                <w:t xml:space="preserve">hal-00657012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hollow-core resonator based on out-of-plane two-dimensional photonic band-gap crystal cladding at microwave frequencies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Precise phase synchronisationof a cryogenic microwave oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.N. Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Tobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (6), pp.064702</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461064v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detrapping and retrapping of free carriers in nominally pure single crystal GaP, GaAs and 4H-SiC semiconductors under light illumination at cryogenic temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Hollow-core resonator based on out-of-plane two-dimensional photonic band-gap crystal cladding at microwave frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cros</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Férachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3514009⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (5), 051108 (3 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3303857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584063v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable RF-Filter using Mn-Dopped Barium Strontium Titanate Ceramic Varactors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+                <w:t xml:space="preserve">Detrapping and retrapping of free carriers in nominally pure single crystal GaP, GaAs and 4H-SiC semiconductors under light illumination at cryogenic temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Harnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (10), pp.104107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3514009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581306v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave study of tunable planar capacitors using MN-doped Ba0.6Br0.4TiO3 ceramics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Tunable RF-Filter using Mn-Dopped Barium Strontium Titanate Ceramic Varactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanis Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 56 (Issue 11), pp.2363-2369</w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 407, pp.3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435714v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of microwave dielectric losses in KTa1−xNbxO3 thin films by MgO-doping</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Microwave study of tunable planar capacitors using MN-doped Ba0.6Br0.4TiO3 ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (Issue 11), pp.2363-2369</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00411877v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetodielectric Thin Film Heterostructure With High Permeability and Permittivit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evangéline Bènevent</w:t>
+                <w:t xml:space="preserve">Reduction of microwave dielectric losses in KTa1−xNbxO3 thin films by MgO-doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cros</w:t>
+                <w:t xml:space="preserve">V. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Viala</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45 (10), pp.4325-4328. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 517 (20), pp.5940-5942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2025182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579642v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin film materials characterization using TE modes cavity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+                <w:t xml:space="preserve">Magnetodielectric Thin Film Heterostructure With High Permeability and Permittivit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangéline Bènevent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/156939309787612293⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (10), pp.4325-4328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2025182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411872v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified permittivity observed in bulk gallium arsenide and gallium phosphide samples at 50 K using the whispering gallery mode method.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Thin film materials characterization using TE modes cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.E. Tobar</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (4), pp.549-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156939309787612293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349183v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low loss materials for high Q-factor microwave Bragg reflector resonators.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Modified permittivity observed in bulk gallium arsenide and gallium phosphide samples at 50 K using the whispering gallery mode method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Hartnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krupka</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Tobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 92 (Issue 3), pp.032901</w:t>
+              <w:t xml:space="preserve">, 2008, Vol.93 (Issue 6), pp.Article number : 062105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349191v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of persistent photoconductivity in bulk gallium arsenide and gallium phosphide samples at cryogenic temperatures using the whispering gallery mode method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Low loss materials for high Q-factor microwave Bragg reflector resonators.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krupka</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 104 (11), pp.113714</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (Issue 3), pp.032901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580446v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciting traveling waves in high Q structures using microstrip</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.G. Harnett</w:t>
+                <w:t xml:space="preserve">Observation of persistent photoconductivity in bulk gallium arsenide and gallium phosphide samples at cryogenic temperatures using the whispering gallery mode method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Hartnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krupka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27 (8-9), pp.3023-3026</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104 (11), pp.113714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582451v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D analysis of ferroelectric thin-film planar microwave devices using Method of Line.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+                <w:t xml:space="preserve">Exciting traveling waves in high Q structures using microstrip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C Fowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Tobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Locke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.N. Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Aubourg</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.G. Harnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, vol.353, pp.124-131</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (8-9), pp.3023-3026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00207935v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Q-factor Distributed Bragg reflector resonators with reflectors or arbitrary thickness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.E. Tobar</w:t>
+                <w:t xml:space="preserve">2D and 3D analysis of ferroelectric thin-film planar microwave devices using Method of Line.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanis Courrèges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Krupka</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 54 (12), pp.2689-2695</w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol.353, pp.124-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582445v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00207935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposition o aluminum nitride thin films for FBAR applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+                <w:t xml:space="preserve">High Q-factor Distributed Bragg reflector resonators with reflectors or arbitrary thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Catherinot</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krupka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (12), pp.2689-2695</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.02.124⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00164564v1</w:t>
+                <w:t xml:space="preserve">hal-00582445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Bragg confined hybrid modes with high Q factor in a hollow dielectric resonator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Mouneyrac</w:t>
+                <w:t xml:space="preserve">Pulsed laser deposition o aluminum nitride thin films for FBAR applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Krupka</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 253, pp.8151-8154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.02.124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582476v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whispering modes in anisotropic and isotropic dielectric spherical resonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Discovery of Bragg confined hybrid modes with high Q factor in a hollow dielectric resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krupka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.PLA-D-86-00835R1</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (14), pp.142907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112985v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature dual-mode oscillator--first results.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Whispering modes in anisotropic and isotropic dielectric spherical resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Anstie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Hartnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vol. 42 (No. 2), pp.INCONNU</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.PLA-D-86-00835R1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153213v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Q frequency-temperature compensated solid-nitrogen-cooled resonator-oscillators: first results</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Room temperature dual-mode oscillator--first results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Torrealba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Bazin</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.N. Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Locke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 40, pp.41-42</w:t>
+              <w:t xml:space="preserve">, 2006, Vol. 42 (No. 2), pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00071101v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of high-Q frequency-temperature compensated resonator with spurious mode free region.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tobar M.E.</w:t>
+                <w:t xml:space="preserve">High-Q frequency-temperature compensated solid-nitrogen-cooled resonator-oscillators: first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Hartnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Anstie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hartnett J.G.</w:t>
+                <w:t xml:space="preserve">N. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the EFTF/IFCS joint meeting IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.748-752</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40, pp.41-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135273v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00071101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A surface mountable membrane supported filter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Realization of high-Q frequency-temperature compensated resonator with spurious mode free region.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
+                <w:t xml:space="preserve">O. Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Vendier</w:t>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Cazaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tobar M.E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartnett J.G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the EFTF/IFCS joint meeting IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.748-752</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915995v1</w:t>
+                <w:t xml:space="preserve">hal-00135273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Q microwave resonators using Quartz monocrystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A surface mountable membrane supported filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Lajoie</w:t>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Barhaila</w:t>
+                <w:t xml:space="preserve">Olivier Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Kersalé</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el:20000160⟩</w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13 (12), pp.535-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2003.818528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00071069v1</w:t>
+                <w:t xml:space="preserve">hal-00915995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">High-Q microwave resonators using Quartz monocrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barhaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kersalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duchiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 36 (2), pp.150-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20000160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00071069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">InAs quantum wires in InP-based microdisks: Mode identification and continuous wave room temperature laser operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Seassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Letartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 88 (11), pp.6170-6174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1322381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5422,6586 +5556,6586 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency characterization of Limoges porcelain for advanced electronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thom Moulinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Danty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th "Microwave Materials and their Applications" conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Saint- Brieuc, Bretagne (Présentiel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et réalisation d’un banc quasi optique de caractérisation des matériaux en bande millimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Guelmami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes, Limoges 8-10 juin 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un banc de caractérisation de matériaux en bande W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Guelmami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Chantalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux (JCMM), Toulouse, France, 30 mars – 1er avril 2020// en ligne 23-25 nov 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode large bande de caractérisation de matériaux multicouches en espace libre à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Guelmami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynaud Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate influence on structural and dielectric properties at microwaves of KNN thin films on R-cut sapphire and (100) MgO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2019 Spring Meeting “European Material Research Society”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France. 1 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency characterisation of ferroelectric thin film capacitors and their integration for frequency tunable antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE 9th INTERNATIONAL CONFERENCE ON ADVANCED MATERIALS, ROCAM 2017, BUCHAREST, ROMANIA, 11-14 JULY 2017 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs à base de couches minces ferroelectriques hautement accordables sous champ faible</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Méthode globale de caractérisation de matériaux : permittivité et épaisseur de l’échantillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apedjinou Anoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de Caractérisation Microondes et Matériaux (JCMM2016)</w:t>
+              <w:t xml:space="preserve">14ème Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276869v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iridium bottom electrodes for tunable microwave components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Trupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Nedelcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Banciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin C. Negrila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics XV, Limoges, France, 27-29 Juin 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode globale de caractérisation de matériaux : permittivité et épaisseur de l’échantillon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dispositifs à base de couches minces ferroelectriques hautement accordables sous champ faible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Ghalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
+              <w:t xml:space="preserve">14èmes Journées de Caractérisation Microondes et Matériaux (JCMM2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272469v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BST thin film capacitors integrated within a frequency tunable antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rammal Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Antenna Technology (iWAT) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Hilton Cocoa Beach Oceanfront, FL, U.S.A., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric thin films deposited by PLD for tunable capacitors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal stability of highly textured iridium thin films grown on silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+                <w:t xml:space="preserve">Trupina Lucian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Quignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marchet</w:t>
+                <w:t xml:space="preserve">Nedelcu Liviu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Banciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin C. Negrila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Colloquim on Plasma Processes (CIP), June 1-5 2015, Saint –Etienne, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">THE 8th INTERNATIONAL CONFERENCE ON ADVANCED MATERIALS, ROCAM 2015 7-10 JULY 2015, BUCHAREST, ROMANIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226006v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne fil-plaque accordable en fréquence par l’utilisation de matériaux ferroélectriques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cros</w:t>
+                <w:t xml:space="preserve">Ferroelectric thin films deposited by PLD for tunable capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Quignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes, 3-4-5 Juin 2015 - Bordeaux, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">20th International Colloquim on Plasma Processes (CIP), June 1-5 2015, Saint –Etienne, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226176v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of highly textured iridium thin films grown on silicon substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+                <w:t xml:space="preserve">Antenne fil-plaque accordable en fréquence par l’utilisation de matériaux ferroélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE 8th INTERNATIONAL CONFERENCE ON ADVANCED MATERIALS, ROCAM 2015 7-10 JULY 2015, BUCHAREST, ROMANIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes, 3-4-5 Juin 2015 - Bordeaux, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225999v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Ba,Sr)TiO3 thin films integrated in miniature antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Quignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Meeting, May 11-15, 2015, Lille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable thin films (Ba,Sr)TiO3 and multilayers for miniature antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Quignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference, European Ceramic Society (ECERS), June 21 -25 2015, Toledo, Spain.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de matériaux à l’aide d’une cavité Klystron : Détermination des Caractéristiques Diélectriques et de l’épaisseur de l’échantillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apedjinou Anoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième colloque francophone PLUridisciplinaire sur les Matériaux, l’Environnement et l’Electronique (PLUMEE 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavité de type Klystron pour des dispositifs Microondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anoumou Apedjinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable ferroelectric materials for RF- Microwave applications: high frequency properties and integration in frequency-agile devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE 8th INTERNATIONAL CONFERENCE ON ADVANCED MATERIALS, ROCAM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du potentiel de la cavité de type Klystron pour la caractérisation microondes de matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nantes, France. pp.ID-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation non destructive de couches minces à l'aide d'une cavité Klystron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Bacau, Roumanie. pp.ISSN - ISSN-L : 2343-9092</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Calibration Method for Experimental Study of the Nonlinear Behavior of a Bulk Acoustic Wave Resonator Subject to a High-Power Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IFCS-EFTF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Czech Republic. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easily scalable resonator based on hollow-core photonic band gap crystal cladding for extremely high frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Férachou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.O. Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Conference on Infrared, Millimeter, and Terahertz Waves IRMMW-THz 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Mainz, Germany. poster presentation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter comparaison de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Inter-comparaisons de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faly Rasoanoavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Journées Caractérisation Microondes et Matériaux</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Caractérisation Micro-ondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068647v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different approach for quantum measurements of the spin resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bastelletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.C. Johson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Oshima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inaugural Workshop on Quantum-Photonic Hardware - University of Western</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Western, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-comparaisons de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Inter comparaison de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rasoanoavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Caractérisation Micro-ondes et Matériaux</w:t>
+              <w:t xml:space="preserve">12e Journées Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301748v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation non destructive de couches minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chambéry, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercomparaisons de caractérisations électromagnétiques de couches minces ferroélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faliniaina Rasoanoavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chambéry, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave precision metrology using a cylindrical klystron cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bourhill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inaugural Workshop on Quantum-Photonic Hardware</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Western, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">large fractional bandwidth BAW filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEMSWAVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Band Pass BAW Filter for Space Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Frequency Control Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, San Francisco - California, United States. pp.1-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FCS.2011.5977748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de filtres large bande à résonateurs BAW fonctionnant sur des modes de cisaillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Rigaudeau-Estagerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monfraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France. Présentation Orale - Session 1B-5 -Papier n°276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déphaseur variable intégrant des capacités inter-digitées réalisées sur des matériaux composites ferroélectriques-diélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansoib Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France. Présentation poster - Session 7F-9 - Papier n°195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de composites ferroélectriques / diélectriques dans des dispositifs microondes accordables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansoib Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Limoges, France. Présentation poster - 2B-06-Plumee2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Phase Shifter Based On Ferroelectric Tunable Interdigitated Capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansoib Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF2011, European Meeting on Ferroelectricity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. Poster présentation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacités MIM Ferroélectriques : Intégration dans un filtre deux pôles reconfigurables en fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryogenic properties of a diamond sample at microwave frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Harnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Electromagnetics in Advanced Applications, ICEAA'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Sydney, Australia. pp.837 - 840, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2010.5653231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 380-420 MHz Two Pole tunable filter using new ferroelectric composite capacitors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate phase synchronisation of a microwave oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.N. Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Tobar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMW 2010, European Microwave Week</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 IEEE International Frequency Control Symposium, FCS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Newport Beach - Californie, United States. pp.674 - 676, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FREQ.2010.5556244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619327v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des films de VO2 à transitions de phase pour la réalisation d'un filtre accordable passe-bande en technologie SSR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise Catherinot</w:t>
+                <w:t xml:space="preserve">From micro to millimetre waves low phase noise and filtering devices design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Férachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">Workshop on the Applications of Radio Science (WARS2010).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Canberra, Australia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619435v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate phase synchronisation of a microwave oscillator</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intégration des films de VO2 à transitions de phase pour la réalisation d'un filtre accordable passe-bande en technologie SSR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Frequency Control Symposium, FCS 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619121v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From micro to millimetre waves low phase noise and filtering devices design</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gemma Hamilton</w:t>
+                <w:t xml:space="preserve">Intégration de capacités planaires accordables réalisées sur céramiques BST dopées dans des déphaseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansoib Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Applications of Radio Science (WARS2010).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Canberra, Australia. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461289v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de capacités planaires accordables réalisées sur céramiques BST dopées dans des déphaseurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">A 380-420 MHz Two Pole tunable filter using new ferroelectric composite capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">EuMW 2010, European Microwave Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.1134 - 1137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619432v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large bandpass filter synthesis using shear-wave lithium niobate piezoelectric layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Frequency and Time Forum, EFTF 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et optimisation d'un filtre à résonateurs BAW pour une application aux fréquences UMTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4F-8 Session Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et optimisation d'un filtre à résonateurs BAW pour une application aux fréquences UMTS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+                <w:t xml:space="preserve">Caractérisations microondes de capacités accordables réalisées sur des céramiques BST dopées Manganèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier Colloque Francophone sur les Matériaux, les Procédés et l'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Busteni, Roumanie</w:t>
+              <w:t xml:space="preserve">, May 2009, Busteni, Roumanie. pp.137-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438324v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hollow core photonic crystal fibers, applications from visible to microwave frequencies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetodielectric Thin Film Heterostructure With High Permeability and Permittivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangéline Bènevent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Viala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of International Symposium on Microwave and Optical Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, New Delhi, India</w:t>
+              <w:t xml:space="preserve">International Magnetics Conference -INTERMAG 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Sacramento - Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457678v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateur à coeur creux fondé sur un cristal 2D hors plan à bandes interdites photoniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael E. Tobar</w:t>
+                <w:t xml:space="preserve">Filter Synthesis using Shear Wave Piezoelectric Layer Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ballandras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.5D-2 Session Orale</w:t>
+              <w:t xml:space="preserve">CNES International Workshop on Microwave Filters, IWMF 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436422v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk acoustic wave filter synthesis and optimisation for UMTS application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Résonateur piézoélectrique suspendu avec électrode flottante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Bassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Djouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFTF-IFCS (European Frequency and Time Forum - International Frequency Control Symposium)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4F-4 Session Affiche</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436242v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations microondes de capacités accordables réalisées sur des céramiques BST dopées Manganèse</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+                <w:t xml:space="preserve">Synthèse et optimisation d'un filtre à résonateurs BAW pour une application aux fréquences UMTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier Colloque Francophone sur les Matériaux, les Procédés et l'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Busteni, Roumanie. pp.137-140</w:t>
+              <w:t xml:space="preserve">, May 2009, Busteni, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435750v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetodielectric Thin Film Heterostructure With High Permeability and Permittivity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hollow core photonic crystal fibers, applications from visible to microwave frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Magnetics Conference -INTERMAG 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Sacramento - Californie, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of International Symposium on Microwave and Optical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657467v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filter Synthesis using Shear Wave Piezoelectric Layer Resonators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Rigaudeau</w:t>
+                <w:t xml:space="preserve">Résonateur à coeur creux fondé sur un cristal 2D hors plan à bandes interdites photoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Férachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNES International Workshop on Microwave Filters, IWMF 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.5D-2 Session Orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743236v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateur piézoélectrique suspendu avec électrode flottante</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Bulk acoustic wave filter synthesis and optimisation for UMTS application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EFTF-IFCS (European Frequency and Time Forum - International Frequency Control Symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Besançon, France. pp.890-893, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FREQ.2009.5168315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436296v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de capacités planaires accordables sur céramiques BST dopées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6F-3 Session Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre deux pôles reconfigurables en fréquence intégrant des capacités BST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12020,1300 +12154,1300 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6F-7 Session Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification de la permittivité de l'Arséniure de Gallium et du Phosphure de Gallium sous l'effet de la lumière à 50K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Hartnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Krupka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4F-11 Session Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hollow-Core Resonator Based on Out-of-Plan 2D Photonic Band-Gap Crystal Cladding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Férachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFTF-IFCS 2009 (European Frequency &amp; Time Forum &amp; IEEE Int'l Frequency Control Symposium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Besançon, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk acoustic wave filter synthesis and optimisation for UMTS application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuMW 2009 (European Microwave Week)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable RF Filter using Mn-Doped Ba_0.6 Sr_0.4 TiO_3 ceramic varactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanis Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics, IMF-ISAF-2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation dynamique de matériaux ferroélectriques intégrés dans des capacités MIM.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Limoges, France. pp.Session Orale 2 : 02-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de matériaux diélectriques à faible volume par résonateur coaxial à basses fréquences microondes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+                <w:t xml:space="preserve">Characterization of materials and mode structure of high-Q resonators using Bragg confined modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krupka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, LIMOGES, France. pp.Session Orale 9 : 09-2</w:t>
+              <w:t xml:space="preserve">International Council for Science (ICSU), URSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358877v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN thin film for bulk acoustic wave resonator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potentials of 1D-Photonic Crystal Written on Sub-Wavelength Diameter Fibre for THz Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics (IWAC03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, LIMOGES, France</w:t>
+              <w:t xml:space="preserve">International Forum on Terahertz Spectroscopy and Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Fraunhofer-Zentrum, Kaiserslautern, Germany. non spécifié</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367406v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of materials and mode structure of high-Q resonators using Bragg confined modes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Mouneyrac</w:t>
+                <w:t xml:space="preserve">Caractérisation de matériaux diélectriques à faible volume par résonateur coaxial à basses fréquences microondes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jardinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Krupka</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Council for Science (ICSU), URSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Chicago, United States</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, LIMOGES, France. pp.Session Orale 9 : 09-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349199v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentials of 1D-Photonic Crystal Written on Sub-Wavelength Diameter Fibre for THz Sensing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AlN thin film for bulk acoustic wave resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum on Terahertz Spectroscopy and Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Fraunhofer-Zentrum, Kaiserslautern, Germany. non spécifié</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics (IWAC03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00290165v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature filters and oscillators with Bragg effect dielectric resonators.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krupka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Applications of Radio Science (WARS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Broadbeach, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple method for characterization a ferroelectric material.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13328,3604 +13462,3604 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Frequency and Time Forum, EFTF 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High confined Bragg modes for very low phase noise oscillator and narrow band filtering applications.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Tobar</w:t>
+                <w:t xml:space="preserve">Baw filters synthesis by comparison of electric and acoustic impedances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Krupka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision on Electromagnetic Measurements (CPEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Broomfield, United States</w:t>
+              <w:t xml:space="preserve">European Frequency and Time Forum, EFTF 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358480v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baw filters synthesis by comparison of electric and acoustic impedances.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Simulation of film bulk acoustic wave devices using apodized meshs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bila</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Frequency and Time Forum, EFTF 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358066v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of film bulk acoustic wave devices using apodized meshs.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Aubourg</w:t>
+                <w:t xml:space="preserve">High confined Bragg modes for very low phase noise oscillator and narrow band filtering applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Et Al.</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krupka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Frequency and Time Forum, EFTF 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Precision on Electromagnetic Measurements (CPEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Broomfield, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358070v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maser cryogénique à modes de galerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Benmessaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kersalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Toulouse, France. pp.2C2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maser cryogénie à modes de galerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Benmessaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kersalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oxborrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation 3-D de résonateurs piézoélectriques à onde de volume.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de filtre BAW par comparaison d'impédances électrique et acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationales Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Q Cylindrical Alumina Resonator Based on Bragg Confined Mode of Azimuthal Mode Number Greater Than Zero.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krupka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TimeNive'07, Poster presentation, Session : Resonators, Filters &amp; Materials II.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D analysis of ferroelectric thin-film planar microwave devices using method of line : application to the dynamic characterisation of ferroelectric layers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanis Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE MTT-S International Microwave Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation 3D de résonateurs piézoélectriques à onde de volume (FBAR).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Dynamic characterization of ferroelectric layers using method of line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanis Courrèges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès Français d'acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
+              <w:t xml:space="preserve">ECAPD'8, 8th European conference on applications of polar dielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, METZ, France. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069380v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et simulation d'un filtre piézoélectrique pour les communications radiofréquences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès Français d'acoustique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic characterization of ferroelectric layers using method of line</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Modélisation 3D de résonateurs piézoélectriques à onde de volume (FBAR).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAPD'8, 8th European conference on applications of polar dielectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, METZ, France. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">8ème Congrès Français d'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154084v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation dynamique de couches minces ferroélectriques en fonction d'un champ électrique statique appliqué à l'aide de la méthode des lignes 3D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanis Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis method for BAW filters computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electronics, circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, France. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General design technique for high Q-factor bragg reflector.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krupka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Frequency and Time Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Braunschweig, Germany. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of ferroelectric films using PLD and application to microvawe components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Seaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ferroelectrics UK 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00087788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Q frequency temperature compensated solid nitrogen cooled resonator oscillators: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Hartnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Anstie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the $18^{th}$ European Frequency and Time Forum (EFTF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Guiford, United Kingdom. pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FBAR filters computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on microwave filters, CNES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtres planaires micro-usinés faible bande avec intégration en surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vendier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résonateur saphir compensé en température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kersalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, France. pp.3D18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micro-machined tunable cavity resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Germany. pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrow band micro-machined bandpass filter and a surface mountable topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuMW 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Germany. pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization of high-Q frequency-temperature compensated resonator with spurious mode free region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Hartnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the EFTF/IFCS joint meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Tampa Bay (Fl), United States. pp.748-752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Q frequency temperature compensated dielectric resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Q frequency-temperature compensated dielectric resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kersalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un filtre passe-bande micro-usiné avec insertion des accès coplanaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Poitiers, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicentric trial (phase II) of Beta-interferon-la in chronic demyelinating polyradiculoneuritis (CIDP) : 19 cases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Magy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication orale présentée au "Peripheral Nerve Society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Tyrol, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a micromachined band-pass filter with insertion of the coplanar accesses in the resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, United Kingdom. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropathies et dysglobulinémies monoclonales : étude immunopathologique ultrastructurale de la biopsie nerveuse dans 7 cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Couratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Deviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P de Liege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication orale présentée à la Société Française de Neurologie, Journées de Neurologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, Lille, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Several applications of MMIC negative resistance topologies for microwave bandstop and bandpass filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Plaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Billonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1999 IEEE - RUSSIA CONFERENCE : MIA-ME99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Novosibirsk, Russia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MIAME.1999.827831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16935,279 +17069,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication additive de composants et circuits électroniques céramique/métal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles 2019 du GFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de capacités ferroélectriques en couches minces pour des antennes fil-plaque, accordables en fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion générale « Interférences d’ondes 2015 » du GDR Ondes, 19, 20 ,21 Octobre 2015, Ecole Centrale de Lyon, Ecully/ Lyon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17217,181 +17351,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and design of BAW resonators and filters for integration in a UMTS transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marco G. Beghi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling and measurement methods for acoustic waves and for acoustic microdevices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.323-354, 2013, 978-953-51-1189-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/56026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId351"/>
+      <w:footerReference w:type="default" r:id="rId353"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17538,51 +17672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03578784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Madrangeas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.01.354" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Aspe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Pinault-Thaury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158138" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03100490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pateloup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourdonnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.10.032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.10.019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murphy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Harnett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Krupka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973676" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00967041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahoui Fan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiao Shan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis F&#233;rachou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.486746" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858388" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923082v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848935" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915760v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flament" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stefanelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaiser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Tobar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouneyrac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20550" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JNKM5ZJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Hartnett" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3580903" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.1308" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639862v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frappe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cathelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20551" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3561431" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1378" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657012v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line B&#232;nevent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990559" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Ivanov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Tobar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3303857" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584063v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3514009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581306v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiffamen Houndonougbo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis Courr&#232;ges" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00435714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Costes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.04.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGH5MPF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579642v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2025182" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939309787612293" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349183v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Hartnett" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krupka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349191v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tobar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Tobar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582451v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Fowler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Locke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207935v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582445v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164564v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Catherinot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.124" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRS2K93R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582476v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112985v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Anstie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bourgeois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153213v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Torrealba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071101v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bazin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135273v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Piquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobar M.E." TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartnett J.G." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vendier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cazaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2003.818528" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071069v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lajoie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barhaila" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kersal&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duchiron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20000160" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111579v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seassal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Letartre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pottier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1322381" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05248803v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fosse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Moulinoux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Danty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768654v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Guelmami" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Granet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perrin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029546v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chantalat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376990v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Sebastien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133623v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ciss&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568594v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Ghalem" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rammal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276869v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343910v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Trupina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nedelcu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banciu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin C. Negrila" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272469v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apedjinou Anoumou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rammal Mohamad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226006v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dutheil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantinescu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quignon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226176v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225999v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trupina Lucian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedelcu Liviu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226129v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226004v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272432v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272273v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoumou Apedjinou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223117v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00967052v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907458v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915826v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911400v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Hamouda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068647v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rasoanoavy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733835v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastelletto" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Johson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oshima" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Edmonds" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301748v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rasoanoavy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734385v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734812v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faliniaina Rasoanoavy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733849v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourhill" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915844v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballandras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683438v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2011.5977748" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684932v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rigaudeau-Estagerie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monfraix" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686430v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoib Mohamed" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686503v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684110v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619395v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Fan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619297v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2010.5653231" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619327v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619435v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouyge" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619121v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2010.5556244" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461289v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Hamilton" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619432v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618564v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rigaudeau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436248v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00438324v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457678v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436422v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436242v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2009.5168315" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00435750v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657467v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743236v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436296v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bassam" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Djouadi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436613v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pate" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437195v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436418v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00462322v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436128v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437213v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358874v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358877v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jardinier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367406v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassam" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349199v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290165v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358817v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358072v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358480v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358066v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358070v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190858v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benmessa&#239;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grop" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thibon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199186v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oxborrow" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199351v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915957v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198977v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069393v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069380v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069377v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154084v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069376v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915939v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153297v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087788v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delage" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Seaux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085295v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915974v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914833v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112990v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915925v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915887v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085283v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112988v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085220v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914829v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01130402v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vallat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hahn" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Leger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915860v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01128645v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couratier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Deviere" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Liege" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130193v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biron" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Plaze" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tissier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonnet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAME.1999.827831" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02333585v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226171v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878455v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catherinot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/56026" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Moulinoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Madrangeas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Danty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2026.114177" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03578784v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.01.354" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059275v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Aspe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Pinault-Thaury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158138" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03100490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raynaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pateloup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourdonnaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.10.032" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.10.019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murphy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Harnett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Krupka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973676" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00967041v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahoui Fan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiao Shan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis F&#233;rachou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.486746" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929884v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858388" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Carvalho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848935" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Hartnett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Tobar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouneyrac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3580903" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flament" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stefanelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaiser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651231v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20550" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JNKM5ZJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320687v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.1308" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639862v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frappe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cathelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20551" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3561431" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579347v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1378" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line B&#232;nevent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990559" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583786v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Ivanov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Tobar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3303857" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3514009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581306v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiffamen Houndonougbo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis Courr&#232;ges" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00435714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Costes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.04.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGH5MPF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579642v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viala" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2025182" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411872v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939309787612293" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Hartnett" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krupka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349191v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tobar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580446v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Tobar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582451v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Fowler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Locke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207935v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582445v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164564v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cibert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Catherinot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.124" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRS2K93R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112985v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Anstie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bourgeois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153213v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Torrealba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071101v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bazin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135273v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Piquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobar M.E." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartnett J.G." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915995v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vendier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cazaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2003.818528" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071069v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lajoie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barhaila" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kersal&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duchiron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20000160" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111579v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seassal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Letartre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pottier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1322381" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05248803v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768654v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Guelmami" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Granet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perrin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029546v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chantalat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376990v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Sebastien" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133623v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ciss&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568594v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Ghalem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rammal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272469v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apedjinou Anoumou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343910v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Trupina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nedelcu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banciu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin C. Negrila" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276869v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274357v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rammal Mohamad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225999v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trupina Lucian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedelcu Liviu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226006v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dutheil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantinescu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quignon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226176v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226129v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226004v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272273v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoumou Apedjinou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223117v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00967052v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907458v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915826v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911400v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Hamouda" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301748v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rasoanoavy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733835v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastelletto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Johson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oshima" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Edmonds" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068647v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rasoanoavy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734385v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734812v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faliniaina Rasoanoavy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733849v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourhill" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915844v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballandras" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683438v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2011.5977748" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684932v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rigaudeau-Estagerie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monfraix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686430v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoib Mohamed" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686503v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684110v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619395v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Fan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619297v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bara" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2010.5653231" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619121v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2010.5556244" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461289v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Hamilton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619435v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouyge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619432v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619327v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618564v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rigaudeau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436248v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00435750v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657467v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743236v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436296v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Bassam" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Djouadi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00438324v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457678v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436422v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436242v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2009.5168315" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436613v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pate" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436418v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00462322v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436128v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437213v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358874v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349199v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290165v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358877v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jardinier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367406v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassam" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358817v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358072v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358066v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358070v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358480v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190858v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benmessa&#239;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grop" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thibon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199186v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oxborrow" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199351v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915957v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198977v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069393v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154084v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069377v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069380v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069376v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915939v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153297v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087788v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delage" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Seaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085295v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915974v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914833v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112990v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piquet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915925v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915887v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085283v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112988v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085220v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914829v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01130402v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vallat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hahn" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Leger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915860v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01128645v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couratier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Deviere" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Liege" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130193v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biron" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Plaze" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tissier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonnet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAME.1999.827831" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02333585v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226171v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878455v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catherinot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/56026" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>