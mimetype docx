--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -240,234 +240,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’action publique américaine face à l’urgence sanitaire causée par le Covid-19 sous la présidence Trump. La dialectique entre la retenue fédérale et la réactivité des États fédérés</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;guidance documents&amp;quot; ou actes de droit souple en droit administratif états-unien [N.B. L'année de parution est 2023 quoique le volume 44 porte l'année 2021]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire européen d'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, L’action publique face au COVID-19, 43, pp.147-177</w:t>
+              <w:t xml:space="preserve">, 2023, [Année 2021] (44), pp.79-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475487v1</w:t>
+                <w:t xml:space="preserve">hal-04365805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle de conférences (Cour de cassation) : penser les pratiques juridictionnelles</w:t>
+                <w:t xml:space="preserve">L’action publique américaine face à l’urgence sanitaire causée par le Covid-19 sous la présidence Trump. La dialectique entre la retenue fédérale et la réactivité des États fédérés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33, p. 1700</w:t>
+              <w:t xml:space="preserve">Annuaire européen d'administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, L’action publique face au COVID-19, 43, pp.147-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04365880v1</w:t>
+                <w:t xml:space="preserve">hal-04475487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;guidance documents&amp;quot; ou actes de droit souple en droit administratif états-unien [N.B. L'année de parution est 2023 quoique le volume 44 porte l'année 2021]</w:t>
+                <w:t xml:space="preserve">Cycle de conférences (Cour de cassation) : penser les pratiques juridictionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire européen d'administration publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, [Année 2021] (44), pp.79-97</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, p. 1700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365805v1</w:t>
+                <w:t xml:space="preserve">halshs-04365880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle de conférences (Cour de cassation) : l'office du juge et la co-élaboration du droit</w:t>
               </w:r>
@@ -2922,51 +2922,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55C8C517"/>
+    <w:nsid w:val="1A1EBCF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3153,51 +3153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-custos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2230-6512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069938008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Custos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365880v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704354v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141084v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.173.0141" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.170.0327" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.3800" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366562v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2002.2706" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387690v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.101.0015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242600v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322922v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322913v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322916v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366576v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322948v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=4228227" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322910v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784718671.00026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323296v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366537v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-custos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2230-6512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069938008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Custos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475487v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704354v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141084v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.173.0141" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.170.0327" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.3800" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366562v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2002.2706" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387690v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.101.0015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242600v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322922v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322913v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322916v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366576v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322948v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=4228227" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322910v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784718671.00026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323296v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366537v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>