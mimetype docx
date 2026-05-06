--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -206,1066 +206,1204 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;guidance documents&amp;quot; ou actes de droit souple en droit administratif états-unien [N.B. L'année de parution est 2023 quoique le volume 44 porte l'année 2021]</w:t>
+                <w:t xml:space="preserve">Le retour en force de l’État comme puissance publique entre mouvement pendulaire et construction dualiste aux États-Unis d’Amérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire européen d'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, [Année 2021] (44), pp.79-97</w:t>
+              <w:t xml:space="preserve">, In press, 47, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365805v1</w:t>
+                <w:t xml:space="preserve">hal-05610100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’action publique américaine face à l’urgence sanitaire causée par le Covid-19 sous la présidence Trump. La dialectique entre la retenue fédérale et la réactivité des États fédérés</w:t>
+                <w:t xml:space="preserve">La lutte contre le terrorisme par les autorités administratives américaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire européen d'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, L’action publique face au COVID-19, 43, pp.147-177</w:t>
+              <w:t xml:space="preserve">, 2025, 46, p. 91 à 130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475487v1</w:t>
+                <w:t xml:space="preserve">hal-05610101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle de conférences (Cour de cassation) : penser les pratiques juridictionnelles</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;guidance documents&amp;quot; ou actes de droit souple en droit administratif états-unien [N.B. L'année de parution est 2023 quoique le volume 44 porte l'année 2021]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33, p. 1700</w:t>
+              <w:t xml:space="preserve">Annuaire européen d'administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, [Année 2021] (44), pp.79-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04365880v1</w:t>
+                <w:t xml:space="preserve">hal-04365805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle de conférences (Cour de cassation) : l'office du juge et la co-élaboration du droit</w:t>
+                <w:t xml:space="preserve">L’action publique américaine face à l’urgence sanitaire causée par le Covid-19 sous la présidence Trump. La dialectique entre la retenue fédérale et la réactivité des États fédérés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, pp.711-712</w:t>
+              <w:t xml:space="preserve">Annuaire européen d'administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, L’action publique face au COVID-19, 43, pp.147-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04365868v1</w:t>
+                <w:t xml:space="preserve">hal-04475487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fédéralisme états-unien à l’épreuve du Covid-19 : un miroir sur ses forces et faiblesses</w:t>
+                <w:t xml:space="preserve">Cycle de conférences (Cour de cassation) : penser les pratiques juridictionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, [21 p.]</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, p. 1700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704354v1</w:t>
+                <w:t xml:space="preserve">halshs-04365880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dualité statutaire du contrôle et de l’utilisation des données empiriques par les juridictions en droit administratif américain</w:t>
+                <w:t xml:space="preserve">Le fédéralisme états-unien à l’épreuve du Covid-19 : un miroir sur ses forces et faiblesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141084v1</w:t>
+                <w:t xml:space="preserve">hal-03704354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie de l’exécutif unitaire et contrôle présidentiel des agences indépendantes aux États-Unis</w:t>
+                <w:t xml:space="preserve">Cycle de conférences (Cour de cassation) : l'office du juge et la co-élaboration du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, p. 711 à 712</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141083v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04365868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La motivation des actes administratifs en droit américain : précocité et singularité persistante</w:t>
+                <w:t xml:space="preserve">La dualité statutaire du contrôle et de l’utilisation des données empiriques par les juridictions en droit administratif américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/crdf.3800⟩</w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L’action publique, l’expertise et le juge, 1 (173), pp.141-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.173.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03323434v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esquisse comparative du CRPA (Code des Relations entre le Public et l'Administration)</w:t>
+                <w:t xml:space="preserve">Théorie de l’exécutif unitaire et contrôle présidentiel des agences indépendantes aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal du droit administratif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, États-Unis : l'administration publique en crises ?, 2 (170), pp.327-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.170.0327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366562v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agences indépendantes de régulation américaines (IRC) et autorités administratives indépendantes françaises (AAI). L'exemple de la &amp;quot;Federal Communications Commission&amp;quot; (FCC) et de l'autorité de régulation des télécommunications (ART)</w:t>
+                <w:t xml:space="preserve">La motivation des actes administratifs en droit américain : précocité et singularité persistante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/pomap.2002.2706⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La motivation des actes administratifs. Le droit français à la lumière du droit administratif comparé, 17, pp.139-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.3800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04366607v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03323434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La décentralisation dans les DOM entre continuité et renouvellement</w:t>
+                <w:t xml:space="preserve">Esquisse comparative du CRPA (Code des Relations entre le Public et l'Administration)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal du droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les relations entre le public &amp; l’administration, [dossier 02, art. 98], 3 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387690v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le statut constitutionnel des départements d'outre-mer</w:t>
+                <w:t xml:space="preserve">Agences indépendantes de régulation américaines (IRC) et autorités administratives indépendantes françaises (AAI). L'exemple de la &amp;quot;Federal Communications Commission&amp;quot; (FCC) et de l'autorité de régulation des télécommunications (ART)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Reconfigurer l'action publique : big bang ou réforme ? Actes du onzième colloque international - Nice, jeudi 4 et vendredi 5 octobre 2001, 20 (1), pp.67-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/pomap.2002.2706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02218099v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04366607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'institution préfectorale dans les départements d'outre-mer au terme d'un demi-siècle d'existence (1)</w:t>
+                <w:t xml:space="preserve">La décentralisation dans les DOM entre continuité et renouvellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Les Outre-mers entre décentralisation, intégration européenne et mondialisation, 1 (101), pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.101.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02242600v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularité du décret relatif aux activités de procréation médicalement assistée</w:t>
+                <w:t xml:space="preserve">Le statut constitutionnel des départements d'outre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 09, pp.731</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'institution préfectorale dans les départements d'outre-mer au terme d'un demi-siècle d'existence (1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Custos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 04, pp.778</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régularité du décret relatif aux activités de procréation médicalement assistée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Custos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1991, 06, pp.469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02217758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1275,383 +1413,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Modèle Américain de la Prise de Position Provoquée : tax letter rulings, customs ruling letters et declaratory orders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : La prise de position provoquée en droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire MIL (Marchés, Institutions, Libertés), Apr 2017, Créteil, France. pp.69-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03322922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Administrative Procedure Act des États-Unis d’Amérique, un exemple de Codification de la Procédure Administrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IRDEIC/CEEC et IMH sur la codification de la procédure administrative non contentieuse de l’Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRDEIC, Jun 2019, Toulouse, France. pp.37-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03322913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Formulation de l’Intérêt Public en Droit Administratif Américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e colloque international du CDPC : L'intérêt général dans les pays de common law et de droit écrit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France. pp.67-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03322916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparence et participation du public en France et aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-débat n°4 du CDPC : Le principe de transparence dans les procédures administratives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CDPC, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04366584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agences indépendantes de régulation américaines (IRC) et autorités administratives indépendantes françaises (AAI). L'exemple de la &amp;quot;Federal Communications Commission&amp;quot; (FCC) et de l'autorité de régulation des télécommunications (ART)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème colloque international - Reconfigurer l'action publique : big-bang ou réforme ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Nice, France. pp.67-84, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/pomap.2002.2706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1661,98 +1799,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transparence, un principe de gouvernance : actes du XIIe Congrès de l'Association internationale de méthodologie juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth Congress of the International association of legal methodology : Transparency, a governance principle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Bruylant, 306 p., 2014, (A la croisée des droits), 978-2-8027-4483-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04366576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1762,867 +1900,1082 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Commission fédérale américaine des communications à l'heure de la régulation des autoroutes de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">l'Harmattan, 411 p., 1999, (Logiques juridiques), 2-7384-8099-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03322948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comentario al art. 2º Código Modelo Euroamericano de la Jurisdicción Administrativa [Art. 2º - Pretensiones del demandante]</w:t>
+                <w:t xml:space="preserve">La conceptualisation de leur doctrine par les agences américaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Código Modelo Euroamericano de la Jurisdicción Administrativa : comentado y concordado</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.36-58, 2022, 978-987-30-4654-4</w:t>
+              <w:t xml:space="preserve">in Émilie Debaets, Valérie Palma Amalric, Julia Schmitz, La doctrine des autorités administratives indépendantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, p. 57 à 73, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04365824v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Prégnance de la Démocratie Participative Locale aux États-Unis</w:t>
+                <w:t xml:space="preserve">La balance des intérêts selon le Conseil d’État français: du contrôle implicite au contrôle explicite de proportionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de Société de Législation Comparée. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quels espaces pour la démocratie participative ? Perspectives comparées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin Editions, pp.141-157, 2021, (Droit &amp; science politique), 978-2-84934-528-3</w:t>
+              <w:t xml:space="preserve">in Société de Législation Comparée, Xèmes Journées franco-japonaises, La balance des intérêts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de Société de Législation Comparée, p. 99 à 129, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03322929v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agences états-uniennes et alternative dispute résolution</w:t>
+                <w:t xml:space="preserve">La consultation des populations ultramarines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire européen d’administration publique. Les modes alternatifs de règlement de litiges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 42 - Année 2019, Presse Universitaires d’Aix-Marseille, pp.111-134, 2021, 978-2-73141-191-1</w:t>
+              <w:t xml:space="preserve">in Daniel Dormoy, Thomas M’Saidié, Jacques Ziller, Pour un nouveau droit français des outre-mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, p. 5 à 31, 2024, 978-2-8027-7348-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03322932v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Modèle Américain de la Prise de Position Provoquée : tax letter rulings, customs ruling letters et declaratory orders</w:t>
+                <w:t xml:space="preserve">Comentario al art. 2º Código Modelo Euroamericano de la Jurisdicción Administrativa [Art. 2º - Pretensiones del demandante]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Gabayet; Xenou Lamprini. </w:t>
+              <w:t xml:space="preserve">Ricardo Perlingeiro; Pedro Aberastury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La prise de position provoquée en droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 118, Institut Francophone pour la Justice et la Démocratie, pp.69-93, 2020, (Colloques &amp; essais), 978-2-37032-263-0</w:t>
+              <w:t xml:space="preserve">Código Modelo Euroamericano de la Jurisdicción Administrativa : comentado y concordado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubinzal - Culzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 36 à 58, 2022, 978-987-30-4654-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04366629v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Administrative Procedure Act des États-Unis d’Amérique, un exemple de Codification de la Procédure Administrative</w:t>
+                <w:t xml:space="preserve">La Prégnance de la Démocratie Participative Locale aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La codification de la procédure administrative non contentieuse de l’Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4/2019, Éditions des Presses de l'Université de Toulouse 1 Capitole, pp.37-65, 2020, (Cahiers Jean Monnet), 978-2-36170-206-9</w:t>
+              <w:t xml:space="preserve">Quels espaces pour la démocratie participative ? Perspectives comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin Editions, pp.141-157, 2021, (Droit &amp; science politique), 978-2-84934-528-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04366620v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03322929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion d’Ordre Public Économique aux États-Unis</w:t>
+                <w:t xml:space="preserve">Agences états-uniennes et alternative dispute résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Ordre Public Économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L.G.D.J, pp.135-164, 2018, (Droit et Économie), 978-2-275-05901-3</w:t>
+              <w:t xml:space="preserve">Annuaire européen d’administration publique. Les modes alternatifs de règlement de litiges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 42 - Année 2019, Presse Universitaires d’Aix-Marseille, pp.111-134, 2021, 978-2-73141-191-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03322920v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03322932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2015 French code of administrative procedure: an assessment</w:t>
+                <w:t xml:space="preserve">Le Modèle Américain de la Prise de Position Provoquée : tax letter rulings, customs ruling letters et declaratory orders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Susan Rose-Ackerman; Peter L. Lindseth; Blake Emerson. </w:t>
+              <w:t xml:space="preserve">Nicolas Gabayet; Xenou Lamprini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Administrative Law, second edition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La prise de position provoquée en droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 118, Institut Francophone pour la Justice et la Démocratie, pp.69-93, 2020, (Colloques &amp; essais), 978-2-37032-263-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03322910v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04366629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Formulation de l’Intérêt Public en Droit Administratif Américain</w:t>
+                <w:t xml:space="preserve">L’Administrative Procedure Act des États-Unis d’Amérique, un exemple de Codification de la Procédure Administrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gilles J. Guglielmi. </w:t>
+              <w:t xml:space="preserve">Marc Blanquet; Grégory Kalflèche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'intérêt général dans les pays de common law et de droit écrit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.67-88, 2017, (Colloques), 979-10-90429-93-2</w:t>
+              <w:t xml:space="preserve">La codification de la procédure administrative non contentieuse de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4/2019, Éditions des Presses de l'Université de Toulouse 1 Capitole, pp.37-65, 2020, (Cahiers Jean Monnet), 978-2-36170-206-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04366624v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04366620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractères essentiels du droit américain de la procédure administrative</w:t>
+                <w:t xml:space="preserve">La notion d’Ordre Public Économique aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Bernard Auby. </w:t>
+              <w:t xml:space="preserve">Aurore Laget-Annamayer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit comparé de la procédure administrative / Comparative Law of Administrative Procedure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 19, Bruylant, pp.47-69, 2016, (Droit administratif), 978-2-8027-4408-5</w:t>
+              <w:t xml:space="preserve">L’Ordre Public Économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L.G.D.J, pp.135-164, 2018, (Droit et Économie), 978-2-275-05901-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03322915v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03322920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 2015 French code of administrative procedure: an assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Custos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Susan Rose-Ackerman; Peter L. Lindseth; Blake Emerson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Administrative Law, second edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing Ltd, pp.284-301, 2017, 978-1-78471-866-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781784718671.00026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03322910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Formulation de l’Intérêt Public en Droit Administratif Américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Custos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles J. Guglielmi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intérêt général dans les pays de common law et de droit écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.67-88, 2017, (Colloques), 979-10-90429-93-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04366624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractères essentiels du droit américain de la procédure administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Custos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Bernard Auby. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit comparé de la procédure administrative / Comparative Law of Administrative Procedure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, Bruylant, pp.47-69, 2016, (Droit administratif), 978-2-8027-4408-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03322915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche 52 : Procédure administrative non contentieuse des autorités de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Bazex; Gabriel Eckert; Régis Lanneau; Christophe Le Berre; Bertrand du Marais; Arnaud Sée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des régulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.489-498, 2015, (Les guides), 978-2-7110-2253-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03323296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2632,229 +2985,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès aux documents administratifs / Access to administrative documents V. Le Freedom of Information Act des États-Unis d’Amérique : un droit d’accès aux documents administratifs entre développement auto-centré et mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">West Virginia v. EPA (30 juin 2022) : la consécration de la major questions doctrine (MQD) comme instrument de détricotage de l’État administratif américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some food for comparative thinking on the disclosure of reasons for administrative action: using comparative lenses to examine the French law of giving reasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Custos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2922,51 +3275,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A1EBCF0"/>
+    <w:nsid w:val="0E613052"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3153,51 +3506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-custos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2230-6512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069938008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Custos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475487v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704354v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141084v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.173.0141" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.170.0327" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.3800" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366562v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2002.2706" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387690v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.101.0015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242600v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322922v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322913v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322916v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366576v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322948v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=4228227" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322910v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784718671.00026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323296v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366537v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-custos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2230-6512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069938008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610100v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Custos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610101v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475487v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365880v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704354v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141084v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.173.0141" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.170.0327" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323434v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.3800" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2002.2706" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387690v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.101.0015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218099v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242600v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322922v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322913v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174193v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610097v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=4228227" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322929v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366629v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366620v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322920v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784718671.00026" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366624v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322915v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366537v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>