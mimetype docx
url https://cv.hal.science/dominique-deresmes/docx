--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -414,295 +414,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Properties of Methyl-Terminated Germanane Microcrystallites</w:t>
+                <w:t xml:space="preserve">Surface modification of carbon dots with tetraalkylammonium moieties for fine tuning their antibacterial activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Sciacca</w:t>
+                <w:t xml:space="preserve">Elizaveta Sviridova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Berthe</w:t>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bradley Ryan</w:t>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemanja Peric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Deresmes</w:t>
+                <w:t xml:space="preserve">Evgenii Plotnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12071128⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134, pp.112697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2022.112697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634314v1</w:t>
+                <w:t xml:space="preserve">hal-03687095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of carbon dots with tetraalkylammonium moieties for fine tuning their antibacterial activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport Properties of Methyl-Terminated Germanane Microcrystallites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Barras</w:t>
+                <w:t xml:space="preserve">Davide Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Addad</w:t>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgenii Plotnikov</w:t>
+                <w:t xml:space="preserve">Bradley Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Di Martino</w:t>
+                <w:t xml:space="preserve">Nemanja Peric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 134, pp.112697. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.1128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2022.112697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano12071128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687095v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular beam epitaxial growth of multilayer 2D-boron nitride on Ni substrates from borazine and plasma-activated nitrogen</w:t>
               </w:r>
@@ -956,51 +956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Hove singularities and trap states in two-dimensional CdSe nanoplatelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Peric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2489,1441 +2489,1453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-talk artefacts in Kelvin probe force microscopy imaging : a comprehensive study</w:t>
+                <w:t xml:space="preserve">Influence of processing gases on the properties of cold atmospheric plasma SiOxCy coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Barbet</w:t>
+                <w:t xml:space="preserve">H. Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michka Popoff</w:t>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heinrich Diesinger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Theron</w:t>
+                <w:t xml:space="preserve">Arnaud Beaurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4870710⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Applied Surface Science, 315 (1), pp.531-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.12.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981142v1</w:t>
+                <w:t xml:space="preserve">hal-03055748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of processing gases on the properties of cold atmospheric plasma SiOxCy coatings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maude Jimenez</w:t>
+                <w:t xml:space="preserve">Cross-talk artefacts in Kelvin probe force microscopy imaging : a comprehensive study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michka Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.12.108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (14), pp.144313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4870710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03055748v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise performance of frequency modulation Kelvin force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.1-18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.5.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive multi-layer drop-casting of CdSe nanoparticles for photocurrent down shifing monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103 (5), pp.051102-1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4816956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of aluminum nitride thin films grown by direct-current magnetron sputtering close to epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 534, pp.442-445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.01.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-beam etching on nanostructured La2Ti2O7 piezoelectric thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Costecalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Remiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 96, pp.3877-3882. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jace.12626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the understanding of the interfacial dairy fouling deposition and growth mechanisms at a stainless steel surface : a multiscale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 404, pp.192-200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2013.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface and intrinsic conduction properties of Au-catalyzed Si nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Borowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Ersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hourlier-Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (11), pp.6601-6607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp300816e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top electrode size effect on hysteresis loops in piezoresponse force microscopy of Pb(Zr,Ti)O3-film on silicon structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Bravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.V. Morozovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Eliseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.N. Morozovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Costecalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112, pp.052015-1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4746028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GaAs MEMS for AFM and spin injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Peytavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 179, pp.10-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sna.2012.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial stages of graphitization on SiC(000-1), as studied by phase atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3932,6608 +3944,6604 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109 (5), pp.054307-1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3560896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00577059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry of polarization reversal and current-voltage characteristics of Pt/PZT-Film/Pt:Ti/SiO2/Si-substrate structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Bravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.V. Morozovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Costecalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Remiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011, pp.374915. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2011/374915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical functionalization of electrodes for detection of gaseous nerve agents with carbon nanotube field-effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47, pp.6048-6050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C1CC11517K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative (artifact-free) surface potential measurements using Kelvin force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 82, pp.036101-1-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3516046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of ion/electron beam induced deposition of electrical contacts at the sub-μm scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zdrojek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 88 (7), pp.1569-1572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2011.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the negative differential resistance reproducibility in AlN/GaN double-barrier resonant tunnelling diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boucherit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Monroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99, pp.182109-1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3659468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping charge transfers between quantum levels using noncontact atomic force microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Heinrich Diesinger</w:t>
+                <w:t xml:space="preserve">High on-off conductance switching ratio in optically-driven self-assembled conjugated molecular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Smaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Karpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oçafrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.073302⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.2411-2421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn100295x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549434v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00548965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the degradation induced by focused ion Ga3+ beam for the realization of piezoelectric nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Remiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (4), pp.0420084. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3474963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High on-off conductance switching ratio in optically-driven self-assembled conjugated molecular systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Blanchard</w:t>
+                <w:t xml:space="preserve">Mapping charge transfers between quantum levels using noncontact atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Borowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koku Kusiaku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn100295x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.073302-1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.073302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00548965v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behavior of amplitude detection Kelvin force microscopy in ultrahigh vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Diesinger</w:t>
+                <w:t xml:space="preserve">Above-barrier surface electron resonances induced by a molecular network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rares Stiufiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Perdigao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.10.016⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.045421-1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.045421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00549067v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Above-barrier surface electron resonances induced by a molecular network</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic behavior of amplitude detection Kelvin force microscopy in ultrahigh vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Grandidier</w:t>
+                <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Allan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81, pp.045421-1-5. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110, pp.162-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.045421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549037v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(6 x 2) reconstruction of the Ag/Si(111) surface at 77 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Urbieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Schulte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. Erwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 603 (2), pp.311-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.susc.2008.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues associated to rare earth silicide integration in ultra thin FD SOI Schottky barrier nMOSFETs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of the electrostatic lever arm of carbon nanotube field effect transistors using Kelvin force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitri Yarekha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+                <w:t xml:space="preserve">David Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.3117410⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94, pp.223508-1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3148364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471998v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the electrostatic lever arm of carbon nanotube field effect transistors using Kelvin force microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Issues associated to rare earth silicide integration in ultra thin FD SOI Schottky barrier nMOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Yarekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Brunel</w:t>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3148364⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (4), pp.201-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3117410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473086v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration and optimisation of PZT piezoelectric thin films in micro and nano dimensional structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Remiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro and Nanosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1, pp.214-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/1876402910901030214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement in nanoscale electrical properties of lead zirconic titanate island fabricated by focused ion beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Remiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 105 (4), pp.044101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3073892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(6 x 2) Reconstruction of the Ag/Si(111) surface at 77 K (vol 603, pg 311, 2009) - Corrigendum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Urbieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Schulte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. Erwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 603, pp.1079-1079. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2009.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning tunnelling spectroscopy of cleaved InAs/GaAs quantum dots at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Urbieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77, pp.155313-1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.155313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin force microscopy at the second cantilever resonance : an out-of-vacuum crosstalk compensation setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 108, pp.773-781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the carrier capture rate of a single quantum level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stiufiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 319, pp.436-438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1151186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface potential of n- and p-type GaN measured by Kelvin force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Di Forte-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93, pp.212107-1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3028639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental studies in nanosciences at the Institute of Electronics, Microelectronics, and Nanotechnology (IEMN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5, 631-648, Special Issue on Nanotechnology in France. Part I : C'nano Nord-Ouest. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric response of PZT nanostructures obtained by focused ion beam</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Troadec</w:t>
+                <w:t xml:space="preserve">Evidence of electron-phonon interaction on transport in n- and p-type silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Vaurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Leturcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Soyer</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Ferroelectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10584580802540173⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.242109-1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2949072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800679v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of electron-phonon interaction on transport in n- and p-type silicon nanowires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Nys</w:t>
+                <w:t xml:space="preserve">Piezoelectric response of PZT nanostructures obtained by focused ion beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Remiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ruihong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Grandidier</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2949072⟩</w:t>
+              <w:t xml:space="preserve">Integrated Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (1), pp.16-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10584580802540173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357349v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistivity and surface states density of n and p type silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vaurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26, pp.945-948. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1116/1.2908438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport limitations and Schottky barrier height in titanium silicide nanowires grown on the Si(111) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Soubiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stiufiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Patout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90 (10), pp.102112-1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2711378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic and structural properties, of titanium silicide nanostructures formed on Si (111) 7x7 reconstructed surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stiufiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Soubiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9, pp.SI : 591-594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric force microscopy of individually charged semiconductor nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 203, pp.1344-1347. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200566162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langmuir–Blodgett monolayers of InP quantum dots with short chain ligands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Lambert</w:t>
+                <w:t xml:space="preserve">Electron transport via local polarons at interface atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Urbieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Wittebrood</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Moreels</w:t>
+                <w:t xml:space="preserve">L. Perdigão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15, pp.597</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97, pp.206801/1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127837v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron transport via local polarons at interface atoms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Urbieta</w:t>
+                <w:t xml:space="preserve">Langmuir–Blodgett monolayers of InP quantum dots with short chain ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Perdigão</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">L. Wittebrood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Moreels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 97, pp.206801/1-4</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15, pp.597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127839v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge-injection mechanisms in semiconductor nanoparticles analyzed from force microscopy experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73, pp.045318. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.045318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct evidence for shallow acceptor states with nonspherical symmetry in GaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 94, pp.26407-1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.026407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning tunneling microscopy and spectroscopy of reconstructed Si(100) surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Perdigao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71, pp.165322-1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.165322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductivity of DNA probed by conducting-atomic force microscopy : effects of contact electrode, DNA stucture and surface interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 96, pp.2927-2936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1769606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing nanoscale dipole-dipole interactions by electric force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 92, pp.166101-1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteretic behavior of the charge injection in single silicon nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Melin</w:t>
+                <w:t xml:space="preserve">Evolution of the density of states from a two- to a zero-dimensional semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeger Hens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 65, pp.809-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2003-10130-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141252v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the density of states from a two- to a zero-dimensional semiconductor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hysteretic behavior of the charge injection in single silicon nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Grandidier</w:t>
+                <w:t xml:space="preserve">H. Diesinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85, pp.3546-3548</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00141246v1</w:t>
+                <w:t xml:space="preserve">hal-00141252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and delocalization of charges injected in DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 85, pp.2637-2639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric force microscopy of individually charged semiconductor nanoparticles on conductive substrates : an analytical model for quantitative charge imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 69, pp.035321/1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale observation of dopant atoms in GaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PICO : The Omicron NanoTechnology Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 8, pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiconducting surface reconstruction of p-type Si(100) substrates at 5K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Perdigao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 92, pp.216101/1-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.216101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do (2x4) GaAs and InAs (001) surfaces exposed to phosphorus have so different strain behavior ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Priester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 81, pp.1060-1062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge injection in individual silicon nanoparticles deposited on a conductive substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 81, pp.5054-5056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon nanowires with sub 10 nm lateral dimensions : from AFM lithography based fabrication to electrical measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 20, pp.862-870</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between surface reconstruction and morphology of strained Ga1-xInxP layers grown on GaP(001) by gas source molecular beam epitaxy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">Growth of strained Ga&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;In&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;P layers on GaP (001) by gas source molecular beam epitaxy: similarities and differences with the growth of strained arsenides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 227-228, pp.255-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)00693-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152078v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of strained GaSub 1-xIn Sub x players on GaP (001) by gas source molecular beam epitaxy similarities and differences with the growth of strained arsenides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">Relationship between surface reconstruction and morphology of strained Ga1-xInxP layers grown on GaP(001) by gas source molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 227-228, pp.255</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 78, pp.2961-2963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018481v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between surface reconstruction and morphology of strained Ga1-xInxP layers grown on GaP(001) by Gas Source Molecular Beam Epitaxy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">Growth of strained GaSub 1-xIn Sub x players on GaP (001) by gas source molecular beam epitaxy similarities and differences with the growth of strained arsenides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 78, pp.2961</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 227-228, pp.255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018480v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of strained Ga&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;In&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;P layers on GaP (001) by gas source molecular beam epitaxy: similarities and differences with the growth of strained arsenides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">Relationship between surface reconstruction and morphology of strained Ga1-xInxP layers grown on GaP(001) by Gas Source Molecular Beam Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 78, pp.2961</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152087v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between segregation, roughness and local strains in the growth of Ga0.75In0.25P alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">Composition effect on the growth mode, strain relaxation and critical thickness of tensile Ga1-xInxP layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Priester</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 77, pp.253-255</w:t>
+              <w:t xml:space="preserve">, 2000, 76, pp.2080-2082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158232v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition effect on the growth mode, strain relaxation and critical thickness of tensile Ga1-xInxP layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">Interplay between segregation, roughness and local strains in the growth of Ga0.75In0.25P alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Schuler</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Priester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 76, pp.2080-2082</w:t>
+              <w:t xml:space="preserve">, 2000, 77, pp.253-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158231v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (91)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie à haute résolution d’assemblages moléculaires par nc-AFM et KPFM à basse température sur Si(111):B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Turek</w:t>
+                <w:t xml:space="preserve">Electron emission device made from planar nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Vaurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR Nanosciences with near-field microscopy under ultra high vacuum 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613296v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron emission device made from planar nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imagerie à haute résolution d’assemblages moléculaires par nc-AFM et KPFM à basse température sur Si(111):B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Turek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lerond</w:t>
+                <w:t xml:space="preserve">Judicaël Janneoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Deresmes</w:t>
+                <w:t xml:space="preserve">Younes Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Nanosciences with near-field microscopy under ultra high vacuum 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955837v1</w:t>
+                <w:t xml:space="preserve">hal-03613296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular beam epitaxial growth of 2D-boron nitride on Ni substrates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation between nanoscale thermal and electrical conductivity in PEDOT:OTf thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Kondratenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Molecualr Beam Epitaxy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Sheffield (UK), Sep 2022, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438264v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric properties of silver nanowires by multi-probe characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vaurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10552,440 +10560,444 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between nanoscale thermal and electrical conductivity in PEDOT:OTf thin films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular beam epitaxial growth of 2D-boron nitride on Ni substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivy Colambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aexandre Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Molecualr Beam Epitaxy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Sheffield (UK), Sep 2022, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613663v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulvérisation réactive pour le dépôt de nitrure de vanadium comme électrodes de micro-supercondensateurs performants et stables en cyclage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First attempts of WSe2 growth on GaP(111)B substrates by MBE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Molecular Beam Epitaxy (ICMBE 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Sheffield, United Kingdom. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution nc-AFM and KPFM imaging of dipolar molecule assemblies on Si(111):B by stiff- probe non-contact AFM at low-temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10994,123 +11006,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Jeannoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution nc-AFM and KPFM imaging of dipolar molecule assemblies on Si(111):B by stiff-probe non-contact AFM at low-temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11119,248 +11131,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Jeannoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GdR Nanosciences en champ proche sous ultra-vide 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance measurement of individual Ag nanowires and interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Nanosciences with near-field microscopy under ultra high vacuum 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powering the Internet of Things with planar and 3D micro-supercapacitors: dream or reality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11369,507 +11381,507 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Asbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botayna Bounor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRiME 2020 (Pacific Rim Meeting, ECS, ECSJ, KECS Joint Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Visioconférence, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operation of near-field scanning millimeter-wave microscopy up to 67 GHz under scanning electron microscopy vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Polovodov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Avramovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE MTT International Microwave Symposium, IMS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Los Angeles (On-line event), United States. pp.95-98, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IMS30576.2020.9224090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par C-AFM de substrats magnétiques fonctionnalisés par des SAMs photo-commutables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIC 2019: Troisième congrès national Sciences et Technologies des systèmes pi-conjugués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution imaging of molecular assemblies on Si(111):B by non-contact AFM and Kelvin probe spectroscopy at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Jeannoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et Technologie des Systèmes pi-Conjugués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution imaging of molecular assemblies on a semiconductor surface by non-contact AFM at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11891,150 +11903,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Jeannoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Non-contact Atomic Force Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Porvoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Modeling in Near-Field Scanning Microwave Microscopy Highlighting Limitations in Spatial and Electrical Resolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Polovodov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf C Haenssler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12043,602 +12055,602 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Reykjavik, Iceland. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NEMO.2018.8503487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par C-AFM de substrats magnétiques fonctionnalisés par des SAMs photo-commutables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise performance of frequency modulation Kelvin force microscopy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">«Nanostructured Lead-Free La₂Ti₂O₇ Piezoelectric Islands Obtained by Ion-Beam Etching»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desfeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saitzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Advanced Scanning Probe Microscopy Techniques, ASXMT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">International Conference Piezoresponse Force Microscopy and Nanoscale Phenomena in Polar Materials – PFM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ekaterinburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951552v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Nanostructured Lead-Free La₂Ti₂O₇ Piezoelectric Islands Obtained by Ion-Beam Etching»</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noise performance of frequency modulation Kelvin force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Diesinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Piezoresponse Force Microscopy and Nanoscale Phenomena in Polar Materials – PFM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ekaterinburg, Russia</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Advanced Scanning Probe Microscopy Techniques, ASXMT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702958v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-beam effect on functional properties of La2Ti2O7 piezoelectric thin films and nanoislands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium I - Solution processing and properties of functional oxide thin films and nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Growth and Characterization of New Piezoelectric Nanostructures with Low Environmental Impact»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12657,1610 +12669,1610 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nanosciences et Nanotechnologies du Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better understanding of the interfacial growth mechanism of dairy fouling at a stainless steel surface : a multiscale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Conference of European Colloid and Interface Society, ECIS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doped semiconductor nanocrystal junctions studied by Kelvin probe and non-contact atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Borowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuat Nguyen-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Fall Meeting, MRS Fall 2013, Symposium LL : Advances in Scanning Probe Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge transfers from doped silicon nanocrystals probed by non-contact atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Borowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuat Nguyen-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nanoscience and Technology, ICN+T 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of La2Ti2O7 nanostructures by focused Ga3+ ion beam and characterization by piezoresponse force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 21th International Symposium on Applications of Ferroelectrics, ISAF 2012, 11st European Conference on the Applications of Polar Dielectrics, ECAPD 2012, 4th International Symposium on Piezoresponse Force Microscopy and Nanoscale Phenomena in P</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Aveiro, Portugal. pp.1-3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAF.2012.6297772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication par FIB de nano-plots piézoélectriques de La2Ti2O7 et caractérisation électrique locale par SPM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Chambéry, France. session S6, papier ID22, 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of nanostructured piezoelectric thin films by FIB and nanoscale characterization by piezoresponse force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhenmian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Costecalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2011, Symposium D : Synthesis, processing and characterization of nanoscale multi functional oxide films III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the negative differential resistance reproducibility in AlN/GaN double barrier resonant tunneling diodes in DC operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boucherit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Monroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Nitride Semiconductors, ICNS-9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry of polarization reversal and current-voltage characteristics of PZT-film on silicon structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Morozovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Costecalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Meeting on Ferroelectricity, EMF 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrode size effect under PFM characterization of PZT-film on silicon structures with micro- and nanometric top electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Bravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.V. Morozovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Eliseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.N. Morozovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Costecalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 20th IEEE International Symposium on Applications of Ferroelectrics and 2011 International Symposium on Piezoresponse Force Microscopy and Nanoscale Phenomena in Polar Materials, ISAF-PFM-2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vancouver, Canada. pp.1-3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAF.2011.6014002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol-gel synthesis and thin films development of CuIn(Ga)S2 : an energy solar scavenging device used for wireless autonomous systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Photovoltaic Technical Conference, PVTC 2011, " Thin Film &amp; Advanced Solutions 2011 "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal growth of high quality, vertically aligned ZnO nanorods on silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gokarna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées Nano, Micro et Optoélectronique, JNMO 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Les Issambres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance en terme de bruit vers bande passante d'un microscope Kelvin mode détection de fréquence (FM-KFM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving dopants in semiconductors by scanning tunneling microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14279,2415 +14291,2415 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Thématiques du GdR Nanofils Semiconducteurs - Dopage des nanofils semiconducteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfer from doped silicon nanocrystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Heinrich Diesinger</w:t>
+                <w:t xml:space="preserve">Comportement dynamique de microscopie Kelvin en mode AM sous ultravide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Trends in Nanotechnology International Conference, TNT2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hardelot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575400v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La plate-forme nanocaractérisation et microscopie en champ proche de l'IEMN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interrupteur optique réversible constitué d'une monocouche auto-assemblée de molécules azobenzènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Smaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Hardelot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575396v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PZT films etched by focused Ga3+ ion beam : studies of ion damage and post annealing treatment effects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Troadec</w:t>
+                <w:t xml:space="preserve">Kelvin probe force microscopy of charge transfer mechanisms from doped silicon nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Borowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koku Kusiaku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Piezoresponse Force Microscopy and Nanoscale Phenomena in Polar Materials, PFM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">Materials Research Society Fall Meeting, MRS Fall 2009, Symposium OO : Dynamic Scanning Probes - Imaging, Characterization, and Manipulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575744v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfer from doped silicon nanocrystals</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La plate-forme nanocaractérisation et microscopie en champ proche de l'IEMN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Noncontact Atomic Force Microscopy, NC-AFM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, New Haven, CT, United States</w:t>
+              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hardelot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575399v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelvin force microscopy for n- and p-type GaN surface characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Charge transfer from doped silicon nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Borowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koku Kusiaku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Barbet</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worskhop on Compound Semiconductor Materials and Devices, WOCSEMMAD'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Fort Myers, FL, United States</w:t>
+              <w:t xml:space="preserve">10th Trends in Nanotechnology International Conference, TNT2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575345v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible electro-optical switch of self-assembled monolayers of azobenzene-derivatized oligothiophenes grafted on gold</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Vuillaume</w:t>
+                <w:t xml:space="preserve">PZT films etched by focused Ga3+ ion beam : studies of ion damage and post annealing treatment effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Remiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H. Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Karpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Piezoresponse Force Microscopy and Nanoscale Phenomena in Polar Materials, PFM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574927v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrupteur optique réversible constitué d'une monocouche auto-assemblée de molécules azobenzènes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Lenfant</w:t>
+                <w:t xml:space="preserve">Charge transfer from doped silicon nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Borowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koku Kusiaku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hardelot, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Noncontact Atomic Force Microscopy, NC-AFM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, New Haven, CT, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574902v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement dynamique de microscopie Kelvin en mode AM sous ultravide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Diesinger</w:t>
+                <w:t xml:space="preserve">Kelvin force microscopy for n- and p-type GaN surface characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koku Kusiaku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hardelot, France</w:t>
+              <w:t xml:space="preserve">Worskhop on Compound Semiconductor Materials and Devices, WOCSEMMAD'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Fort Myers, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575395v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelvin probe force microscopy of charge transfer mechanisms from doped silicon nanocrystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Koku Kusiaku</w:t>
+                <w:t xml:space="preserve">Reversible electro-optical switch of self-assembled monolayers of azobenzene-derivatized oligothiophenes grafted on gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Smaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Heinrich Diesinger</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Karpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Fall Meeting, MRS Fall 2009, Symposium OO : Dynamic Scanning Probes - Imaging, Characterization, and Manipulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Boston, MA, United States</w:t>
+              <w:t xml:space="preserve">Materials Research Society Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575344v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés électro-optiques de commutateurs moléculaires à base de dérivés oligothiophène-azobenzène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Interrupteur optique réversible constitué d'une monocouche auto-assemblée de dérivés azobenzènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Smaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingt-deuxièmes Entretiens France-Québec Jacques Cartier, 'Polymères et oligomères pour l'optoélectronique et ses applications'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque Matériaux et Nanostructures Pi-conjugés, MNPC09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574929v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrupteur optique réversible constitué d'une monocouche auto-assemblée de dérivés azobenzènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Propriétés électro-optiques de commutateurs moléculaires à base de dérivés oligothiophène-azobenzène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Matériaux et Nanostructures Pi-conjugés, MNPC09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Vingt-deuxièmes Entretiens France-Québec Jacques Cartier, 'Polymères et oligomères pour l'optoélectronique et ses applications'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574908v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PZT films etched by focused Ga+ ion beam : study of ion damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Remiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2009, Symposium H : Synthesis, Processing and Characterization of Nanoscale Multi Functional Oxide Films II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High 'on-off' conductance ratio in self-assembled monolayers of azobenzene derivatized oligothiophenes grafted on gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Molecular Electronics, ECME 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic properties of doped silicon nanocrystals probed by Kelvin force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Borowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koku Kusiaku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Neufchâtel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible electro-optical switch of self-assembled monolayers of azobenzene-derivatized oligothiophenes grafted on gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting on Molecular Electronics, ElecMol'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, _, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled monolayer of pi-conjugated molecules on gold for electric and photoelectric studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Smali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Electronics Structure and Processes at Molecular-based Interfaces, ESPMI IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Princeton, NJ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la réponse fréquentielle des montages KFM et exemples d'application à des dispositifs à nanotube de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Borovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hourlier-Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible electro-optical switch of self-assembled monolayers of azobenzene-derivatized oligothiophenes grafted on gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Molecular Electronics, Molecular Electronics IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Kauai, HI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrupteur optique réversible constitué d'une monocouche auto-assemblée de molécules azobenzènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Journées de la Matière Condensée, JMC11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du potentiel de surface du GaN par microscopie à sonde de Kelvin (KFM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16695,4127 +16707,4127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic transport through alkylthiol monolayers under mechanical stress measured by Conducting-AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Nanostructures Pi-Conjugués, MNPC07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Le Grau du Roi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PZT films etched by focused Ga+ ion beam : study of ion damage and post annealing treatment effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 19th International Symposium on Integrated Ferroelectrics, ISIF-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin force microscopy frequency response optimization and application to nanowire/nanotube devices under polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hourlier-Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Fall Meeting, Symposium B : Nanoscale Phenomena in Functional Materials by Scanning Probe Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin force microscopy on GaN material and devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Di Forte-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Workshop on Heterostructure Technology, HeTech'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic transport through alkylthiol monolayers under mechanical stress measured by Conducting-AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting, Symposium K : Nanoscale self-assembly and patterning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation électronique sous contraintes mécaniques de monocouches auto-assemblées par Conducting-AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin force microscopy on GaN wide gap materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Di Forte-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Fall Meeting, Symposium B : Nanoscale Phenomena in Functional Materials by Scanning Probe Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic transport through alkylthiol monolayers under mechanical stress measured by Conducting-AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Molecular Electronics, ECME 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running current through a single non resonant quantum state in silicon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Grandidier</w:t>
+                <w:t xml:space="preserve">Electronic transport through alkylthiol monolayers under mechanical stress measured by Conducting-AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Surface Science, ECOSS 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Third Meeting on Molecular Electronics, ElecMol'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127916v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running current through a single non resonant quantum state in silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Réseau organique, atome artificiel et liaison pendante silicium : apport de la spectroscopie STM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Stiufiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Grandidier</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Scanning Probe Spectroscopy and 1st International Workshop on Spin-Polarized Scanning Tunneling Microscopy, SPS'06 SPSTM-1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">10èmes Journées de la Matière Condensée, JMC10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127890v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic transport through alkylthiol monolayers under mechanical stress measured by Conducting-AFM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Lenfant</w:t>
+                <w:t xml:space="preserve">Running current through a single non resonant quantum state in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Urbieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Stiufiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Meeting on Molecular Electronics, ElecMol'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Conference on Surface Science, ECOSS 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00163252v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau organique, atome artificiel et liaison pendante silicium : apport de la spectroscopie STM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Running current through a single non resonant quantum state in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Urbieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Stiufiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de la Matière Condensée, JMC10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Scanning Probe Spectroscopy and 1st International Workshop on Spin-Polarized Scanning Tunneling Microscopy, SPS'06 SPSTM-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127920v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconductor surface reconstructions of the Si(100) surface at 5K</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Nys</w:t>
+                <w:t xml:space="preserve">Electric force microscopy of individually charged semiconductor nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Diesinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Stiévenard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd International Symposium and Exhibition of the American Vacuum Society, AVS-52</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Boston, MA, United States</w:t>
+              <w:t xml:space="preserve">Trends in Nanotechnology, TNT 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126447v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric force microscopy of individually charged semiconductor nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Barbet</w:t>
+                <w:t xml:space="preserve">Semiconductor surface reconstructions of the Si(100) surface at 5K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Urbieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Stiévenard</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Nanotechnology, TNT 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Oviedo, Spain</w:t>
+              <w:t xml:space="preserve">52nd International Symposium and Exhibition of the American Vacuum Society, AVS-52</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126431v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptor states in GaAs studied by X-STS at 5K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Scanning Tunneling Microscopy/Spectroscopy and Related Techniques, STM'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile stress determination in silicon nitride membrane by AFM characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Rollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lagouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.828-831</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric force microscopy of individually charged silicon nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society 2005 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of titanium silicides nanowires on Si(111) by scanning tunnelling microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Nanoélectronique - Journées Matériaux Semi-conducteurs pour Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge transport in DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on MEMS and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Costa Mesa, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic force microscopy of individuallt charged silicon nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Boston Symposium F</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge transport in DNA probed by C-AFM and EFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric force microscopy of individually charged semiconductor nanoparticles on conductive substrates : quantitative charge measurements and dipole-dipole interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Scanning Tunneling Microscopy, Spectroscopy and Related Techniques, STM'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual density of states in brick-shaped PbSe nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeger Hens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Physical Society March Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Austin, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection contrôlée de charges dans des nanoparticules individuelles de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled charge injection in semiconductor nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Scanning Tunneling Microscopy, Spectroscopy and Related Techniques, STM'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge transport in DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric force microscopy of individually charged semiconductor nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle analytique et quantitatif pour la microscopie à force électrique de nanoparticules chargées sur substrats conducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled charge injection in semiconductor nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2002 Materials Research Society Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par EFM des propriétés de charge d'ilots semiconducteurs de taille nanométrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Melin</w:t>
+                <w:t xml:space="preserve">Some key features of the Ga1-xInxAs surface reactivity to phosphorus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Priester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Spa, Belgique</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mollot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.107-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149683v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some key features of the Ga1-xInxAs surface reactivity to phosphorus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Priester</w:t>
+                <w:t xml:space="preserve">Etude par EFM des propriétés de charge d'ilots semiconducteurs de taille nanométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2002, pp.107-108</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Spa, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148666v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled charge injection in semiconductor nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, 2 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la réactivité des surfaces d'alliages GaInAs (100) à un flux de phosphore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Priester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Nationales Microélectronique et Optoélectronique, JNMO 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Saint Aygulf, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par EFM de la charge/décharge d'îlots semiconducteurs de taille nanométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'utilisateurs nanoscope</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of strained Ga1-xInxP layers on GaP (001) by gas source molecular beam epitaxy : comparison with the GaInAs/GaAs system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000, pp.231-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of strained Ga1-xInxP layers on GaP (001) by gas source molecular beam epitaxy : similarities and differences with the growth of strained arsenides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000, pp.255-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance d'alliages GaInP contraints par épitaxie à jets moléculaires à sources gazeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Priester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Séminaire National sur l'Epitaxie par Jets Moléculaires, EJM 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Saint Aygulf, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20825,1120 +20837,1120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-caractérisation par les modes électriques de l'AFM : du matériau au composant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24éme Forum des microscopies à sonde locale 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GAP(111)B-SE Surface for TMD epitaxial growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Wallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR-IRN HOWDI 2022 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dourdan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of ToF SIMS and AFM for the identification of the chemical species involved in the nucleation process of soot particles in flame combustion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling of ToF-SIMS and AFM for the identification of the chemical species involved in the nucleation process of soot particles in flame combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercier X.</w:t>
+                <w:t xml:space="preserve">Jessy Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faccinetto A.</w:t>
+                <w:t xml:space="preserve">Xavier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuns N.</w:t>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference – EAC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Aachen, Germany. pp.457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474614v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of ToF-SIMS and AFM for the identification of the chemical species involved in the nucleation process of soot particles in flame combustion</w:t>
+                <w:t xml:space="preserve">Coupling of ToF SIMS and AFM for the identification of the chemical species involved in the nucleation process of soot particles in flame combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessy Elias</w:t>
+                <w:t xml:space="preserve">Elias J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mercier</w:t>
+                <w:t xml:space="preserve">Mercier X.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+                <w:t xml:space="preserve">Faccinetto A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuns N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference – EAC 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Aachen, Germany. pp.457</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03008218v1</w:t>
+                <w:t xml:space="preserve">hal-04474614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Top-down fabrication of lead-free La₂Ti₂O₇ piezoelectric nanostructures»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France. paper N.PI.30, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Impact of Ga+ ion beam irradiation on nanostructured La₂Ti₂O₇ piezoelectric thin films»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national 2014 du GDR OXYFUN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Autrans, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Impact des faisceaux d’ions sur les propriétés fonctionnelles de couches minces et de nano-îlots piézoélectriques de La₂Ti₂O₇»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Impact de faisceaux d’ions Ga&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; sur les propriétés piézoélectriques locales de couches minces et de nano-îlots de La₂Ti₂O₇»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nanosciences et Nanotechnologies du Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Orléans, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Nanostructures piézoélectriques fabriquées par faisceau d’ions Ga+ focalisés sur couches minces»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-H. Chambrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’échange Fédération Chevreul-IEMN –</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Villeneuve d’Ascq, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21948,215 +21960,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of damages induced by Ga&amp;lt;su&amp;gt;+&amp;lt;/sup&amp;gt; - focused ion beam in piezoelectric nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Remiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zhiming M. Wang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIB Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, volume 20, chapter 17, 417-434, 2013, Lecture Notes in Nanoscale Science and Technology, ISBN 978-3-319-02873-6 ; e-ISBN 978-3-319-02874-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-02874-3_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitive crosstalk in AM-mode KPFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22165,355 +22177,209 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sadewasser S., Glatzel T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kelvin probe force microscopy - Measuring and compensating electrostatic forces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Volume 48, Part 1, Chapter 3, 25-44, 2012, Springer Series in Surface Science, ISBN 978-3-642-22565-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22566-6_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ga3+ focused ion beam for piezo electric nano structuration fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Remiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Costecalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goorsky M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ion implantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, chapter 13, 315-326, 2012, ISBN 978-953-51-0634-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/34139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5772/34139⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00798990v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-00616299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -22557,51 +22423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22658,51 +22524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22746,51 +22612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22977,51 +22843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botayna Bounor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Asbani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sti&#233;venard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acbee8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Sing Lim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Achour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmed Alshehri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervat Alamri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13010200" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634314v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sciacca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ryan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Peric" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12071128" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Sviridova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Plotnikov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Martino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2022.112697" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Hadid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Colambo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Avila" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aexandre Plaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac99e5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320954v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Polovodov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11062788" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Singh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hossain Khan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathali Alexandra Franchina Vergel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04509" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054744" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288778v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Turek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235433" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ee03787j" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbing Peng" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin H Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canneson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08413" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Biaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorai Amit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Gradkowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02576" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eschimese" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hsia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vaurette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Philippe Bettignies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09977" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az &#193;lvarez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eschimese" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR00678D" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331487v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Bimo Prakoso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjin Lu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rusli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cortecchia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Soci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aad274" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01432552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r1084" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02049152v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Zbydniewska" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Copie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Freixas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Eustache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Brillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0051504jes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michka Popoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Diesinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870710" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03055748v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.12.108" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cristini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816956" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Abdallah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.086" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X2RJ3W7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918880v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Declercq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costecalde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12626" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JD4F4XQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872007v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellayer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.04.021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L526CMRK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787868v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Borowik" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier-Bahloul" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp300816e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788339v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bravina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Morozovsky" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Eliseev" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Morozovska" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4746028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345727v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Vu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.02.033" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FWQ6970-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577059v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ferrer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vignaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3560896" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783492v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/374915" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597074v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalande" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clavaguera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toure" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carella" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenfant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC11517K" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579085v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3516046" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603003v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zdrojek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.03.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783409v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucherit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousseau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3659468" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549434v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koku Kusiaku" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.073302" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549916v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Liang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3474963" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548965v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smaali" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karpe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O&#231;afrain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn100295x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549067v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diesinger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nys" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.10.016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0PKPJVM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549037v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rares Stiufiuc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Perdigao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Allan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.045421" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473063v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urbieta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schulte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Erwin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.11.025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSRV1VCF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471998v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Larrieu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3117410" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473086v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3148364" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473719v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jenkins" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876402910901030214" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473718v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3073892" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473064v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.02.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKWHRHQ0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357382v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stievenard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.155313" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357370v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357378v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stiufiuc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1151186" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357781v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aubry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Di Forte-Poisson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3028639" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357348v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018686" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800679v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ruihong" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580802540173" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357349v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leturcq" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949072" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357381v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sti&#233;venard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2908438" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790106v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soubiron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patout" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711378" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285660v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127830v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200566162" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MP6KXV4R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127837v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lambert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wittebrood" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moreels" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127839v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perdig&#227;o" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127820v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.045318" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126234v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahieu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Nys" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.026407" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126420v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.165322" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140730v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heim" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1769606" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141249v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141252v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141246v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeger Hens" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10130-3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VPLVR48L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140732v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141248v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142060v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141285v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.216101" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018491v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Priester" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mollot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149665v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148765v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152078v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mollot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018481v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018480v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152087v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00693-5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158232v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158231v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schuler" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613296v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Janneoutot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955837v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerond" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Chernukha" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438264v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613587v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613663v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kondratenko" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenfant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876159v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jrondi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lethien" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172997v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chapuis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456172v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Krzeminski" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Jeannoutot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456169v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606007v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bardet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303134v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Buvat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022574v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Polovodov" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eliet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9224090" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776445v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thomas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Codron" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376865v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366558v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155769v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf C Haenssler" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2018.8503487" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02774838v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951552v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702958v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayart" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964120v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727062v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878881v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944018v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuat Nguyen-Tran" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797758v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801125v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2012.6297772" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806631v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807666v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhenmian" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807608v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807659v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bravina" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morozovsky" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800402v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2011.6014002" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591388v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourlier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574122v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gokarna" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leroy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gong" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574421v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808236v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575400v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575396v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575744v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575399v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575345v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574927v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574902v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575395v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575344v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574929v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574908v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575750v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liang" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574930v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575340v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361583v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361962v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smali" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376237v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borovic" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361963v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361579v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285285v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285229v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367386v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285290v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nys" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285314v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romero" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285224v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284520v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285289v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285225v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127916v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127890v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163252v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127920v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126447v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126431v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126437v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125660v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Rollier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouge" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126439v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron." TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126446v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140750v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485175v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140738v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146614v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146641v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146612v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146616v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146174v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146615v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146642v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149956v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149683v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148666v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149667v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148676v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152560v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158442v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158443v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158441v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149653v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828069v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chapuis" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474614v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias J." TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier X." TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccinetto A." TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuns N." TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008218v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Elias" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727650v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739753v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739751v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739750v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739836v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Chambrier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927494v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02874-3_17" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MKBW068P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798961v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22566-6_3" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SLFM679Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798990v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/34139" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616299v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001605v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heim" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002773v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000703v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botayna Bounor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Asbani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sti&#233;venard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acbee8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Sing Lim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Achour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmed Alshehri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervat Alamri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13010200" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Sviridova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Plotnikov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Martino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2022.112697" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sciacca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ryan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Peric" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12071128" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Hadid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Colambo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Avila" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aexandre Plaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac99e5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320954v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Polovodov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11062788" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Singh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hossain Khan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathali Alexandra Franchina Vergel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04509" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054744" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288778v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Turek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235433" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ee03787j" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbing Peng" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin H Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canneson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08413" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Biaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorai Amit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Gradkowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02576" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eschimese" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hsia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vaurette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Philippe Bettignies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09977" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az &#193;lvarez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eschimese" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR00678D" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331487v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Bimo Prakoso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjin Lu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rusli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cortecchia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Soci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aad274" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01432552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r1084" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02049152v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Zbydniewska" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Copie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Freixas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Eustache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Brillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0051504jes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03055748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.12.108" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ5HFS2R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981142v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michka Popoff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Diesinger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870710" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950258v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871996v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cristini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816956" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Abdallah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.086" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X2RJ3W7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918880v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Declercq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costecalde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12626" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JD4F4XQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872007v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellayer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.04.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L526CMRK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787868v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Borowik" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier-Bahloul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp300816e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788339v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bravina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Morozovsky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Eliseev" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Morozovska" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4746028" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Vu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.02.033" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FWQ6970-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577059v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ferrer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vignaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3560896" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783492v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/374915" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalande" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clavaguera" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toure" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carella" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenfant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC11517K" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579085v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3516046" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603003v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zdrojek" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.03.011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783409v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucherit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousseau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3659468" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548965v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smaali" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karpe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O&#231;afrain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn100295x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549916v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Liang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3474963" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549434v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koku Kusiaku" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.073302" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549037v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rares Stiufiuc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Perdigao" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Allan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.045421" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549067v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diesinger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nys" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.10.016" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0PKPJVM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473063v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urbieta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schulte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Erwin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.11.025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSRV1VCF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473086v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3148364" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471998v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Larrieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3117410" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473719v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jenkins" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876402910901030214" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473718v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3073892" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473064v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.02.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKWHRHQ0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357382v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stievenard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.155313" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357370v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357378v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stiufiuc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1151186" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357781v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aubry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Di Forte-Poisson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3028639" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357348v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018686" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357349v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leturcq" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949072" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800679v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ruihong" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580802540173" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357381v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sti&#233;venard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2908438" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790106v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soubiron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patout" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711378" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285660v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127830v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200566162" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MP6KXV4R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127839v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perdig&#227;o" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127837v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lambert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wittebrood" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moreels" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127820v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.045318" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126234v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Nys" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.026407" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126420v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.165322" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140730v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heim" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1769606" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141249v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141246v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeger Hens" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10130-3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VPLVR48L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141252v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140732v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141248v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142060v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141285v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.216101" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018491v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Priester" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mollot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149665v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148765v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152087v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mollot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00693-5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152078v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018481v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018480v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158231v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schuler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158232v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955837v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerond" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Chernukha" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613296v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Janneoutot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613663v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kondratenko" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenfant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613587v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438264v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876159v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jrondi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lethien" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172997v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chapuis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456172v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Krzeminski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Jeannoutot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456169v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606007v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bardet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303134v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Buvat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022574v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Polovodov" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eliet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9224090" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776445v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thomas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Codron" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376865v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366558v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155769v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf C Haenssler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2018.8503487" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02774838v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702958v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayart" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951552v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964120v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727062v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878881v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944018v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuat Nguyen-Tran" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797758v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801125v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2012.6297772" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806631v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807666v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhenmian" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807608v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807659v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bravina" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morozovsky" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800402v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2011.6014002" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591388v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourlier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574122v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gokarna" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leroy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gong" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574421v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808236v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575395v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574902v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575344v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575396v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575400v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575744v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575399v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575345v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574927v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574908v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574929v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575750v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liang" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574930v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575340v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361583v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361962v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smali" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376237v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borovic" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361963v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361579v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285285v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285229v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367386v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285290v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nys" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285314v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romero" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285224v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284520v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285289v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285225v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163252v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127920v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127916v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127890v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126431v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126447v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126437v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125660v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Rollier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouge" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126439v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron." TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126446v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140750v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485175v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140738v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146614v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146641v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146612v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146616v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146174v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146615v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146642v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149956v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148666v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149683v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149667v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148676v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152560v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158442v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158443v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158441v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149653v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828069v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chapuis" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008218v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Elias" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474614v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias J." TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier X." TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccinetto A." TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuns N." TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727650v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739753v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739751v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739750v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739836v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Chambrier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927494v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02874-3_17" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MKBW068P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798961v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22566-6_3" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SLFM679Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798990v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/34139" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001605v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heim" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002773v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000703v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>