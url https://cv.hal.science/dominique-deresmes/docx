--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -2873,307 +2873,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive multi-layer drop-casting of CdSe nanoparticles for photocurrent down shifing monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical properties of aluminum nitride thin films grown by direct-current magnetron sputtering close to epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Zhou</w:t>
+                <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Xu</w:t>
+                <w:t xml:space="preserve">Ali Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Cristini</w:t>
+                <w:t xml:space="preserve">Bassam Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4816956⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 534, pp.442-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.01.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871996v1</w:t>
+                <w:t xml:space="preserve">hal-01264133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of aluminum nitride thin films grown by direct-current magnetron sputtering close to epitaxy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Soltani</w:t>
+                <w:t xml:space="preserve">Progressive multi-layer drop-casting of CdSe nanoparticles for photocurrent down shifing monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassam Abdallah</w:t>
+                <w:t xml:space="preserve">Di Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Charrier</w:t>
+                <w:t xml:space="preserve">Tao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.01.086⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (5), pp.051102-1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4816956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01264133v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-beam etching on nanostructured La2Ti2O7 piezoelectric thin films</w:t>
               </w:r>
@@ -4544,51 +4544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the negative differential resistance reproducibility in AlN/GaN double-barrier resonant tunnelling diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boucherit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Monroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5708,295 +5708,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration and optimisation of PZT piezoelectric thin films in micro and nano dimensional structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement in nanoscale electrical properties of lead zirconic titanate island fabricated by focused ion beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H. Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Remiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Troadec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nanosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1876402910901030214⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (4), pp.044101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3073892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473719v1</w:t>
+                <w:t xml:space="preserve">hal-00473718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement in nanoscale electrical properties of lead zirconic titanate island fabricated by focused ion beam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration and optimisation of PZT piezoelectric thin films in micro and nano dimensional structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Remiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Troadec</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 105 (4), pp.044101. </w:t>
+              <w:t xml:space="preserve">Micro and Nanosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.214-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3073892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1876402910901030214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473718v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(6 x 2) Reconstruction of the Ag/Si(111) surface at 77 K (vol 603, pg 311, 2009) - Corrigendum</w:t>
               </w:r>
@@ -8196,536 +8196,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductivity of DNA probed by conducting-atomic force microscopy : effects of contact electrode, DNA stucture and surface interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hysteretic behavior of the charge injection in single silicon nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Diesinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Heim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
+                <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85, pp.3546-3548</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140730v1</w:t>
+                <w:t xml:space="preserve">hal-00141252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing nanoscale dipole-dipole interactions by electric force microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Diesinger</w:t>
+                <w:t xml:space="preserve">Conductivity of DNA probed by conducting-atomic force microscopy : effects of contact electrode, DNA stucture and surface interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Stievenard</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 96, pp.2927-2936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1769606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141249v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the density of states from a two- to a zero-dimensional semiconductor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Grandidier</w:t>
+                <w:t xml:space="preserve">Probing nanoscale dipole-dipole interactions by electric force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92, pp.166101-1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00141246v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteretic behavior of the charge injection in single silicon nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Melin</w:t>
+                <w:t xml:space="preserve">Evolution of the density of states from a two- to a zero-dimensional semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeger Hens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 65, pp.809-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2003-10130-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141252v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and delocalization of charges injected in DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9457,51 +9457,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of strained Ga&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;In&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;P layers on GaP (001) by gas source molecular beam epitaxy: similarities and differences with the growth of strained arsenides</w:t>
+                <w:t xml:space="preserve">Growth of strained GaSub 1-xIn Sub x players on GaP (001) by gas source molecular beam epitaxy similarities and differences with the growth of strained arsenides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
@@ -9510,102 +9510,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 227-228, pp.255-259. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 227-228, pp.255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152087v1</w:t>
+                <w:t xml:space="preserve">hal-00018481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between surface reconstruction and morphology of strained Ga1-xInxP layers grown on GaP(001) by gas source molecular beam epitaxy</w:t>
+                <w:t xml:space="preserve">Relationship between surface reconstruction and morphology of strained Ga1-xInxP layers grown on GaP(001) by Gas Source Molecular Beam Epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
@@ -9614,93 +9605,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 78, pp.2961-2963</w:t>
+              <w:t xml:space="preserve">, 2001, 78, pp.2961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152078v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of strained GaSub 1-xIn Sub x players on GaP (001) by gas source molecular beam epitaxy similarities and differences with the growth of strained arsenides</w:t>
+                <w:t xml:space="preserve">Growth of strained Ga&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;In&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;P layers on GaP (001) by gas source molecular beam epitaxy: similarities and differences with the growth of strained arsenides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
@@ -9709,93 +9700,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 227-228, pp.255</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 227-228, pp.255-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)00693-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018481v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between surface reconstruction and morphology of strained Ga1-xInxP layers grown on GaP(001) by Gas Source Molecular Beam Epitaxy</w:t>
+                <w:t xml:space="preserve">Relationship between surface reconstruction and morphology of strained Ga1-xInxP layers grown on GaP(001) by gas source molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
@@ -9804,69 +9804,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 78, pp.2961</w:t>
+              <w:t xml:space="preserve">, 2001, 78, pp.2961-2963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018480v1</w:t>
+                <w:t xml:space="preserve">hal-00152078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition effect on the growth mode, strain relaxation and critical thickness of tensile Ga1-xInxP layers</w:t>
               </w:r>
@@ -10094,277 +10094,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron emission device made from planar nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imagerie à haute résolution d’assemblages moléculaires par nc-AFM et KPFM à basse température sur Si(111):B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Turek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lerond</w:t>
+                <w:t xml:space="preserve">Judicaël Janneoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Deresmes</w:t>
+                <w:t xml:space="preserve">Younes Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Nanosciences with near-field microscopy under ultra high vacuum 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955837v1</w:t>
+                <w:t xml:space="preserve">hal-03613296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie à haute résolution d’assemblages moléculaires par nc-AFM et KPFM à basse température sur Si(111):B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Turek</w:t>
+                <w:t xml:space="preserve">Electron emission device made from planar nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Vaurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR Nanosciences with near-field microscopy under ultra high vacuum 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613296v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between nanoscale thermal and electrical conductivity in PEDOT:OTf thin films</w:t>
               </w:r>
@@ -10402,51 +10402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10471,64 +10471,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric properties of silver nanowires by multi-probe characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11217,77 +11217,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance measurement of individual Ag nanowires and interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11765,64 +11765,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Jeannoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et Technologie des Systèmes pi-Conjugués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
@@ -12162,51 +12162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t>
@@ -13329,277 +13329,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of nanostructured piezoelectric thin films by FIB and nanoscale characterization by piezoresponse force microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Costecalde</w:t>
+                <w:t xml:space="preserve">Investigation of the negative differential resistance reproducibility in AlN/GaN double barrier resonant tunneling diodes in DC operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boucherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Monroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2011, Symposium D : Synthesis, processing and characterization of nanoscale multi functional oxide films III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Nitride Semiconductors, ICNS-9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807666v1</w:t>
+                <w:t xml:space="preserve">hal-00807608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the negative differential resistance reproducibility in AlN/GaN double barrier resonant tunneling diodes in DC operation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eva Monroy</w:t>
+                <w:t xml:space="preserve">Fabrication of nanostructured piezoelectric thin films by FIB and nanoscale characterization by piezoresponse force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saitzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhenmian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desfeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Costecalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Nitride Semiconductors, ICNS-9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2011, Symposium D : Synthesis, processing and characterization of nanoscale multi functional oxide films III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807608v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry of polarization reversal and current-voltage characteristics of PZT-film on silicon structures</w:t>
               </w:r>
@@ -13963,260 +13963,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal growth of high quality, vertically aligned ZnO nanorods on silicon substrate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Roussel</w:t>
+                <w:t xml:space="preserve">Performance en terme de bruit vers bande passante d'un microscope Kelvin mode détection de fréquence (FM-KFM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées Nano, Micro et Optoélectronique, JNMO 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Les Issambres, France</w:t>
+              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574122v1</w:t>
+                <w:t xml:space="preserve">hal-00574421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance en terme de bruit vers bande passante d'un microscope Kelvin mode détection de fréquence (FM-KFM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Diesinger</w:t>
+                <w:t xml:space="preserve">Hydrothermal growth of high quality, vertically aligned ZnO nanorods on silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gokarna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Mittelwihr, France</w:t>
+              <w:t xml:space="preserve">13èmes Journées Nano, Micro et Optoélectronique, JNMO 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Les Issambres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574421v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving dopants in semiconductors by scanning tunneling microscopy</w:t>
               </w:r>
@@ -14321,1355 +14321,1355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement dynamique de microscopie Kelvin en mode AM sous ultravide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Diesinger</w:t>
+                <w:t xml:space="preserve">Charge transfer from doped silicon nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Borowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koku Kusiaku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hardelot, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Noncontact Atomic Force Microscopy, NC-AFM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, New Haven, CT, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575395v1</w:t>
+                <w:t xml:space="preserve">hal-00575399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrupteur optique réversible constitué d'une monocouche auto-assemblée de molécules azobenzènes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Lenfant</w:t>
+                <w:t xml:space="preserve">Kelvin force microscopy for n- and p-type GaN surface characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koku Kusiaku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Vuillaume</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hardelot, France</w:t>
+              <w:t xml:space="preserve">Worskhop on Compound Semiconductor Materials and Devices, WOCSEMMAD'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Fort Myers, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574902v1</w:t>
+                <w:t xml:space="preserve">hal-00575345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelvin probe force microscopy of charge transfer mechanisms from doped silicon nanocrystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Koku Kusiaku</w:t>
+                <w:t xml:space="preserve">Reversible electro-optical switch of self-assembled monolayers of azobenzene-derivatized oligothiophenes grafted on gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Smaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Heinrich Diesinger</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Karpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Fall Meeting, MRS Fall 2009, Symposium OO : Dynamic Scanning Probes - Imaging, Characterization, and Manipulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Boston, MA, United States</w:t>
+              <w:t xml:space="preserve">Materials Research Society Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575344v1</w:t>
+                <w:t xml:space="preserve">hal-00574927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La plate-forme nanocaractérisation et microscopie en champ proche de l'IEMN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement dynamique de microscopie Kelvin en mode AM sous ultravide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Diesinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Berthe</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Hardelot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575396v1</w:t>
+                <w:t xml:space="preserve">hal-00575395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfer from doped silicon nanocrystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Heinrich Diesinger</w:t>
+                <w:t xml:space="preserve">Interrupteur optique réversible constitué d'une monocouche auto-assemblée de molécules azobenzènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Smaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Trends in Nanotechnology International Conference, TNT2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hardelot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575400v1</w:t>
+                <w:t xml:space="preserve">hal-00574902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PZT films etched by focused Ga3+ ion beam : studies of ion damage and post annealing treatment effects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Troadec</w:t>
+                <w:t xml:space="preserve">Kelvin probe force microscopy of charge transfer mechanisms from doped silicon nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Borowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koku Kusiaku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Piezoresponse Force Microscopy and Nanoscale Phenomena in Polar Materials, PFM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">Materials Research Society Fall Meeting, MRS Fall 2009, Symposium OO : Dynamic Scanning Probes - Imaging, Characterization, and Manipulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575744v1</w:t>
+                <w:t xml:space="preserve">hal-00575344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfer from doped silicon nanocrystals</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La plate-forme nanocaractérisation et microscopie en champ proche de l'IEMN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Noncontact Atomic Force Microscopy, NC-AFM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, New Haven, CT, United States</w:t>
+              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hardelot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575399v1</w:t>
+                <w:t xml:space="preserve">hal-00575396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelvin force microscopy for n- and p-type GaN surface characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Melin</w:t>
+                <w:t xml:space="preserve">Charge transfer from doped silicon nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Borowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koku Kusiaku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Barbet</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worskhop on Compound Semiconductor Materials and Devices, WOCSEMMAD'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Fort Myers, FL, United States</w:t>
+              <w:t xml:space="preserve">10th Trends in Nanotechnology International Conference, TNT2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575345v1</w:t>
+                <w:t xml:space="preserve">hal-00575400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible electro-optical switch of self-assembled monolayers of azobenzene-derivatized oligothiophenes grafted on gold</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Vuillaume</w:t>
+                <w:t xml:space="preserve">PZT films etched by focused Ga3+ ion beam : studies of ion damage and post annealing treatment effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Remiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H. Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Karpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Piezoresponse Force Microscopy and Nanoscale Phenomena in Polar Materials, PFM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574927v1</w:t>
+                <w:t xml:space="preserve">hal-00575744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrupteur optique réversible constitué d'une monocouche auto-assemblée de dérivés azobenzènes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propriétés électro-optiques de commutateurs moléculaires à base de dérivés oligothiophène-azobenzène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Matériaux et Nanostructures Pi-conjugés, MNPC09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Vingt-deuxièmes Entretiens France-Québec Jacques Cartier, 'Polymères et oligomères pour l'optoélectronique et ses applications'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574908v1</w:t>
+                <w:t xml:space="preserve">hal-00574929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés électro-optiques de commutateurs moléculaires à base de dérivés oligothiophène-azobenzène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interrupteur optique réversible constitué d'une monocouche auto-assemblée de dérivés azobenzènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Smaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingt-deuxièmes Entretiens France-Québec Jacques Cartier, 'Polymères et oligomères pour l'optoélectronique et ses applications'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque Matériaux et Nanostructures Pi-conjugés, MNPC09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574929v1</w:t>
+                <w:t xml:space="preserve">hal-00574908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PZT films etched by focused Ga+ ion beam : study of ion damage</w:t>
               </w:r>
@@ -16649,497 +16649,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du potentiel de surface du GaN par microscopie à sonde de Kelvin (KFM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Barbet</w:t>
+                <w:t xml:space="preserve">Kelvin force microscopy frequency response optimization and application to nanowire/nanotube devices under polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Diesinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hourlier-Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Aubry</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Troyes, France</w:t>
+              <w:t xml:space="preserve">Materials Research Society Fall Meeting, Symposium B : Nanoscale Phenomena in Functional Materials by Scanning Probe Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00285285v1</w:t>
+                <w:t xml:space="preserve">hal-00285290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic transport through alkylthiol monolayers under mechanical stress measured by Conducting-AFM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Lenfant</w:t>
+                <w:t xml:space="preserve">Analyse du potentiel de surface du GaN par microscopie à sonde de Kelvin (KFM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Nanostructures Pi-Conjugués, MNPC07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Le Grau du Roi, France</w:t>
+              <w:t xml:space="preserve">10ème Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00285229v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PZT films etched by focused Ga+ ion beam : study of ion damage and post annealing treatment effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Troadec</w:t>
+                <w:t xml:space="preserve">Electronic transport through alkylthiol monolayers under mechanical stress measured by Conducting-AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 19th International Symposium on Integrated Ferroelectrics, ISIF-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Matériaux et Nanostructures Pi-Conjugués, MNPC07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Le Grau du Roi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367386v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelvin force microscopy frequency response optimization and application to nanowire/nanotube devices under polarization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Brunel</w:t>
+                <w:t xml:space="preserve">PZT films etched by focused Ga+ ion beam : study of ion damage and post annealing treatment effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Fall Meeting, Symposium B : Nanoscale Phenomena in Functional Materials by Scanning Probe Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Boston, MA, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the 19th International Symposium on Integrated Ferroelectrics, ISIF-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00285290v1</w:t>
+                <w:t xml:space="preserve">hal-00367386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin force microscopy on GaN material and devices</w:t>
               </w:r>
@@ -17654,372 +17654,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic transport through alkylthiol monolayers under mechanical stress measured by Conducting-AFM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Lenfant</w:t>
+                <w:t xml:space="preserve">Running current through a single non resonant quantum state in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Urbieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Stiufiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Meeting on Molecular Electronics, ElecMol'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Scanning Probe Spectroscopy and 1st International Workshop on Spin-Polarized Scanning Tunneling Microscopy, SPS'06 SPSTM-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00163252v1</w:t>
+                <w:t xml:space="preserve">hal-00127890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau organique, atome artificiel et liaison pendante silicium : apport de la spectroscopie STM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Delerue</w:t>
+                <w:t xml:space="preserve">Electronic transport through alkylthiol monolayers under mechanical stress measured by Conducting-AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de la Matière Condensée, JMC10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Third Meeting on Molecular Electronics, ElecMol'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127920v1</w:t>
+                <w:t xml:space="preserve">hal-00163252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running current through a single non resonant quantum state in silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseau organique, atome artificiel et liaison pendante silicium : apport de la spectroscopie STM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Stiufiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Grandidier</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Surface Science, ECOSS 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées de la Matière Condensée, JMC10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127916v1</w:t>
+                <w:t xml:space="preserve">hal-00127920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Running current through a single non resonant quantum state in silicon</w:t>
               </w:r>
@@ -18078,73 +18078,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Scanning Probe Spectroscopy and 1st International Workshop on Spin-Polarized Scanning Tunneling Microscopy, SPS'06 SPSTM-1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">European Conference on Surface Science, ECOSS 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127890v1</w:t>
+                <w:t xml:space="preserve">hal-00127916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric force microscopy of individually charged semiconductor nanoparticles</w:t>
               </w:r>
@@ -18366,270 +18366,270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptor states in GaAs studied by X-STS at 5K</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Mahieu</w:t>
+                <w:t xml:space="preserve">Tensile stress determination in silicon nitride membrane by AFM characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Rollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Stievenard</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lagouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Sapporo, Japan</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.828-831</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126437v1</w:t>
+                <w:t xml:space="preserve">hal-00125660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile stress determination in silicon nitride membrane by AFM characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Legrand</w:t>
+                <w:t xml:space="preserve">Acceptor states in GaAs studied by X-STS at 5K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Conference on Scanning Tunneling Microscopy/Spectroscopy and Related Techniques, STM'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Sapporo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Collard</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00125660v1</w:t>
+                <w:t xml:space="preserve">hal-00126437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric force microscopy of individually charged silicon nanoparticles</w:t>
               </w:r>
@@ -18865,51 +18865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge transport in DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19098,51 +19098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge transport in DNA probed by C-AFM and EFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19187,76 +19187,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric force microscopy of individually charged semiconductor nanoparticles on conductive substrates : quantitative charge measurements and dipole-dipole interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlled charge injection in semiconductor nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Diesinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -19271,422 +19271,422 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Scanning Tunneling Microscopy, Spectroscopy and Related Techniques, STM'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146614v1</w:t>
+                <w:t xml:space="preserve">hal-00146616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual density of states in brick-shaped PbSe nanocrystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Grandidier</w:t>
+                <w:t xml:space="preserve">Electric force microscopy of individually charged semiconductor nanoparticles on conductive substrates : quantitative charge measurements and dipole-dipole interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stiévenard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Physical Society March Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Austin, TX, United States</w:t>
+              <w:t xml:space="preserve">12th International Conference on Scanning Tunneling Microscopy, Spectroscopy and Related Techniques, STM'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146641v1</w:t>
+                <w:t xml:space="preserve">hal-00146614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection contrôlée de charges dans des nanoparticules individuelles de silicium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Melin</w:t>
+                <w:t xml:space="preserve">Unusual density of states in brick-shaped PbSe nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeger Hens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Montpellier, France</w:t>
+              <w:t xml:space="preserve">American Physical Society March Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Austin, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146612v1</w:t>
+                <w:t xml:space="preserve">hal-00146641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled charge injection in semiconductor nanoparticles</w:t>
+                <w:t xml:space="preserve">Injection contrôlée de charges dans des nanoparticules individuelles de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Stiévenard</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Scanning Tunneling Microscopy, Spectroscopy and Related Techniques, STM'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146616v1</w:t>
+                <w:t xml:space="preserve">hal-00146612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge transport in DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19947,514 +19947,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled charge injection in semiconductor nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Melin</w:t>
+                <w:t xml:space="preserve">Some key features of the Ga1-xInxAs surface reactivity to phosphorus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Priester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Boston, MA, United States</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mollot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.107-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00149956v1</w:t>
+                <w:t xml:space="preserve">hal-00148666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some key features of the Ga1-xInxAs surface reactivity to phosphorus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Priester</w:t>
+                <w:t xml:space="preserve">Etude par EFM des propriétés de charge d'ilots semiconducteurs de taille nanométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2002, pp.107-108</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Spa, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148666v1</w:t>
+                <w:t xml:space="preserve">hal-00149683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par EFM des propriétés de charge d'ilots semiconducteurs de taille nanométrique</w:t>
+                <w:t xml:space="preserve">Controlled charge injection in semiconductor nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Spa, Belgique</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2002 Materials Research Society Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00149683v1</w:t>
+                <w:t xml:space="preserve">hal-00149956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled charge injection in semiconductor nanocrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Melin</w:t>
+                <w:t xml:space="preserve">Etude de la réactivité des surfaces d'alliages GaInAs (100) à un flux de phosphore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Priester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2002, 2 pp</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mollot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9èmes Journées Nationales Microélectronique et Optoélectronique, JNMO 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Saint Aygulf, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00149667v1</w:t>
+                <w:t xml:space="preserve">hal-00148676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la réactivité des surfaces d'alliages GaInAs (100) à un flux de phosphore</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Priester</w:t>
+                <w:t xml:space="preserve">Controlled charge injection in semiconductor nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Saint Aygulf, France</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, 2 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148676v1</w:t>
+                <w:t xml:space="preserve">hal-00149667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par EFM de la charge/décharge d'îlots semiconducteurs de taille nanométrique</w:t>
               </w:r>
@@ -22423,51 +22423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22524,51 +22524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22612,51 +22612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22843,51 +22843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botayna Bounor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Asbani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sti&#233;venard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acbee8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Sing Lim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Achour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmed Alshehri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervat Alamri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13010200" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Sviridova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Plotnikov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Martino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2022.112697" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sciacca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ryan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Peric" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12071128" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Hadid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Colambo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Avila" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aexandre Plaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac99e5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320954v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Polovodov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11062788" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Singh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hossain Khan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathali Alexandra Franchina Vergel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04509" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054744" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288778v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Turek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235433" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ee03787j" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbing Peng" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin H Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canneson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08413" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Biaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorai Amit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Gradkowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02576" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eschimese" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hsia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vaurette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Philippe Bettignies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09977" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az &#193;lvarez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eschimese" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR00678D" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331487v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Bimo Prakoso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjin Lu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rusli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cortecchia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Soci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aad274" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01432552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r1084" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02049152v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Zbydniewska" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Copie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Freixas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Eustache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Brillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0051504jes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03055748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.12.108" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ5HFS2R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981142v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michka Popoff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Diesinger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870710" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950258v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871996v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cristini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816956" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Abdallah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.086" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X2RJ3W7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918880v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Declercq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costecalde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12626" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JD4F4XQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872007v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellayer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.04.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L526CMRK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787868v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Borowik" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier-Bahloul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp300816e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788339v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bravina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Morozovsky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Eliseev" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Morozovska" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4746028" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Vu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.02.033" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FWQ6970-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577059v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ferrer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vignaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3560896" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783492v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/374915" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalande" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clavaguera" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toure" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carella" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenfant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC11517K" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579085v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3516046" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603003v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zdrojek" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.03.011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783409v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucherit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousseau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3659468" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548965v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smaali" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karpe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O&#231;afrain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn100295x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549916v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Liang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3474963" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549434v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koku Kusiaku" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.073302" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549037v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rares Stiufiuc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Perdigao" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Allan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.045421" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549067v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diesinger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nys" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.10.016" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0PKPJVM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473063v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urbieta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schulte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Erwin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.11.025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSRV1VCF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473086v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3148364" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471998v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Larrieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3117410" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473719v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jenkins" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876402910901030214" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473718v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3073892" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473064v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.02.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKWHRHQ0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357382v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stievenard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.155313" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357370v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357378v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stiufiuc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1151186" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357781v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aubry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Di Forte-Poisson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3028639" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357348v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018686" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357349v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leturcq" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949072" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800679v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ruihong" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580802540173" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357381v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sti&#233;venard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2908438" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790106v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soubiron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patout" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711378" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285660v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127830v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200566162" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MP6KXV4R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127839v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perdig&#227;o" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127837v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lambert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wittebrood" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moreels" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127820v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.045318" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126234v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Nys" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.026407" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126420v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.165322" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140730v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heim" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1769606" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141249v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141246v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeger Hens" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10130-3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VPLVR48L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141252v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140732v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141248v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142060v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141285v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.216101" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018491v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Priester" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mollot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149665v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148765v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152087v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mollot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00693-5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152078v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018481v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018480v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158231v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schuler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158232v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955837v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerond" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Chernukha" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613296v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Janneoutot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613663v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kondratenko" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenfant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613587v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438264v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876159v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jrondi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lethien" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172997v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chapuis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456172v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Krzeminski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Jeannoutot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456169v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606007v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bardet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303134v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Buvat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022574v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Polovodov" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eliet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9224090" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776445v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thomas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Codron" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376865v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366558v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155769v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf C Haenssler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2018.8503487" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02774838v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702958v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayart" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951552v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964120v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727062v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878881v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944018v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuat Nguyen-Tran" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797758v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801125v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2012.6297772" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806631v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807666v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhenmian" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807608v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807659v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bravina" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morozovsky" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800402v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2011.6014002" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591388v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourlier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574122v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gokarna" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leroy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gong" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574421v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808236v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575395v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574902v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575344v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575396v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575400v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575744v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575399v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575345v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574927v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574908v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574929v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575750v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liang" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574930v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575340v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361583v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361962v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smali" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376237v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borovic" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361963v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361579v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285285v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285229v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367386v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285290v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nys" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285314v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romero" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285224v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284520v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285289v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285225v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163252v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127920v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127916v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127890v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126431v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126447v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126437v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125660v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Rollier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouge" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126439v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron." TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126446v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140750v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485175v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140738v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146614v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146641v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146612v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146616v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146174v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146615v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146642v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149956v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148666v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149683v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149667v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148676v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152560v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158442v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158443v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158441v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149653v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828069v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chapuis" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008218v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Elias" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474614v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias J." TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier X." TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccinetto A." TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuns N." TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727650v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739753v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739751v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739750v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739836v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Chambrier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927494v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02874-3_17" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MKBW068P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798961v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22566-6_3" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SLFM679Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798990v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/34139" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001605v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heim" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002773v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000703v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botayna Bounor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Asbani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sti&#233;venard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acbee8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Sing Lim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Achour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmed Alshehri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervat Alamri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13010200" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Sviridova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Plotnikov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Martino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2022.112697" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sciacca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ryan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Peric" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12071128" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Hadid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Colambo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Avila" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aexandre Plaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac99e5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320954v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Polovodov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11062788" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Singh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hossain Khan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathali Alexandra Franchina Vergel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04509" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054744" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288778v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Turek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235433" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ee03787j" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbing Peng" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin H Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canneson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08413" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Biaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorai Amit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Gradkowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02576" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eschimese" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hsia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vaurette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Philippe Bettignies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09977" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az &#193;lvarez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eschimese" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR00678D" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331487v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Bimo Prakoso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjin Lu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rusli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cortecchia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Soci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aad274" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01432552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r1084" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02049152v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Zbydniewska" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Copie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Freixas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Eustache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Brillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0051504jes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03055748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.12.108" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ5HFS2R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981142v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michka Popoff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Diesinger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870710" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950258v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264133v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Abdallah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.086" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X2RJ3W7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cristini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816956" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918880v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Declercq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costecalde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12626" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JD4F4XQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872007v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellayer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.04.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L526CMRK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787868v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Borowik" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier-Bahloul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp300816e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788339v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bravina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Morozovsky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Eliseev" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Morozovska" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4746028" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Vu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.02.033" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FWQ6970-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577059v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ferrer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vignaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3560896" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783492v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/374915" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalande" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clavaguera" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toure" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carella" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenfant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC11517K" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579085v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3516046" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603003v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zdrojek" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.03.011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783409v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucherit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousseau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3659468" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548965v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smaali" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karpe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O&#231;afrain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn100295x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549916v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Liang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3474963" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549434v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koku Kusiaku" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.073302" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549037v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rares Stiufiuc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Perdigao" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Allan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.045421" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549067v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diesinger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nys" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.10.016" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0PKPJVM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473063v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urbieta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schulte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Erwin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.11.025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSRV1VCF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473086v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3148364" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471998v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Larrieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3117410" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473718v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3073892" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473719v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jenkins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876402910901030214" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473064v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.02.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKWHRHQ0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357382v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stievenard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.155313" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357370v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357378v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stiufiuc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1151186" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357781v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aubry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Di Forte-Poisson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3028639" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357348v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018686" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357349v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leturcq" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949072" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800679v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ruihong" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580802540173" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357381v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sti&#233;venard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2908438" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790106v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soubiron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patout" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711378" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285660v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127830v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200566162" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MP6KXV4R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127839v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perdig&#227;o" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127837v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lambert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wittebrood" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moreels" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127820v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.045318" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126234v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Nys" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.026407" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126420v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.165322" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141252v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140730v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heim" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1769606" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141249v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141246v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeger Hens" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10130-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VPLVR48L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140732v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141248v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142060v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141285v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.216101" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018491v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Priester" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mollot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149665v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148765v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018481v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mollot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018480v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152087v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00693-5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152078v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158231v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schuler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158232v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613296v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Janneoutot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955837v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerond" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Chernukha" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613663v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kondratenko" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenfant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613587v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438264v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876159v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jrondi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lethien" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172997v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chapuis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456172v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Krzeminski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Jeannoutot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456169v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606007v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bardet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303134v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Buvat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022574v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Polovodov" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eliet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9224090" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776445v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thomas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Codron" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376865v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366558v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155769v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf C Haenssler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2018.8503487" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02774838v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702958v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayart" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951552v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964120v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727062v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878881v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944018v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuat Nguyen-Tran" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797758v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801125v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2012.6297772" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806631v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807608v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807666v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhenmian" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807659v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bravina" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morozovsky" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800402v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2011.6014002" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591388v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourlier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574421v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574122v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gokarna" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leroy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gong" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808236v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575399v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575345v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574927v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575395v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574902v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575344v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575396v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575400v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575744v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574929v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574908v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575750v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liang" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574930v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575340v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361583v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361962v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smali" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376237v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borovic" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361963v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361579v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285290v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nys" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285285v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285229v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367386v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285314v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romero" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285224v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284520v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285289v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285225v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127890v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163252v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127920v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127916v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126431v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126447v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125660v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Rollier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouge" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126437v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126439v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron." TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126446v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140750v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485175v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140738v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146616v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146614v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146641v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146612v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146174v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146615v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146642v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148666v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149683v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149956v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148676v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149667v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152560v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158442v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158443v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158441v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149653v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828069v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chapuis" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008218v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Elias" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474614v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias J." TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier X." TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccinetto A." TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuns N." TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727650v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739753v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739751v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739750v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739836v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Chambrier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927494v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02874-3_17" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MKBW068P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798961v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22566-6_3" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SLFM679Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798990v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/34139" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001605v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heim" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002773v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000703v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>