--- v2 (2026-04-26)
+++ v3 (2026-05-16)
@@ -816,295 +816,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field scanning millimeter-wave microscope operating inside a scanning electron microscope: towards quantitative electrical nanocharacterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Van Hove singularities and trap states in two-dimensional CdSe nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Peric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Polovodov</w:t>
+                <w:t xml:space="preserve">Yannick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Theron</w:t>
+                <w:t xml:space="preserve">Shalini Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lenoir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Deresmes</w:t>
+                <w:t xml:space="preserve">Ali Hossain Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Eliet</w:t>
+                <w:t xml:space="preserve">Nathali Alexandra Franchina Vergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (6), pp.2788. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (4), pp.1702-1708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11062788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c04509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320954v2</w:t>
+                <w:t xml:space="preserve">hal-03152599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van Hove singularities and trap states in two-dimensional CdSe nanoplatelets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-field scanning millimeter-wave microscope operating inside a scanning electron microscope: towards quantitative electrical nanocharacterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lambert</w:t>
+                <w:t xml:space="preserve">Petr Polovodov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shalini Singh</w:t>
+                <w:t xml:space="preserve">Didier Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hossain Khan</w:t>
+                <w:t xml:space="preserve">Clément Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathali Alexandra Franchina Vergel</w:t>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (4), pp.1702-1708. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.2788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c04509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11062788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152599v1</w:t>
+                <w:t xml:space="preserve">hal-03320954v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-charge effects in silicon nanocrystals probed by atomic force microscopy: From charge blinking to nanocrystal charging</w:t>
               </w:r>
@@ -1426,295 +1426,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trap-free heterostructure of PbS nanoplatelets on InP(001) by chemical epitaxy</w:t>
+                <w:t xml:space="preserve">Doped colloidal InAs nanocrystals in the single ionized dopant limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Biadala</w:t>
+                <w:t xml:space="preserve">Moussa Biaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenbing Peng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lambert</w:t>
+                <w:t xml:space="preserve">Yorai Amit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin H Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Canneson</w:t>
+                <w:t xml:space="preserve">Kamil Gradkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Turek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.8b08413⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (23), pp.14803-14812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b02576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054700v1</w:t>
+                <w:t xml:space="preserve">hal-02162600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doped colloidal InAs nanocrystals in the single ionized dopant limit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trap-free heterostructure of PbS nanoplatelets on InP(001) by chemical epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Biadala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Biaye</w:t>
+                <w:t xml:space="preserve">Wenbing Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yorai Amit</w:t>
+                <w:t xml:space="preserve">Jin H Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Gradkowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Godey</w:t>
+                <w:t xml:space="preserve">Damien Canneson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (23), pp.14803-14812. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (2), pp.1961-1967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b02576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.8b08413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162600v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Investigation of Plasmonic Properties between Tunable Nanoobjects and Metallized Nanoprobes for Optical Spectroscopy</w:t>
               </w:r>
@@ -1886,51 +1886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Eschimese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (16), pp.7519-7525. </w:t>
@@ -2236,51 +2236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunneling mechanism and contact mechanics of colloidal nanoparticle assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Biaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Zbydniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2489,337 +2489,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of processing gases on the properties of cold atmospheric plasma SiOxCy coatings</w:t>
+                <w:t xml:space="preserve">Cross-talk artefacts in Kelvin probe force microscopy imaging : a comprehensive study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hamze</w:t>
+                <w:t xml:space="preserve">Sophie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Jimenez</w:t>
+                <w:t xml:space="preserve">Michka Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.12.108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (14), pp.144313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4870710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03055748v1</w:t>
+                <w:t xml:space="preserve">hal-00981142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-talk artefacts in Kelvin probe force microscopy imaging : a comprehensive study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of processing gases on the properties of cold atmospheric plasma SiOxCy coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Barbet</w:t>
+                <w:t xml:space="preserve">Arnaud Beaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michka Popoff</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Theron</w:t>
+                <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Applied Surface Science, 315 (1), pp.531-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.12.108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4870710⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00981142v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise performance of frequency modulation Kelvin force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3025,51 +3025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive multi-layer drop-casting of CdSe nanoparticles for photocurrent down shifing monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3445,295 +3445,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and intrinsic conduction properties of Au-catalyzed Si nanowires</w:t>
+                <w:t xml:space="preserve">Top electrode size effect on hysteresis loops in piezoresponse force microscopy of Pb(Zr,Ti)O3-film on silicon structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukasz Borowik</w:t>
+                <w:t xml:space="preserve">S.L. Bravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ileana Florea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Deresmes</w:t>
+                <w:t xml:space="preserve">N.V. Morozovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+                <w:t xml:space="preserve">E.A. Eliseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hourlier-Bahloul</w:t>
+                <w:t xml:space="preserve">A.N. Morozovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Costecalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (11), pp.6601-6607. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112, pp.052015-1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp300816e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4746028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787868v1</w:t>
+                <w:t xml:space="preserve">hal-00788339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top electrode size effect on hysteresis loops in piezoresponse force microscopy of Pb(Zr,Ti)O3-film on silicon structures</w:t>
+                <w:t xml:space="preserve">Surface and intrinsic conduction properties of Au-catalyzed Si nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.L. Bravina</w:t>
+                <w:t xml:space="preserve">Lukasz Borowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.V. Morozovsky</w:t>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.A. Eliseev</w:t>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.N. Morozovska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Costecalde</w:t>
+                <w:t xml:space="preserve">D. Hourlier-Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 112, pp.052015-1-7. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (11), pp.6601-6607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4746028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp300816e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788339v1</w:t>
+                <w:t xml:space="preserve">hal-00787868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GaAs MEMS for AFM and spin injection</w:t>
               </w:r>
@@ -3859,295 +3859,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial stages of graphitization on SiC(000-1), as studied by phase atomic force microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymmetry of polarization reversal and current-voltage characteristics of Pt/PZT-Film/Pt:Ti/SiO2/Si-substrate structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Bravina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.V. Morozovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Costecalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J. Ferrer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Godey</w:t>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Remiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3560896⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, pp.374915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2011/374915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00577059v1</w:t>
+                <w:t xml:space="preserve">hal-00783492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry of polarization reversal and current-voltage characteristics of Pt/PZT-Film/Pt:Ti/SiO2/Si-substrate structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Costecalde</w:t>
+                <w:t xml:space="preserve">Initial stages of graphitization on SiC(000-1), as studied by phase atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Soyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Remiens</w:t>
+                <w:t xml:space="preserve">D. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2011, pp.374915. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (5), pp.054307-1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2011/374915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3560896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783492v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical functionalization of electrodes for detection of gaseous nerve agents with carbon nanotube field-effect transistors</w:t>
               </w:r>
@@ -4280,77 +4280,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative (artifact-free) surface potential measurements using Kelvin force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4793,1292 +4793,1292 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the degradation induced by focused ion Ga3+ beam for the realization of piezoelectric nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Remiens</w:t>
+                <w:t xml:space="preserve">Mapping charge transfers between quantum levels using noncontact atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Borowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.H. Liang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Soyer</w:t>
+                <w:t xml:space="preserve">Koku Kusiaku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Troadec</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 108 (4), pp.0420084. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.073302-1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3474963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.073302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549916v1</w:t>
+                <w:t xml:space="preserve">hal-00549434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping charge transfers between quantum levels using noncontact atomic force microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lukasz Borowik</w:t>
+                <w:t xml:space="preserve">Analysis of the degradation induced by focused ion Ga3+ beam for the realization of piezoelectric nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Remiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koku Kusiaku</w:t>
+                <w:t xml:space="preserve">R.H. Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Heinrich Diesinger</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82, pp.073302-1-4. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (4), pp.0420084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.073302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3474963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549434v1</w:t>
+                <w:t xml:space="preserve">hal-00549916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Above-barrier surface electron resonances induced by a molecular network</w:t>
+                <w:t xml:space="preserve">Dynamic behavior of amplitude detection Kelvin force microscopy in ultrahigh vacuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rares Stiufiuc</w:t>
+                <w:t xml:space="preserve">H. Diesinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Perdigao</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.045421⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110, pp.162-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549037v1</w:t>
+                <w:t xml:space="preserve">hal-00549067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behavior of amplitude detection Kelvin force microscopy in ultrahigh vacuum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Above-barrier surface electron resonances induced by a molecular network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rares Stiufiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Diesinger</w:t>
+                <w:t xml:space="preserve">Luis Perdigao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.10.016⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.045421-1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.045421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00549067v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(6 x 2) reconstruction of the Ag/Si(111) surface at 77 K</w:t>
+                <w:t xml:space="preserve">Determination of the electrostatic lever arm of carbon nanotube field effect transistors using Kelvin force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Urbieta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Grandidier</w:t>
+                <w:t xml:space="preserve">David Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2008.11.025⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94, pp.223508-1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3148364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473063v1</w:t>
+                <w:t xml:space="preserve">hal-00473086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the electrostatic lever arm of carbon nanotube field effect transistors using Kelvin force microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Issues associated to rare earth silicide integration in ultra thin FD SOI Schottky barrier nMOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Yarekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Brunel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 94, pp.223508-1-3. </w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (4), pp.201-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3148364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1.3117410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473086v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues associated to rare earth silicide integration in ultra thin FD SOI Schottky barrier nMOSFETs</w:t>
+                <w:t xml:space="preserve">(6 x 2) reconstruction of the Ag/Si(111) surface at 77 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Larrieu</w:t>
+                <w:t xml:space="preserve">A. Urbieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitri Yarekha</w:t>
+                <w:t xml:space="preserve">K. Schulte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Breil</w:t>
+                <w:t xml:space="preserve">S.C. Erwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 603 (2), pp.311-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2008.11.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.3117410⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471998v1</w:t>
+                <w:t xml:space="preserve">hal-00473063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement in nanoscale electrical properties of lead zirconic titanate island fabricated by focused ion beam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration and optimisation of PZT piezoelectric thin films in micro and nano dimensional structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Remiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Troadec</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3073892⟩</w:t>
+              <w:t xml:space="preserve">Micro and Nanosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.214-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1876402910901030214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473718v1</w:t>
+                <w:t xml:space="preserve">hal-00473719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration and optimisation of PZT piezoelectric thin films in micro and nano dimensional structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement in nanoscale electrical properties of lead zirconic titanate island fabricated by focused ion beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H. Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Remiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Troadec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nanosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1, pp.214-225. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (4), pp.044101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1876402910901030214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3073892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473719v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(6 x 2) Reconstruction of the Ag/Si(111) surface at 77 K (vol 603, pg 311, 2009) - Corrigendum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Urbieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Schulte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. Erwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 603, pp.1079-1079. </w:t>
@@ -6128,77 +6128,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning tunnelling spectroscopy of cleaved InAs/GaAs quantum dots at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Urbieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6262,77 +6262,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin force microscopy at the second cantilever resonance : an out-of-vacuum crosstalk compensation setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6396,51 +6396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stiufiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6504,51 +6504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface potential of n- and p-type GaN measured by Kelvin force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6638,64 +6638,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental studies in nanosciences at the Institute of Electronics, Microelectronics, and Nanotechnology (IEMN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6798,77 +6798,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vaurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leturcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 92, pp.242109-1-3. </w:t>
@@ -6958,51 +6958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 100 (1), pp.16-25. </w:t>
@@ -7053,77 +7053,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistivity and surface states density of n and p type silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vaurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7222,51 +7222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Patout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90 (10), pp.102112-1-3. </w:t>
@@ -7330,51 +7330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stiufiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Soubiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7406,475 +7406,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric force microscopy of individually charged semiconductor nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Barbet</w:t>
+                <w:t xml:space="preserve">Electron transport via local polarons at interface atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Urbieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Perdigão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97, pp.206801/1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127830v1</w:t>
+                <w:t xml:space="preserve">hal-00127839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron transport via local polarons at interface atoms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Urbieta</w:t>
+                <w:t xml:space="preserve">Langmuir–Blodgett monolayers of InP quantum dots with short chain ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Perdigão</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">L. Wittebrood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Moreels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 97, pp.206801/1-4</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15, pp.597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127839v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langmuir–Blodgett monolayers of InP quantum dots with short chain ligands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Moreels</w:t>
+                <w:t xml:space="preserve">Electric force microscopy of individually charged semiconductor nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Diesinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stiévenard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 203, pp.1344-1347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200566162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127837v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge-injection mechanisms in semiconductor nanoparticles analyzed from force microscopy experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7947,51 +7947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct evidence for shallow acceptor states with nonspherical symmetry in GaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8081,90 +8081,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning tunneling microscopy and spectroscopy of reconstructed Si(100) surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Perdigao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71, pp.165322-1-10. </w:t>
@@ -8196,536 +8196,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteretic behavior of the charge injection in single silicon nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Melin</w:t>
+                <w:t xml:space="preserve">Evolution of the density of states from a two- to a zero-dimensional semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeger Hens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 65, pp.809-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2003-10130-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141252v1</w:t>
+                <w:t xml:space="preserve">hal-00141246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductivity of DNA probed by conducting-atomic force microscopy : effects of contact electrode, DNA stucture and surface interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Heim</w:t>
+                <w:t xml:space="preserve">Hysteretic behavior of the charge injection in single silicon nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Diesinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85, pp.3546-3548</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140730v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing nanoscale dipole-dipole interactions by electric force microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Diesinger</w:t>
+                <w:t xml:space="preserve">Conductivity of DNA probed by conducting-atomic force microscopy : effects of contact electrode, DNA stucture and surface interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Stievenard</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 96, pp.2927-2936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1769606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141249v1</w:t>
+                <w:t xml:space="preserve">hal-00140730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the density of states from a two- to a zero-dimensional semiconductor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Grandidier</w:t>
+                <w:t xml:space="preserve">Probing nanoscale dipole-dipole interactions by electric force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92, pp.166101-1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00141246v1</w:t>
+                <w:t xml:space="preserve">hal-00141249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and delocalization of charges injected in DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8802,51 +8802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric force microscopy of individually charged semiconductor nanoparticles on conductive substrates : an analytical model for quantitative charge imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8923,64 +8923,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9018,77 +9018,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiconducting surface reconstruction of p-type Si(100) substrates at 5K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Perdigao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9146,243 +9146,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do (2x4) GaAs and InAs (001) surfaces exposed to phosphorus have so different strain behavior ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Priester</w:t>
+                <w:t xml:space="preserve">Charge injection in individual silicon nanoparticles deposited on a conductive substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francis Mollot</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 81, pp.1060-1062</w:t>
+              <w:t xml:space="preserve">, 2002, 81, pp.5054-5056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018491v1</w:t>
+                <w:t xml:space="preserve">hal-00149665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge injection in individual silicon nanoparticles deposited on a conductive substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Melin</w:t>
+                <w:t xml:space="preserve">Why do (2x4) GaAs and InAs (001) surfaces exposed to phosphorus have so different strain behavior ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Priester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Stievenard</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 81, pp.5054-5056</w:t>
+              <w:t xml:space="preserve">, 2002, 81, pp.1060-1062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149665v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon nanowires with sub 10 nm lateral dimensions : from AFM lithography based fabrication to electrical measurements</w:t>
               </w:r>
@@ -9457,51 +9457,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of strained GaSub 1-xIn Sub x players on GaP (001) by gas source molecular beam epitaxy similarities and differences with the growth of strained arsenides</w:t>
+                <w:t xml:space="preserve">Growth of strained Ga&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;In&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;P layers on GaP (001) by gas source molecular beam epitaxy: similarities and differences with the growth of strained arsenides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
@@ -9510,268 +9510,268 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 227-228, pp.255</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 227-228, pp.255-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)00693-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018481v1</w:t>
+                <w:t xml:space="preserve">hal-00152087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between surface reconstruction and morphology of strained Ga1-xInxP layers grown on GaP(001) by Gas Source Molecular Beam Epitaxy</w:t>
+                <w:t xml:space="preserve">Growth of strained GaSub 1-xIn Sub x players on GaP (001) by gas source molecular beam epitaxy similarities and differences with the growth of strained arsenides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 78, pp.2961</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 227-228, pp.255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018480v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of strained Ga&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;In&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;P layers on GaP (001) by gas source molecular beam epitaxy: similarities and differences with the growth of strained arsenides</w:t>
+                <w:t xml:space="preserve">Relationship between surface reconstruction and morphology of strained Ga1-xInxP layers grown on GaP(001) by Gas Source Molecular Beam Epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 78, pp.2961</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)00693-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00152087v1</w:t>
+                <w:t xml:space="preserve">hal-00018480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between surface reconstruction and morphology of strained Ga1-xInxP layers grown on GaP(001) by gas source molecular beam epitaxy</w:t>
               </w:r>
@@ -10094,523 +10094,523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie à haute résolution d’assemblages moléculaires par nc-AFM et KPFM à basse température sur Si(111):B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Turek</w:t>
+                <w:t xml:space="preserve">Electron emission device made from planar nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Vaurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR Nanosciences with near-field microscopy under ultra high vacuum 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613296v1</w:t>
+                <w:t xml:space="preserve">hal-03955837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron emission device made from planar nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imagerie à haute résolution d’assemblages moléculaires par nc-AFM et KPFM à basse température sur Si(111):B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Turek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Janneoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lerond</w:t>
+                <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Deresmes</w:t>
+                <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Nanosciences with near-field microscopy under ultra high vacuum 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955837v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between nanoscale thermal and electrical conductivity in PEDOT:OTf thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Guérin</w:t>
+                <w:t xml:space="preserve">Electric properties of silver nanowires by multi-probe characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Vaurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613663v1</w:t>
+                <w:t xml:space="preserve">hal-03613587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric properties of silver nanowires by multi-probe characterization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francois Vaurette</w:t>
+                <w:t xml:space="preserve">Correlation between nanoscale thermal and electrical conductivity in PEDOT:OTf thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Kondratenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613587v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular beam epitaxial growth of 2D-boron nitride on Ni substrates</w:t>
               </w:r>
@@ -10894,51 +10894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Molecular Beam Epitaxy (ICMBE 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Sheffield, United Kingdom. 2 p</w:t>
@@ -11217,77 +11217,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance measurement of individual Ag nanowires and interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11480,51 +11480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operation of near-field scanning millimeter-wave microscopy up to 67 GHz under scanning electron microscopy vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Polovodov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11614,90 +11614,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par C-AFM de substrats magnétiques fonctionnalisés par des SAMs photo-commutables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIC 2019: Troisième congrès national Sciences et Technologies des systèmes pi-conjugués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
@@ -11765,64 +11765,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Jeannoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et Technologie des Systèmes pi-Conjugués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Arras, France</w:t>
@@ -11976,51 +11976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Modeling in Near-Field Scanning Microwave Microscopy Highlighting Limitations in Spatial and Electrical Resolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Polovodov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12123,90 +12123,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par C-AFM de substrats magnétiques fonctionnalisés par des SAMs photo-commutables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t>
@@ -12360,51 +12360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise performance of frequency modulation Kelvin force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12830,90 +12830,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doped semiconductor nanocrystal junctions studied by Kelvin probe and non-contact atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Borowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuat Nguyen-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12949,282 +12949,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfers from doped silicon nanocrystals probed by non-contact atomic force microscopy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrication of La2Ti2O7 nanostructures by focused Ga3+ ion beam and characterization by piezoresponse force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saitzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience and Technology, ICN+T 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint 21th International Symposium on Applications of Ferroelectrics, ISAF 2012, 11st European Conference on the Applications of Polar Dielectrics, ECAPD 2012, 4th International Symposium on Piezoresponse Force Microscopy and Nanoscale Phenomena in P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Aveiro, Portugal. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAF.2012.6297772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797758v1</w:t>
+                <w:t xml:space="preserve">hal-00801125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of La2Ti2O7 nanostructures by focused Ga3+ ion beam and characterization by piezoresponse force microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charge transfers from doped silicon nanocrystals probed by non-contact atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Borowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuat Nguyen-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 21th International Symposium on Applications of Ferroelectrics, ISAF 2012, 11st European Conference on the Applications of Polar Dielectrics, ECAPD 2012, 4th International Symposium on Piezoresponse Force Microscopy and Nanoscale Phenomena in P</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Nanoscience and Technology, ICN+T 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISAF.2012.6297772⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00801125v1</w:t>
+                <w:t xml:space="preserve">hal-00797758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication par FIB de nano-plots piézoélectriques de La2Ti2O7 et caractérisation électrique locale par SPM</w:t>
               </w:r>
@@ -13579,286 +13579,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry of polarization reversal and current-voltage characteristics of PZT-film on silicon structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Soyer</w:t>
+                <w:t xml:space="preserve">Electrode size effect under PFM characterization of PZT-film on silicon structures with micro- and nanometric top electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Bravina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.V. Morozovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Eliseev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Morozovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Costecalde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Meeting on Ferroelectricity, EMF 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint 20th IEEE International Symposium on Applications of Ferroelectrics and 2011 International Symposium on Piezoresponse Force Microscopy and Nanoscale Phenomena in Polar Materials, ISAF-PFM-2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vancouver, Canada. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAF.2011.6014002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807659v1</w:t>
+                <w:t xml:space="preserve">hal-00800402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrode size effect under PFM characterization of PZT-film on silicon structures with micro- and nanometric top electrodes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.N. Morozovska</w:t>
+                <w:t xml:space="preserve">Asymmetry of polarization reversal and current-voltage characteristics of PZT-film on silicon structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bravina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Morozovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Costecalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 20th IEEE International Symposium on Applications of Ferroelectrics and 2011 International Symposium on Piezoresponse Force Microscopy and Nanoscale Phenomena in Polar Materials, ISAF-PFM-2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th European Meeting on Ferroelectricity, EMF 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800402v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol-gel synthesis and thin films development of CuIn(Ga)S2 : an energy solar scavenging device used for wireless autonomous systems</w:t>
               </w:r>
@@ -13969,77 +13969,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance en terme de bruit vers bande passante d'un microscope Kelvin mode détection de fréquence (FM-KFM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14215,51 +14215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving dopants in semiconductors by scanning tunneling microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14321,1036 +14321,1036 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfer from doped silicon nanocrystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Heinrich Diesinger</w:t>
+                <w:t xml:space="preserve">Comportement dynamique de microscopie Kelvin en mode AM sous ultravide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Noncontact Atomic Force Microscopy, NC-AFM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, New Haven, CT, United States</w:t>
+              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hardelot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575399v1</w:t>
+                <w:t xml:space="preserve">hal-00575395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelvin force microscopy for n- and p-type GaN surface characterization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Barbet</w:t>
+                <w:t xml:space="preserve">Interrupteur optique réversible constitué d'une monocouche auto-assemblée de molécules azobenzènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Smaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Theron</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worskhop on Compound Semiconductor Materials and Devices, WOCSEMMAD'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Fort Myers, FL, United States</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hardelot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575345v1</w:t>
+                <w:t xml:space="preserve">hal-00574902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible electro-optical switch of self-assembled monolayers of azobenzene-derivatized oligothiophenes grafted on gold</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Vuillaume</w:t>
+                <w:t xml:space="preserve">Kelvin probe force microscopy of charge transfer mechanisms from doped silicon nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Borowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koku Kusiaku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Karpe</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">Materials Research Society Fall Meeting, MRS Fall 2009, Symposium OO : Dynamic Scanning Probes - Imaging, Characterization, and Manipulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574927v1</w:t>
+                <w:t xml:space="preserve">hal-00575344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement dynamique de microscopie Kelvin en mode AM sous ultravide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Diesinger</w:t>
+                <w:t xml:space="preserve">Charge transfer from doped silicon nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Borowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koku Kusiaku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hardelot, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Noncontact Atomic Force Microscopy, NC-AFM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, New Haven, CT, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575395v1</w:t>
+                <w:t xml:space="preserve">hal-00575399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrupteur optique réversible constitué d'une monocouche auto-assemblée de molécules azobenzènes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Lenfant</w:t>
+                <w:t xml:space="preserve">Kelvin force microscopy for n- and p-type GaN surface characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koku Kusiaku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Vuillaume</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hardelot, France</w:t>
+              <w:t xml:space="preserve">Worskhop on Compound Semiconductor Materials and Devices, WOCSEMMAD'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Fort Myers, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574902v1</w:t>
+                <w:t xml:space="preserve">hal-00575345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelvin probe force microscopy of charge transfer mechanisms from doped silicon nanocrystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Koku Kusiaku</w:t>
+                <w:t xml:space="preserve">Reversible electro-optical switch of self-assembled monolayers of azobenzene-derivatized oligothiophenes grafted on gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Smaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Heinrich Diesinger</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Karpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Fall Meeting, MRS Fall 2009, Symposium OO : Dynamic Scanning Probes - Imaging, Characterization, and Manipulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Boston, MA, United States</w:t>
+              <w:t xml:space="preserve">Materials Research Society Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575344v1</w:t>
+                <w:t xml:space="preserve">hal-00574927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La plate-forme nanocaractérisation et microscopie en champ proche de l'IEMN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge transfer from doped silicon nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Borowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koku Kusiaku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Diesinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hardelot, France</w:t>
+              <w:t xml:space="preserve">10th Trends in Nanotechnology International Conference, TNT2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575396v1</w:t>
+                <w:t xml:space="preserve">hal-00575400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfer from doped silicon nanocrystals</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La plate-forme nanocaractérisation et microscopie en champ proche de l'IEMN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Trends in Nanotechnology International Conference, TNT2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hardelot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575400v1</w:t>
+                <w:t xml:space="preserve">hal-00575396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PZT films etched by focused Ga3+ ion beam : studies of ion damage and post annealing treatment effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Remiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15681,51 +15681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Remiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15905,90 +15905,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic properties of doped silicon nanocrystals probed by Kelvin force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Borowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koku Kusiaku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16280,103 +16280,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la réponse fréquentielle des montages KFM et exemples d'application à des dispositifs à nanotube de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Borovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hourlier-Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, La Londe les Maures, France</w:t>
@@ -16655,77 +16655,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin force microscopy frequency response optimization and application to nanowire/nanotube devices under polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hourlier-Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16774,402 +16774,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du potentiel de surface du GaN par microscopie à sonde de Kelvin (KFM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Barbet</w:t>
+                <w:t xml:space="preserve">PZT films etched by focused Ga+ ion beam : study of ion damage and post annealing treatment effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Aubry</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Troyes, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 19th International Symposium on Integrated Ferroelectrics, ISIF-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00285285v1</w:t>
+                <w:t xml:space="preserve">hal-00367386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic transport through alkylthiol monolayers under mechanical stress measured by Conducting-AFM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Lenfant</w:t>
+                <w:t xml:space="preserve">Analyse du potentiel de surface du GaN par microscopie à sonde de Kelvin (KFM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Nanostructures Pi-Conjugués, MNPC07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Le Grau du Roi, France</w:t>
+              <w:t xml:space="preserve">10ème Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00285229v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PZT films etched by focused Ga+ ion beam : study of ion damage and post annealing treatment effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Troadec</w:t>
+                <w:t xml:space="preserve">Electronic transport through alkylthiol monolayers under mechanical stress measured by Conducting-AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 19th International Symposium on Integrated Ferroelectrics, ISIF-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Matériaux et Nanostructures Pi-Conjugués, MNPC07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Le Grau du Roi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367386v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin force microscopy on GaN material and devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17440,51 +17440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin force microscopy on GaN wide gap materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17492,51 +17492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Di Forte-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Fall Meeting, Symposium B : Nanoscale Phenomena in Functional Materials by Scanning Probe Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Boston, MA, United States</w:t>
@@ -17654,441 +17654,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running current through a single non resonant quantum state in silicon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Grandidier</w:t>
+                <w:t xml:space="preserve">Electronic transport through alkylthiol monolayers under mechanical stress measured by Conducting-AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Scanning Probe Spectroscopy and 1st International Workshop on Spin-Polarized Scanning Tunneling Microscopy, SPS'06 SPSTM-1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">Third Meeting on Molecular Electronics, ElecMol'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127890v1</w:t>
+                <w:t xml:space="preserve">hal-00163252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic transport through alkylthiol monolayers under mechanical stress measured by Conducting-AFM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Lenfant</w:t>
+                <w:t xml:space="preserve">Réseau organique, atome artificiel et liaison pendante silicium : apport de la spectroscopie STM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Stiufiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Meeting on Molecular Electronics, ElecMol'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées de la Matière Condensée, JMC10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00163252v1</w:t>
+                <w:t xml:space="preserve">hal-00127920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau organique, atome artificiel et liaison pendante silicium : apport de la spectroscopie STM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Running current through a single non resonant quantum state in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Urbieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Stiufiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de la Matière Condensée, JMC10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Scanning Probe Spectroscopy and 1st International Workshop on Spin-Polarized Scanning Tunneling Microscopy, SPS'06 SPSTM-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127920v1</w:t>
+                <w:t xml:space="preserve">hal-00127890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Running current through a single non resonant quantum state in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Urbieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stiufiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18124,269 +18124,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric force microscopy of individually charged semiconductor nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Barbet</w:t>
+                <w:t xml:space="preserve">Semiconductor surface reconstructions of the Si(100) surface at 5K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Urbieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Stiévenard</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Nanotechnology, TNT 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Oviedo, Spain</w:t>
+              <w:t xml:space="preserve">52nd International Symposium and Exhibition of the American Vacuum Society, AVS-52</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126431v1</w:t>
+                <w:t xml:space="preserve">hal-00126447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconductor surface reconstructions of the Si(100) surface at 5K</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Nys</w:t>
+                <w:t xml:space="preserve">Electric force microscopy of individually charged semiconductor nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Diesinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Stiévenard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd International Symposium and Exhibition of the American Vacuum Society, AVS-52</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Boston, MA, United States</w:t>
+              <w:t xml:space="preserve">Trends in Nanotechnology, TNT 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126447v1</w:t>
+                <w:t xml:space="preserve">hal-00126431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile stress determination in silicon nitride membrane by AFM characterization</w:t>
               </w:r>
@@ -18490,90 +18490,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptor states in GaAs studied by X-STS at 5K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18628,64 +18628,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric force microscopy of individually charged silicon nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18740,90 +18740,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of titanium silicides nanowires on Si(111) by scanning tunnelling microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18865,51 +18865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge transport in DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18986,90 +18986,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic force microscopy of individuallt charged silicon nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Boston Symposium F</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Boston, United States</w:t>
@@ -19098,51 +19098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge transport in DNA probed by C-AFM and EFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19193,51 +19193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled charge injection in semiconductor nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19295,398 +19295,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric force microscopy of individually charged semiconductor nanoparticles on conductive substrates : quantitative charge measurements and dipole-dipole interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Injection contrôlée de charges dans des nanoparticules individuelles de silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Diesinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Stiévenard</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Scanning Tunneling Microscopy, Spectroscopy and Related Techniques, STM'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146614v1</w:t>
+                <w:t xml:space="preserve">hal-00146612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual density of states in brick-shaped PbSe nanocrystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Grandidier</w:t>
+                <w:t xml:space="preserve">Electric force microscopy of individually charged semiconductor nanoparticles on conductive substrates : quantitative charge measurements and dipole-dipole interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stiévenard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Physical Society March Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Austin, TX, United States</w:t>
+              <w:t xml:space="preserve">12th International Conference on Scanning Tunneling Microscopy, Spectroscopy and Related Techniques, STM'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146641v1</w:t>
+                <w:t xml:space="preserve">hal-00146614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection contrôlée de charges dans des nanoparticules individuelles de silicium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Melin</w:t>
+                <w:t xml:space="preserve">Unusual density of states in brick-shaped PbSe nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeger Hens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Montpellier, France</w:t>
+              <w:t xml:space="preserve">American Physical Society March Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Austin, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146612v1</w:t>
+                <w:t xml:space="preserve">hal-00146641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge transport in DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19750,51 +19750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric force microscopy of individually charged semiconductor nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19858,51 +19858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle analytique et quantitatif pour la microscopie à force électrique de nanoparticules chargées sur substrats conducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20998,51 +20998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Wallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR-IRN HOWDI 2022 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dourdan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21106,51 +21106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22124,51 +22124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitive crosstalk in AM-mode KPFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22423,51 +22423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22524,51 +22524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22612,51 +22612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22843,51 +22843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botayna Bounor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Asbani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sti&#233;venard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acbee8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Sing Lim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Achour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmed Alshehri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervat Alamri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13010200" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Sviridova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Plotnikov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Martino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2022.112697" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sciacca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ryan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Peric" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12071128" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Hadid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Colambo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Avila" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aexandre Plaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac99e5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320954v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Polovodov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11062788" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Singh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hossain Khan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathali Alexandra Franchina Vergel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04509" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054744" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288778v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Turek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235433" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ee03787j" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbing Peng" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin H Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canneson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08413" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Biaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorai Amit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Gradkowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02576" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eschimese" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hsia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vaurette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Philippe Bettignies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09977" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az &#193;lvarez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eschimese" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR00678D" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331487v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Bimo Prakoso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjin Lu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rusli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cortecchia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Soci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aad274" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01432552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r1084" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02049152v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Zbydniewska" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Copie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Freixas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Eustache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Brillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0051504jes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03055748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.12.108" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ5HFS2R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981142v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michka Popoff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Diesinger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870710" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950258v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264133v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Abdallah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.086" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X2RJ3W7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cristini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816956" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918880v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Declercq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costecalde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12626" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JD4F4XQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872007v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellayer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.04.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L526CMRK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787868v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Borowik" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier-Bahloul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp300816e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788339v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bravina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Morozovsky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Eliseev" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Morozovska" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4746028" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Vu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.02.033" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FWQ6970-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577059v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ferrer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vignaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3560896" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783492v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/374915" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalande" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clavaguera" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toure" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carella" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenfant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC11517K" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579085v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3516046" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603003v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zdrojek" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.03.011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783409v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucherit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousseau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3659468" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548965v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smaali" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karpe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O&#231;afrain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn100295x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549916v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Liang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3474963" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549434v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koku Kusiaku" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.073302" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549037v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rares Stiufiuc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Perdigao" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Allan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.045421" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549067v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diesinger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nys" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.10.016" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0PKPJVM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473063v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urbieta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schulte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Erwin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.11.025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSRV1VCF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473086v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3148364" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471998v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Larrieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3117410" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473718v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3073892" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473719v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jenkins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876402910901030214" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473064v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.02.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKWHRHQ0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357382v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stievenard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.155313" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357370v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357378v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stiufiuc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1151186" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357781v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aubry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Di Forte-Poisson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3028639" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357348v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018686" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357349v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leturcq" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949072" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800679v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ruihong" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580802540173" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357381v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sti&#233;venard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2908438" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790106v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soubiron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patout" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711378" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285660v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127830v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200566162" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MP6KXV4R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127839v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perdig&#227;o" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127837v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lambert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wittebrood" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moreels" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127820v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.045318" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126234v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Nys" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.026407" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126420v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.165322" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141252v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140730v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heim" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1769606" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141249v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141246v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeger Hens" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10130-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VPLVR48L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140732v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141248v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142060v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141285v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.216101" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018491v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Priester" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mollot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149665v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148765v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018481v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mollot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018480v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152087v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00693-5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152078v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158231v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schuler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158232v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613296v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Janneoutot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955837v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerond" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Chernukha" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613663v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kondratenko" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenfant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613587v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438264v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876159v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jrondi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lethien" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172997v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chapuis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456172v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Krzeminski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Jeannoutot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456169v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606007v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bardet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303134v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Buvat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022574v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Polovodov" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eliet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9224090" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776445v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thomas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Codron" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376865v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366558v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155769v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf C Haenssler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2018.8503487" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02774838v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702958v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayart" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951552v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964120v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727062v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878881v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944018v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuat Nguyen-Tran" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797758v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801125v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2012.6297772" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806631v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807608v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807666v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhenmian" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807659v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bravina" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morozovsky" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800402v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2011.6014002" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591388v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourlier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574421v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574122v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gokarna" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leroy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gong" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808236v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575399v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575345v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574927v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575395v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574902v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575344v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575396v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575400v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575744v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574929v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574908v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575750v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liang" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574930v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575340v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361583v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361962v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smali" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376237v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borovic" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361963v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361579v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285290v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nys" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285285v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285229v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367386v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285314v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romero" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285224v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284520v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285289v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285225v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127890v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163252v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127920v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127916v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126431v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126447v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125660v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Rollier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouge" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126437v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126439v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron." TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126446v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140750v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485175v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140738v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146616v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146614v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146641v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146612v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146174v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146615v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146642v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148666v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149683v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149956v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148676v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149667v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152560v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158442v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158443v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158441v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149653v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828069v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chapuis" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008218v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Elias" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474614v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias J." TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier X." TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccinetto A." TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuns N." TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727650v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739753v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739751v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739750v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739836v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Chambrier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927494v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02874-3_17" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MKBW068P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798961v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22566-6_3" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SLFM679Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798990v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/34139" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001605v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heim" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002773v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000703v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botayna Bounor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Asbani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sti&#233;venard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acbee8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Sing Lim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Achour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmed Alshehri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervat Alamri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13010200" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Sviridova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Plotnikov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Martino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2022.112697" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sciacca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ryan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Peric" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12071128" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Hadid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Colambo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Avila" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aexandre Plaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac99e5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152599v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lambert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Singh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hossain Khan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathali Alexandra Franchina Vergel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04509" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320954v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Polovodov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11062788" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054744" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288778v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Turek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235433" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ee03787j" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162600v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Biaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorai Amit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Gradkowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02576" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054700v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Biadala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbing Peng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin H Kim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canneson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08413" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eschimese" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hsia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vaurette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Philippe Bettignies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09977" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az &#193;lvarez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eschimese" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR00678D" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331487v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Bimo Prakoso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjin Lu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rusli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cortecchia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Soci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aad274" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01432552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r1084" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02049152v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Zbydniewska" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Copie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Freixas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Eustache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Brillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0051504jes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michka Popoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Diesinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870710" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03055748v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.12.108" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ5HFS2R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950258v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264133v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Abdallah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.086" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X2RJ3W7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cristini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816956" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918880v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Declercq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costecalde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12626" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JD4F4XQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872007v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellayer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.04.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L526CMRK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788339v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bravina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Morozovsky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Eliseev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Morozovska" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4746028" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787868v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Borowik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier-Bahloul" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp300816e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Vu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.02.033" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FWQ6970-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783492v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/374915" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ferrer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vignaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3560896" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalande" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clavaguera" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toure" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carella" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenfant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC11517K" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579085v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3516046" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603003v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zdrojek" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.03.011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783409v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucherit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousseau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3659468" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548965v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smaali" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karpe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O&#231;afrain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn100295x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549434v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koku Kusiaku" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.073302" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549916v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Liang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3474963" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549067v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diesinger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nys" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.10.016" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0PKPJVM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549037v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rares Stiufiuc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Perdigao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Allan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.045421" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473086v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3148364" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471998v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Larrieu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3117410" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473063v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urbieta" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schulte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Erwin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.11.025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSRV1VCF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473719v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jenkins" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876402910901030214" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473718v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3073892" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473064v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.02.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKWHRHQ0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357382v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stievenard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.155313" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357370v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357378v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stiufiuc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1151186" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357781v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aubry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Di Forte-Poisson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3028639" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357348v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018686" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357349v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leturcq" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949072" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800679v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ruihong" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580802540173" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357381v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sti&#233;venard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2908438" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790106v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soubiron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patout" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711378" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285660v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127839v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perdig&#227;o" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127837v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lambert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wittebrood" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moreels" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127830v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200566162" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MP6KXV4R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127820v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.045318" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126234v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Nys" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.026407" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126420v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.165322" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141246v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeger Hens" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10130-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VPLVR48L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141252v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140730v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heim" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1769606" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141249v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140732v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141248v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142060v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141285v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.216101" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149665v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018491v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Priester" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mollot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148765v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152087v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mollot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00693-5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018481v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018480v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152078v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158231v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schuler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158232v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955837v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerond" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Chernukha" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613296v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Janneoutot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613587v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613663v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kondratenko" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenfant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438264v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876159v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jrondi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lethien" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172997v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chapuis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456172v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Krzeminski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Jeannoutot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456169v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606007v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bardet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303134v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Buvat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022574v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Polovodov" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eliet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9224090" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776445v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thomas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Codron" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376865v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366558v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155769v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf C Haenssler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2018.8503487" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02774838v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702958v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayart" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951552v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964120v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727062v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878881v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944018v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuat Nguyen-Tran" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801125v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2012.6297772" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797758v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806631v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807608v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807666v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhenmian" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800402v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2011.6014002" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807659v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bravina" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morozovsky" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591388v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourlier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574421v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574122v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gokarna" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leroy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gong" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808236v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575395v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574902v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575344v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575399v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575345v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574927v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575400v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575396v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575744v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574929v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574908v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575750v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liang" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574930v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575340v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361583v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361962v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smali" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376237v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borovic" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361963v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361579v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285290v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nys" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367386v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285285v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285229v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285314v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romero" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285224v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284520v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285289v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285225v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163252v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127920v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127890v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127916v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126447v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126431v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125660v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Rollier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouge" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126437v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126439v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron." TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126446v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140750v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485175v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140738v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146616v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146612v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146614v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146641v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146174v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146615v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146642v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148666v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149683v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149956v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148676v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149667v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152560v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158442v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158443v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158441v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149653v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828069v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chapuis" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008218v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Elias" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474614v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias J." TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier X." TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccinetto A." TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuns N." TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727650v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739753v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739751v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739750v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739836v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Chambrier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927494v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02874-3_17" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MKBW068P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798961v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22566-6_3" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SLFM679Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798990v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/34139" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001605v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heim" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002773v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000703v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>