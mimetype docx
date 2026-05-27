--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Desbois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Fonctionnaire retraité du conseil scientifique de l'INRAEIngénieur honoraire du département ECOSOCIO de l'INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6198-454X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034382623</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (132)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Watson (1928-2025) : ADN et provocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, janvier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règlement européen sur l’intelligence artificielle, le jour d’après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13vhs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vrba (1942-2025) : sélection et spéciation en réponse aux changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Juin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre humains et primates : Frans de Waal (1948-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, avril, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement et éléments de cadrage préalable pour aborder les transitions numérique et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13vht⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition numérique et transition écologique Similitudes, différences, oppositions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140, pp.i-viii. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13vhr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Sébastien ABIS (dir.), Le Déméter, 2025. Nourrir 2050 : de la fiction à la réalité,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 393 (3), pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours et engagements d’un endocrinologue : Étienne-Émile Baulieu (1926-2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, août</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulations génétiques et géo-ingénierie : les risques de l’expérimentation scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, septembre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques du renseignement : au service de la sécurité globale ou instrument du contrôle social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 141, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/148en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle comme fait social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 501, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Singer : vers le décryptage du génome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (décembre), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estella Bergere Leopold (1927-2024) : paléobotaniste et protectrice de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, décembre, https://esprit.presse.fr/actualites/dominique-desbois/estella-bergere-leopold-1927-2024-paleobotaniste-et-protectrice-de-l-environnement-45680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Wall (1943-2024) : pionnière dans l’étude de la biodiversité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (juillet)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts spécifiques et marges brutes du blé en Europe : pratiques innovantes d’estimations pour l’analyse des changements d’échelles régionaux ou structurels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 08, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can N$_2$O emissions offset the benefits from soil organic carbon storage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.237-256. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the distribution of conditional quantiles estimation ranges: an application to specific costs of pig production in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying interval PCA and clustering to quantile estimates: empirical distributions of fertilizer cost estimates for yearly crops in European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics: Case Studies, Data Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23737484.2021.1972875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien ABIS et Matthieu BRUN (dir.) - Le Déméter 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.125 - 131. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.8457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation structurelle : une application à l'évaluation de pratiques écosystémiques au niveau de la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien ABIS (dir.). Le Déméter 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 368, pp.129-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un référentiel terminologique au sein d'un réseau de recherche par l'analyse textuelle de données ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des coûts spécifiques de production dans l’agriculture de l’Union européenne : une approche reposant sur la régression quantile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 361 (5), pp.3 - 22. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.5320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie des clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover en matière de suivi épidémiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 473, pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux pesticides : de l’insuffisance des statistiques de santé publique aux promesses des applications mobiles de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure d’alerte : une responsabilité sociétale enfin reconnue aux organisations syndicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des coûts spécifiques de production dans l’agriculture de l’Union européenne : une approche reposant sur la régression quantile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 361, pp.3-22. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.5320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi sur le renseignement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vetois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Oudin-Bastide et Philippe Steiner, Calcul et Morale. Coût de l’esclavage et valeur de l’émancipation (XVIIIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.735-741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanceurs d’alerte : vers un statut unifié ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité du lait a-t-elle un prix ? Une estimation hédonique de la valeur des attributs spécifiques du lait de vache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.499 - 529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité du lait a-t-elle un prix ? Une estimation hédonique de la valeur des attributs spécifiques du lait de vache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (03), pp.499 - 529. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S1966960715003057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Oudin-Bastide et Philippe Steiner, 2015, Calcul et Morale. Coût de l’esclavage et valeur de l’émancipation (XVIIIe-XIXe siécle), Albin Michel, Paris, France, 298 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (04), pp.735-741. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S1966960715004117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des coûts de production en phytosanitaires pour les grandes cultures. Une approche par la régression quantile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (333), pp.27-49. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.3857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique et le syndicalisme, quels engagements possibles ? Entretien avec Marcel Grignard, secrétaire général adjoint de la CFDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Bompard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106-107, pp.63-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : d'atermoiements en piétinements, allons-nous vers les désastres annoncés ? [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106-107, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie des données personnelles et de la vie privée - Fabrice Rochelandet - La Découverte, coll. « Repères », Paris, 2010, 128 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'eau : vers une gouvernance solidaire et durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 202-203, pp.207-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques agricoles : pour des indicateurs de durabilité au niveau de l'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/1 (8), pp.149-172. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.008.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’a priori dans l’analyse des données économiques ou le programme fort des méthodes inductives au service de l’hétérodoxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39, pp.176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges en hommage à Jean-Pierre Fénelon [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Morineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.1-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ANALYSE DES CORRESPONDANCES MULTIPLES « À LA HOLLANDAISE » : INTRODUCTION A L’ANALYSE D’HOMOGENEITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Modulad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.194-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des correspondances multiples &amp;quot;introduction à la hollandaise&amp;quot; : introduction à l’analyse d’homogénéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.195-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daviron, Benoît et Ponte, Stefano. Le paradoxe du café. Versailles : Quae Editions, 2007, 354 p. [Compte rendu d'ouvrage]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.29-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to scoring methods: financial problems of farm holdings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.56-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bureau, Jean-Christophe. La Politique agricole commune. Paris : La Découverte, 2007 (Repères, 480), 121 p. [Compte rendu d'ouvrage]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.28-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classement de Shanghaï : peut-on mesurer l'excellence académique au plan mondial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche, Technologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Déméter 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur le dossier &amp;quot;Une enquête d'exception. Sans-abri, sans-domicile : des interrogations renouvelées&amp;quot; de la revue Economie et statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Géopolitique de l'énergie. Besoins, ressources, échanges mondiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signes de qualité : prix du lait et rentabilité des exploitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nefussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreste Cahiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.3-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Biotechnologies et développement agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;L'analyse des risques. L'expert, le décideur et le citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'estimation des coûts de production agricole : comparaison de deux méthodes sur la base du RICA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35, pp.45-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Libéraliser l'agriculture mondiale ? Théories, modèles et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déméter : économie et stratégies agricoles. 2007, 294 p., Club Demeter, 24€ [Compte-rendu d'ouvrage]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 293, pp.72-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Ils vous nourriront tous les paysans du monde, si ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yule [Une biographie de]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34, pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pacioli : mathématicien de la Renaissance, vulgarisateur de la géométrie euclidienne et de la comptabilité en partie double</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35, pp.370-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur Libéraliser l'agriculture mondiale ? Théories, modèles et réalités de Boussard JM, Gérard F. et Piketty MG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la méthodologie de Box et Jenkins : l'utilisation de modèles ARIMA avec SPSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34, pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur &amp;quot;Libéraliser l'agriculture mondiale ? Théories, modèles et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la méthodologie de Box et Jenkins : l'utilisation de modèles ARIMA avec SPSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du glaive au bouclier : mythes et réalités de la défense anti-missile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93-94, pp.145-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une critique empirique de l'emprise technicienne sur le vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93-94, pp.127-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Mondialisation et technologies de la communication en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction au positionnement multidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Alertes santé. Experts et citoyens face aux intérêts privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Politique agricole commune en question. Un éclairage [Compte rendu d'ouvrage]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 415-416, pp.82-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Se libérer de la matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève notice biographique de P. C. Mahalanobis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.257-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;La Pauvreté en milieu rural&amp;quot; d'Alexandre Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Stratégies industrielles et contestation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Mondialisation et technologies de la communication en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève notice biographique de P.C. Mahalanobis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.257-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la méthode des scores : les difficultés financières des exploitations agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31, pp.81-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois questions à Dominique Desbois, interrogé par Pierre Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stic-Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier biotechnologies : vers une appropriation privative du vivant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 90, pp.7-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des coûts de production des principaux produits agricoles à partir du RICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Pingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19, pp.9-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une appropriation privative du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 409, pp.88-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;L'économie des logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des exploitations de production de volailles de chair à partir du recensement agricole 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47, pp.20-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction au positionnement multidimensionnel avec SPSS pour Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.45-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au test non paramétrique d'ajustement de Kolmogorov-Smirnov avec SPSS pour Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51, pp.41-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une réforme de la politique agricole à l'autre. Baisse des prix et maîtrise des coûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Legris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insee Première</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 927, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à l’analyse discriminante avec SPSS pour Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30, pp.19-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à l'analyse exploratoire des données statistiques avec SPSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48, pp.17-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à l'analyse discriminante avec SPSS pour Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30, pp.21-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la comparaison de moyennes avec SPSS pour Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47, pp.31-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - &amp;quot;Le contrôle de l'imagerie satellitaire : un dilemme américain&amp;quot; de Laurence Nardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (47), pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - &amp;quot;Les sillons de la colère : la malbouffe n'est pas une fatalité.&amp;quot; de André Pochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 45 (45), pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation micro-économique de la marge brute standard sur la base du RICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEE Méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2 (101), pp.395-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle économie, promesses et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 86, pp.91-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à l'analyse discriminante linéaire avec SPSS pour Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 46, pp.29-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - &amp;quot;Trois essais sur l'éthique économique et sociale&amp;quot; de Christian Arnsperger, Catherine Larrère, Jean Ladrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (44), pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Maroc : ancrages et transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 397, pp.8-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la régression linéaire avec SPSS pour Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 33, pp.30-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pays et ses régions : le Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 393, pp.13-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources disponibles sur la toile : serveurs de données statistiques en économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 82, pp.123-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normaliser pour conquérir : le rôle de l'information scientifique et technique dans une économie mondialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 79, pp.113-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la régression des moindres carrés partiels avec la procédure PLS de SAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 24, pp.41-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blé tendre, pomme de terre, porc : baisse des coûts de production entre 1990 et 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. de Corlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreste. Analyses &amp; Etudes, Cahiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la régression sur variables latentes : la procédure PLS de SAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 41, pp.5-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne bougez plus, ne respirez plus ! Vous êtes fichés !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 78, pp.135-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique du libre, fondement d'un nouveau paradigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 80-81, pp.77-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la classification ascendante hiérarchique avec SPSS pour Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42, pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne bougez plus, ne respirez plus. Vous êtes fichés !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciels libres : utopie ou nouveau paradigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 389, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Le Mirage de l'Internet. Enjeux économiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données et zonage géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (6), pp.785-787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télécoms : réinventer le service public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76-77, pp.1-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques du développement dans le secteur des télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76-77, pp.171-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déréglementation sectorielle à l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76-77, pp.95-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet ou le grand juke-box planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 74, pp.81-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet : informations techniques et scientifiques en économie. Seconde partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 73, pp.75-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot; L'Organisation mondiale du commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à l'analyse factorielle des correspondances avec SPSS pour Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 18, pp.61-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inforoutes : les ornières du développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 378-379, pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet : informations techniques et scientifiques en économie. Première partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 71-72, pp.157-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Société et Révolution biologique. Pour une éthique de la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait géographique et agricole des régions du RICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreste Chiffres et Données Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 96, pp.183-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à l'analyse en composantes principales avec SPSS pour Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 39, pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des correspondances avec SPSS pour Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 38, pp.49-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet : informations techniques et scientifiques en économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 71-72, pp.157-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du GATT à l'OMC : les enjeux de l'accord de Marrakech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67, pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux économiques de la déréglementation sur les infrastructures de télécommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 68, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot; De la télématique aux autoroutes électroniques : le grand projet reconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Internet aux inforoutes : saturation, facturation, réglementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 65, pp.29-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout ce que vous avez toujours voulu savoir sur l'Internet, sans avoir jamais osé le demander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 64, pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des virus de plantes en bâtonnet d’après la composition en acides aminés de leur protéine de capside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fargette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Analyse des Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 14 (4), pp.385-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'« intelligence artificielle » conduirait la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de l’intelligence artificielle dans les filières du secteur agroalimentaire : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2025 du Centre Internet et Société du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Internet et Société - CNRS, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle : les impacts sociétaux et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FECODD : former au monde de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national supérieur du professorat et de l'éducation d'Auvergne, Jul 2024, Chamalières, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification sur distance de Wasserstein de distributions quantiles de coûts : application aux pays et régions européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la Société Francophone de Classification (SFC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société francophone de Classification, Sep 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification sur distance de Wasserstein de distributions quantiles de coûts : application aux pays et régions européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherches en sciences sociales 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic classification methods applied to the intervals of quantile estimates of production costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres de la Société francophone de Classification (SFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société francophone de Classification (SFC), Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations duales des quantiles conditionnels de coûts spécifiques et de marges brutes : application aux régions européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherches en sciences sociales 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2023, Paris, France. pp.1-23, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de classification divisive sur intervalles d'estimation duale des quantiles de coûts spécifiques et de marges brutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société francophone de classification, Jul 2023, Strasbourg, France. pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific costs and gross margins: estimation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolic data analysis Workshop 2023 (SDA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire national des arts et métiers, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du critère d'entropie à l'allocation des coûts : une analyse empirique des estimations des coûts des engrais pour les pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées de recherche en sciences sociales INRAE, SFER, CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'Economie rurale, Dec 2022, Clermont-Ferrand (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Clustering Methods Applied to Interval Estimates of Production Cost Quantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conference of the International Federation of Classification Societies(JRSS) – 19-23 July 2022, Porto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Classification Societies, Jul 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Entropy Criterion to Cost Allocation: an Empirical Analysis of Fertilizer Cost Estimates for European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Stochastic Modeling Techniques and Data Analysis International Conference and Demographics 2022 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Cost Estimation: a conceptual framework and some innovative methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of European Statistics Stakeholders 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Statistical Advisory Committee (ESAC); Eurostat; European Central Bank (ECB); Federation of European National Statistical Societies (FENStatS), Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'ACP et de la classification par intervalles aux estimations de quantiles des distributions empiriques du coût des engrais pour les cultures annuelles dans les pays de l'UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ièmes Journées de Recherches en Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER, Apr 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les politiques publiques de l'agro-alimentaire et de l'environnement : enjeux, concepts et méthodes au prisme des objectifs du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former au monde de demain : ODD, compétences, outils et scénarios de formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FECODD La boîte à outils FECODD La boîte à outils FECODD Formation – Education – Compétences – Objectifs du Développement Durable, Jul 2021, distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural modelling: an application to the evaluation of ecosystem practices at the plot level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2021 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof; Christos H. Skadias, Jun 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural modelling: an application to the assessment of ecosystem practices at the plot level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA2021 International Conference and Demographics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic clustering methods with applications to interval estimates of production costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e JRSS - Journées de la Recherche en Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER - Société française d'Economie rurale, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Soil Erosion by Quantile Estimates for European Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in data sience for big and complex data 2020 (SDA 2020). Paris, 23-24 janvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine (Paris 9). Paris, FRA., Jan 2020, Paris, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Interval Clustering to Quantile Estimates: Empirical Distributions of Fertilizer Cost Estimates for European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMTDA2020 &amp; Demographics2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASMDA International, Jun 2020, Barcelona, Spain. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806732v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the distribution of conditional quantiles estimation ranges: an application to the estimation of specific costs of production of pig in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2019, The 18th Conference of the Applied Stochastic Models and Data Analysis International Society and the DEMOGRAPHICS2019 WORKSHOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, asmda international, Jun 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the cost assessment of soil erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSC-2019 : 3èmes Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). FRA., Nov 2019, Paris, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the distribution of conditional quantile estimate ranges: an application to the estimation of specific production costs of pig in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ADVANCES IN DATA SCIENCE FOR BIG AND COMPLEX DATA From data to classes and classes as new statistical units</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine (Paris 9). FRA., Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs du développement durable et gouvernance des institutions de recherche : le cas de la fusion de l'Inra et de l’Irstea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir actrices et acteurs d’un monde qui change : Transformer l’éducation et les formations en prenant en compte les Objectifs du Développement Durable (ODD) et les compétences DD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FECODD - Formation, Éducation Compétences et Objectifs du Développement Durable., Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la classification symbolique à l’estimation des coûts de production agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI-èmes Rencontres de la Société francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2019, Nancy, France. pp.147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer la distribution des intervalles d’estimations quantiles conditionnels: une application à l’estimation de coûts spécifiques de production du lait de vache dans l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Inra-Irstea-MSH Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Nov 2018, Montpellier, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations régionalisées de coûts spécifiques du blé au niveau européen basées sur les quantiles conditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER "Politiques agricoles et alimentaires: trajectoires et réformes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’ACP sur intervalles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées de Recherches en Sciences Sociales (JRSS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l'éducation au développement durable pour la Recherche agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire FECODD (Formation, Education, Compétences et Objectifs de Développement Durable)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displaying empirical distributions of conditional quantile estimates: an application of symbolic data analysis to the cost allocation problem in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th Conference of the Applied Stochastic Models and Data Analysis International Society and DEMOGRAPHICS2017 WORKSHOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASMDA., Jun 2017, London, United Kingdom. 1148 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of specific costs of agricultural production in the European Union: an approach based on the quantile regression method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th Conference of the Applied Stochastic Models and Data Analysis International Society and DEMOGRAPHICS2017 WORKSHOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASMDA., Jun 2017, London, United Kingdom. pp.208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à l'approche PLS en modélisation structurelle basée sur la procédure plspm du logiciel R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es Journées de Recherches en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des coûts spécifiques de production dans l’agriculture de l’Union européenne : une approche reposant sur la méthode de régression quantile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ièmes Journees de recherches en sciences_sociales 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displaying empirical distributions of conditional quantile estimators: an application of principal component analysis and hierarchical clustering for intervals to the cost allocation problem in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Workshop in Symbolic Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Sinica. TWN., Jun 2014, Taipei, Taiwan. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displaying empirical distributions with conditional quantile estimators: an application of symbolic data analysis to the cost allocation problem in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first Conference of European Statistics Stakeholders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European National Statistical Societies (FENStatS). INT., Nov 2014, Rome, Italy. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité du lait a-t-elle un prix ? Estimation hédonique de la valeur des attributs spécifiques du lait à la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherches en Sciences Sociales - JRSS-SFER 7e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Angers, France. 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantile estimates of agricultural production costs: a distributional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales ABIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ABIES Doctoral School. FRA., Mar 2009, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The measurement of the development sustainability in agriculture: experiencing the web of statistical indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboulaye Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Pacioli workshop. Changing agricultural markets: Consequences for FADN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality labels: economic results for the producer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nefussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Pacioli workshop. Changing agricultural markets: Consequences for FADN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques agricoles : pour des indicateurs de durabilité au niveau de l'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Forum L’esprit de l’innovation : Services, innovation et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A milk marketing probe within the French FADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nefussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Pacioli workshop: Integration of farm accounting in research and statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aulanko, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et pièges du développement des systèmes statistiques en agriculture : la toile du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Agricultural Statistics (ICAS IV) - Advancing Statistical Integration and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Bureau of Statistics of China; FAO, Oct 2007, Beijing, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakes and pitfalls of the development of statistical systems in agriculture: the web of sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International conference on Agriculture statistics (ICAS-4) : Advancing statistical integration and analysis (ASIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Beijing, China. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'estimation des coûts de production agricole : comparaison de deux méthodes sur la base du RICA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de méthodologie statistique de l'INSEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une typologie des exploitations françaises de production de volailles de chair à partir du recensement agricole 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Saint-Malo, France. pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de production du porc en France : typologies des exploitations agricoles ayant des porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ilari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Daridan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER : Les systèmes de production agricole : performances, évolutions, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Lille, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des exploitations françaises ayant des porcs : méthodologie, analyse statistique et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ilari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Daridan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Teffene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Paris, France. pp.187-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation économétrique des coûts de production agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de méthodologie statistique 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France. Non paginé / 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux méthodes d'estimation sur la base du RICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Journées de Méthodologie Statistique de l'Insee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEE, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application de la procédure SYSLIN pour l'estimation d'un système linéaire à équations simultanées : évaluation micro-économique de la marge brute standard sur la base du RICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club SAS 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la procédure PLS de SAS pour l'estimation de coûts de production des exploitations agricoles du RICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Grenoble, France. pp.357-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources disponibles sur la toile : serveurs de données statistiques en économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Modulad, SFdS-INRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Le Croisic, France. pp.313-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevétabilité du logiciel, brevétabilité du vivant : pour l'appropriation oligopolistique de l'information scientifique et technique ou contre le libre accès aux savoirs contemporains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée INRA : Ethique économique et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Londe-les-Maures, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de régression sur variables latentes : autour de la procédure PLS de SAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club SAS 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Paris, France. Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la régression sur variables latentes : une utilisation de la procédure PLS de SAS pour l'estimation des coûts de production des exploitations agricoles du Réseau d'information comptable agricole (RICA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club PLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Jouy-en-Josas, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition de la directive européenne : la voie étroite de l'expertise professionnelle dans le contrôle citoyen des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Grenoble, France. pp.447-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Réseau d'information comptable agricole (RICA) et d'une application économétrique pour l'estimation de coûts de production des exploitations agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur les enquêtes et systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Abidjan, Côte d’Ivoire. pp.74-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie régionale des exploitations du Réseau d'information comptable agricole (RICA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheur : Economie spatiale et régionale. Application à l'agriculture, l'agro-alimentaire et l'espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Le Croisic, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des logiciels en tant que norme. Une appropriation des moyens de production ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque autour du libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Brest, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la régression sur variables latentes : la procédure PLS de SAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club SAS 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Paris, France. pp.355-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inforoutes et développement : les enjeux de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Colloque européen en informatique et société : Informatisation et anticipations. Entre promesses et réalisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Strasbourg, France. pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions de formes régionales particulières : les zonages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Phénomènes spatiaux en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, La Rochelle, France. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonages agricoles : procédure exploratoire d'analyse spatiale pour la définition statistique de formes régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque africain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Libreville, Gabon. pp.205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des données : approche méthodologique et macro SAS pour la définition de formes régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Club SAS 95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying interval PCA and clustering to :empirical distributions of fertilizer cost quantile estimates for yearly crops in European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMAE Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Versailles, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics of Carbon Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Soil Science Annual Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to cope with modelling and privacy concerns ? A regression model and a visualisation tool for aggregated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Verde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Irpino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first Conference of European Statistics Stakeholders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rome, Italy. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de production du porc en France : typologie des exploitations agricoles ayant des porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ilari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Daridan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFIVAL, 124 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonages agricoles : documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 p., 1996, Document de travail INSEE, 9601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative estimation practices for the analysis of regional or structural changes of scale: specific costs and gross margins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Mingione, Maurizio Vichi, Giorgia Zaccaria,; French Statistical Society (SFdS), Italian Statistical Society (SIS), Portuguese Statistical Society (SPE), Spanish Society of Statistics and Operations Research (SEIO). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-quality and Timely Statistics New Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-135, 2024, Studies in Theoretical and Applied Statistics, 978-3-031-63629-5. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63630-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural modelling: an application to the evaluation of ecosystem practices at the plot level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Analysis and Related Applications 2. Multivariate, Health and Demographic Data Analysis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 10 - Big Data, Artificial Intelligence and Data (2), </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Data Analysis and Related Applications, 9781786307729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des politiques publiques de l'agro-alimentaire et de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filières et emploi de qualité au service de l'alimentation de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://fga.cfdt.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-54, 2022, Du social dans mon assiette</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the distribution of conditional quantiles estimates: an application to specific costs of pig production in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannis Dimotikalis; Alex Karagrigoriou; Christina Parpoula; Christos H. Skiadas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Modeling Techniques and Data Analysis, Computational Data Analysis Methods and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Applied Modeling Techniques and Data Analysis 1 Computational Data Analysis Methods and Tools (Vol 1), </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Big Data, Artificial Intelligence and Data Analysis SET, Volume 7, 9781786306739. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119821588.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie du stockage agricole de carbone dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Abis; Matthieu Brun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Déméter 2021, Produire et se nourrir : le défi quotidien d’un monde déboussolé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Club Demeter; IRIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results for the French national FADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementation, validation and results of the cost of production model using national FADN data bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signes de qualité : quels résultats économiques pour le producteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nefussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déméter 2008. Economie et stratégies agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club Déméter, 2008, Déméter</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix et coûts de production de six grandes cultures : blé, maïs, colza, tournesol, betterave et pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Legris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Références, 978-2-1106-8403-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources statistiques disponibles sur la toile : de la convergence fonctionnelle à la veille informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données et statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2002, 2-10-005350-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques du développement dans le secteur des télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des technologies de la communication en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2000, 2-86537-989-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview with Ute Meyenberg, National Secretary of CFDT Cadres and Vice-President of EuroCadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Meyenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition numérique et transition écologique. Similitudes, différences, oppositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13vi2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture de Théorie délibérative des valeurs. De la valeur travail à un travail sur les valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition numérique et transition écologique : complémentarité, tension, opposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13vi4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview d'Erol Gelenbe, membre de l' Academia Europaea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erol Gelenbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition numérique et transition écologique. Similitudes, différences, oppositions?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13vi0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences en virologie. Bénéfices et risques par Etienne Decroly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloc-notes : Numérique au travail, un moment politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Varia (n° 137)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://journals.openedition.org/terminal/9494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">note de lecture : Éloge du bug. Être libre à l’époque du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal 138 : la surveillance par l’image : usages, théories, résistances (XXe – XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de l’euro numérique : beaucoup de bruit pour rien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anomalie d’une féministe en sciences : Evelyn Fox Keller (1936-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kahneman (1934-2024) : les préjugés de l’homo œconomicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'IA fait au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.31-38. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/5jlr068802f7-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : La survie des civilisations. Après 1177 av. J.-C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BITCOIN. La monnaie acéphale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.9300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, nouvel enjeu de la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crypto-actifs : déboires financiers, turpitudes juridiques et réglementations lacunaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.9311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Steffen (1947-2023), climatologue émérite et défenseur de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trésor exhumé des préjugés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.76-80. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.393.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour stopper et inverser la déforestation, il faut préciser les normes du verdissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition numérique et transition écologique : complémentarité, tension, opposition, Appel à contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d’études CREIS-Terminal Interconnexions entre transitions numérique et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Liscouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vidal -Valat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études CREIS-Terminal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthique de la Recherche sous pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et sens du travail, Cadres n°493</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iran : la diplomatie des otages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie à distance sera-t-elle numérique et écologique ? Chemins vers la transition environnementale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test AI black boxes, test them and test them again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A guide to artificial intelligence at the workplace. Your rights on algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la communication et la trace numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.7785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Communs. Des jardins partagés à Wikipédia (par Jean-Benoît Zimmerman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.7334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALÉRIE CHAROLLES. LE LIBÉRALISME CONTRE LE CAPITALISME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle. De quoi s’agit-il vraiment ? ( Sébastien Konieczny et Henri Prade, éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.7339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C. Lewontin : un généticien contre le déterminisme génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrets PASP et Loi de « Sécurité globale » : l'ordre républicain avant les libertés individuelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.6786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ÉTAT DU MANAGEMENT 2021. DAUPHINE RECHERCHES EN MANAGEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot; Faire preuve. Des faits aux théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le code d’éthique et de conduite professionnelle de l’IFIP : Quelques éléments de contexte, de contenu et de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 10 p. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.6402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur &amp;quot;Prédations. Histoire des privatisations des biens publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 3 p. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.6427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur &amp;quot;Against Nature. The Metaphysics of Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.6437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaire le capitalisme, refaire la démocratie. Les enjeux du délibéralisme, de Éric Dacheux et Daniel Goujon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTOINE GOURITIN, LE STARTUPISME. LE FANTASME TECHNOLOGIQUE ET ÉCONOMIQUE DE LA STARTUP NATION FYP ÉDITIONS, 2019,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE MARCHÉ UNIQUE NUMÉRIQUE DES DONNÉES ET LA SANTÉ À L'HEURE DU RGPD : LES SPÉCIFICITÉS DE LA SANTÉ PUBLIQUE EN EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans un monde sous algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Liscouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vetois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Marché unique numérique et la santé à l’heure du RGPD : les spécificités de la santé publique en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMILIE BOURDU, MICHEL LALLEMENT, PIERRE VELTZ, THIERRY WEIL (DIR.), LE TRAVAIL EN MOUVEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourdu, Michel Lallement, Pierre Veltz et Thierry Weil (dir.) Le travail en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide Obergo du télétravail salarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer la distribution des intervalles d'estimations quantiles conditionnels : une application à l'estimation de coûts spécifiques de production du lait de vache dans l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.75-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À lire : L’économie mondiale 2017, CEPII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.269 - 270. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.232.0269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail invisible des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : l'analyse des données symboliques, aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Diday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télémédecine, un instrument susceptible de corriger les inégalités de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.2232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Denis. Le Travail invisible des données. Eléments pour une sociologie des infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Marcel Grignard : Développement durable et technologies de l’information. La position de la CFDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bompard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Cadres n°442</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot; De la protection de la nature au pilotage de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Le paradoxe du café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer le développement durable : du bon usage de la statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.47-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot; La Politique agricole commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;La fracture agricole et alimentaire mondiale. Nourrir l'humanité aujourd'hui et demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Maurice Halbwachs. Vie, oeuvres, concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Entre savoir et décision, l'expertise scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ravages de la technoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;La dérèglementation des télécommunications dans les grands pays industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'intelligence artificielle sur la production, la transformation, la distribution et les échanges agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'Atelier Environnement Virtuel de Recherche pour la science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User guide: The FACEPA model software (costs of production: FADN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] FACEPA Deliverable No. D4.2, auto-saisine. 2011, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto R&D. Vers des systèmes de culture économes en pesticides. Volet 1. Tome VI : analyse ex ante de scénarios de rupture dans l'utilisation des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ministère de l'Ecologie, de l'Energie, du Développement Durable et de la Mer. 2009, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des coûts de production agricoles : approches économétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. 2015. Français. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02798371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les invisibles de la crise agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bompard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chevassus-Au-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 15 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable à l'épreuve des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 106-107, 198 p., 2011, Terminal, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une seule santé. S'ouvrir à d'autres savoirs par Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleemul Huq (1952-2023), défenseur de la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain : de l’utopie cyberpunk aux contraintes environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.9150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaku Worede (1936-2023) : gardien de la biodiversité et défenseur des communautés rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus de mille détenus politiques en Biélorussie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESTICIDES : AU MENU DES PROCHAINES NÉGOCIATIONS EUROPÉENNES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tester, tester, tester les boîtes noires de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Guide de l'intelligence artificielle au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Djalali: à la prison d'Evin en Iran, un scientifique condamné à mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et le vent reprit ses tours... Vladimir Boukovski (1942-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix Sakharov 2020 : « Les Biélorusses ne se rendront pas ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Grande Modération au Grand Confinement en passant par la Grande Récession, que nous disent les économistes sur le &amp;quot;monde d’après&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Tohti, prix Sakharov 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies biométriques et libertés individuelles à l’épreuve de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan B. Krueger (1960-2019), économiste du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Joinet (1934-2019) : De l’éducateur de rue au gardien de nos libertés individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Têtes de turc du Président Erdoğan : les universitaires pour la paix et l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.87-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libra, une guerre des cryptomonnaies de plus ou une future devise internationale de facto ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lioudmila Alexeïeva (1927-2018), doyenne du Groupe d’Helsinki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drague fiscale sur les réseaux sociaux : de nouveaux algorithmes d’apprentissage pour traquer la fraude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appartenance, Territoire et Ruralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier l’emploi au niveau de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.85-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminathan, architecte de la « révolution verte » en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code d’éthique et de conduite professionnelle de l’international federation for information processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId417"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Desbois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Fonctionnaire retraité du conseil scientifique de l'INRAEIngénieur honoraire du département ECOSOCIO de l'INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6198-454X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034382623</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (132)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Watson (1928-2025) : ADN et provocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, janvier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vrba (1942-2025) : sélection et spéciation en réponse aux changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Juin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre humains et primates : Frans de Waal (1948-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, avril, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règlement européen sur l’intelligence artificielle, le jour d’après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13vhs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement et éléments de cadrage préalable pour aborder les transitions numérique et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13vht⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Sébastien ABIS (dir.), Le Déméter, 2025. Nourrir 2050 : de la fiction à la réalité,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 393 (3), pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition numérique et transition écologique Similitudes, différences, oppositions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140, pp.i-viii. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13vhr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours et engagements d’un endocrinologue : Étienne-Émile Baulieu (1926-2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, août</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulations génétiques et géo-ingénierie : les risques de l’expérimentation scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, septembre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques du renseignement : au service de la sécurité globale ou instrument du contrôle social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 141, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/148en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Singer : vers le décryptage du génome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (décembre), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estella Bergere Leopold (1927-2024) : paléobotaniste et protectrice de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, décembre, https://esprit.presse.fr/actualites/dominique-desbois/estella-bergere-leopold-1927-2024-paleobotaniste-et-protectrice-de-l-environnement-45680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle comme fait social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 501, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Wall (1943-2024) : pionnière dans l’étude de la biodiversité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (juillet)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts spécifiques et marges brutes du blé en Europe : pratiques innovantes d’estimations pour l’analyse des changements d’échelles régionaux ou structurels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 08, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the distribution of conditional quantiles estimation ranges: an application to specific costs of pig production in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can N$_2$O emissions offset the benefits from soil organic carbon storage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.237-256. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying interval PCA and clustering to quantile estimates: empirical distributions of fertilizer cost estimates for yearly crops in European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics: Case Studies, Data Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23737484.2021.1972875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation structurelle : une application à l'évaluation de pratiques écosystémiques au niveau de la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.13-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien ABIS et Matthieu BRUN (dir.) - Le Déméter 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.125 - 131. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.8457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien ABIS (dir.). Le Déméter 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 368, pp.129-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un référentiel terminologique au sein d'un réseau de recherche par l'analyse textuelle de données ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie des clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover en matière de suivi épidémiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 473, pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des coûts spécifiques de production dans l’agriculture de l’Union européenne : une approche reposant sur la régression quantile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 361 (5), pp.3 - 22. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.5320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux pesticides : de l’insuffisance des statistiques de santé publique aux promesses des applications mobiles de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure d’alerte : une responsabilité sociétale enfin reconnue aux organisations syndicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des coûts spécifiques de production dans l’agriculture de l’Union européenne : une approche reposant sur la régression quantile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 361, pp.3-22. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.5320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi sur le renseignement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vetois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Oudin-Bastide et Philippe Steiner, Calcul et Morale. Coût de l’esclavage et valeur de l’émancipation (XVIIIe-XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.735-741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanceurs d’alerte : vers un statut unifié ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité du lait a-t-elle un prix ? Une estimation hédonique de la valeur des attributs spécifiques du lait de vache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.499 - 529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité du lait a-t-elle un prix ? Une estimation hédonique de la valeur des attributs spécifiques du lait de vache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (03), pp.499 - 529. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S1966960715003057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Oudin-Bastide et Philippe Steiner, 2015, Calcul et Morale. Coût de l’esclavage et valeur de l’émancipation (XVIIIe-XIXe siécle), Albin Michel, Paris, France, 298 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (04), pp.735-741. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S1966960715004117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des coûts de production en phytosanitaires pour les grandes cultures. Une approche par la régression quantile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (333), pp.27-49. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.3857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique et le syndicalisme, quels engagements possibles ? Entretien avec Marcel Grignard, secrétaire général adjoint de la CFDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Bompard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106-107, pp.63-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : d'atermoiements en piétinements, allons-nous vers les désastres annoncés ? [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106-107, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie des données personnelles et de la vie privée - Fabrice Rochelandet - La Découverte, coll. « Repères », Paris, 2010, 128 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'eau : vers une gouvernance solidaire et durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 202-203, pp.207-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques agricoles : pour des indicateurs de durabilité au niveau de l'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/1 (8), pp.149-172. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.008.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’a priori dans l’analyse des données économiques ou le programme fort des méthodes inductives au service de l’hétérodoxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39, pp.176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges en hommage à Jean-Pierre Fénelon [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Morineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.1-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ANALYSE DES CORRESPONDANCES MULTIPLES « À LA HOLLANDAISE » : INTRODUCTION A L’ANALYSE D’HOMOGENEITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Modulad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.194-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des correspondances multiples &amp;quot;introduction à la hollandaise&amp;quot; : introduction à l’analyse d’homogénéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.195-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daviron, Benoît et Ponte, Stefano. Le paradoxe du café. Versailles : Quae Editions, 2007, 354 p. [Compte rendu d'ouvrage]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.29-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to scoring methods: financial problems of farm holdings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.56-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bureau, Jean-Christophe. La Politique agricole commune. Paris : La Découverte, 2007 (Repères, 480), 121 p. [Compte rendu d'ouvrage]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.28-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Déméter 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classement de Shanghaï : peut-on mesurer l'excellence académique au plan mondial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche, Technologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur le dossier &amp;quot;Une enquête d'exception. Sans-abri, sans-domicile : des interrogations renouvelées&amp;quot; de la revue Economie et statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Géopolitique de l'énergie. Besoins, ressources, échanges mondiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;L'analyse des risques. L'expert, le décideur et le citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Biotechnologies et développement agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signes de qualité : prix du lait et rentabilité des exploitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nefussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreste Cahiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.3-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'estimation des coûts de production agricole : comparaison de deux méthodes sur la base du RICA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35, pp.45-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Libéraliser l'agriculture mondiale ? Théories, modèles et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Ils vous nourriront tous les paysans du monde, si ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déméter : économie et stratégies agricoles. 2007, 294 p., Club Demeter, 24€ [Compte-rendu d'ouvrage]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 293, pp.72-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pacioli : mathématicien de la Renaissance, vulgarisateur de la géométrie euclidienne et de la comptabilité en partie double</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35, pp.370-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yule [Une biographie de]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34, pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur Libéraliser l'agriculture mondiale ? Théories, modèles et réalités de Boussard JM, Gérard F. et Piketty MG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur &amp;quot;Libéraliser l'agriculture mondiale ? Théories, modèles et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la méthodologie de Box et Jenkins : l'utilisation de modèles ARIMA avec SPSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34, pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du glaive au bouclier : mythes et réalités de la défense anti-missile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93-94, pp.145-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une critique empirique de l'emprise technicienne sur le vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93-94, pp.127-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Mondialisation et technologies de la communication en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la méthodologie de Box et Jenkins : l'utilisation de modèles ARIMA avec SPSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Politique agricole commune en question. Un éclairage [Compte rendu d'ouvrage]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 415-416, pp.82-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Se libérer de la matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction au positionnement multidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Alertes santé. Experts et citoyens face aux intérêts privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève notice biographique de P. C. Mahalanobis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.257-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;La Pauvreté en milieu rural&amp;quot; d'Alexandre Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Stratégies industrielles et contestation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Mondialisation et technologies de la communication en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève notice biographique de P.C. Mahalanobis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.257-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois questions à Dominique Desbois, interrogé par Pierre Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stic-Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier biotechnologies : vers une appropriation privative du vivant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 90, pp.7-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des coûts de production des principaux produits agricoles à partir du RICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Pingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19, pp.9-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la méthode des scores : les difficultés financières des exploitations agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31, pp.81-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une appropriation privative du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 409, pp.88-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;L'économie des logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des exploitations de production de volailles de chair à partir du recensement agricole 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47, pp.20-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction au positionnement multidimensionnel avec SPSS pour Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.45-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au test non paramétrique d'ajustement de Kolmogorov-Smirnov avec SPSS pour Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51, pp.41-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une réforme de la politique agricole à l'autre. Baisse des prix et maîtrise des coûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Legris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insee Première</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 927, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à l’analyse discriminante avec SPSS pour Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30, pp.19-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à l'analyse exploratoire des données statistiques avec SPSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48, pp.17-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à l'analyse discriminante avec SPSS pour Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30, pp.21-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la comparaison de moyennes avec SPSS pour Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47, pp.31-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - &amp;quot;Le contrôle de l'imagerie satellitaire : un dilemme américain&amp;quot; de Laurence Nardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (47), pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - &amp;quot;Les sillons de la colère : la malbouffe n'est pas une fatalité.&amp;quot; de André Pochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 45 (45), pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation micro-économique de la marge brute standard sur la base du RICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEE Méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2 (101), pp.395-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle économie, promesses et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 86, pp.91-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à l'analyse discriminante linéaire avec SPSS pour Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 46, pp.29-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie - &amp;quot;Trois essais sur l'éthique économique et sociale&amp;quot; de Christian Arnsperger, Catherine Larrère, Jean Ladrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (44), pp.101-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Maroc : ancrages et transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 397, pp.8-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la régression linéaire avec SPSS pour Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 33, pp.30-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pays et ses régions : le Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 393, pp.13-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources disponibles sur la toile : serveurs de données statistiques en économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 82, pp.123-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la régression des moindres carrés partiels avec la procédure PLS de SAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 24, pp.41-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blé tendre, pomme de terre, porc : baisse des coûts de production entre 1990 et 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. de Corlieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreste. Analyses &amp; Etudes, Cahiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normaliser pour conquérir : le rôle de l'information scientifique et technique dans une économie mondialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 79, pp.113-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la régression sur variables latentes : la procédure PLS de SAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 41, pp.5-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne bougez plus, ne respirez plus ! Vous êtes fichés !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 78, pp.135-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique du libre, fondement d'un nouveau paradigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 80-81, pp.77-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la classification ascendante hiérarchique avec SPSS pour Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42, pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne bougez plus, ne respirez plus. Vous êtes fichés !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciels libres : utopie ou nouveau paradigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 389, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Le Mirage de l'Internet. Enjeux économiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données et zonage géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (6), pp.785-787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télécoms : réinventer le service public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76-77, pp.1-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques du développement dans le secteur des télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76-77, pp.171-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déréglementation sectorielle à l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76-77, pp.95-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet : informations techniques et scientifiques en économie. Seconde partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 73, pp.75-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet ou le grand juke-box planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 74, pp.81-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot; L'Organisation mondiale du commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à l'analyse factorielle des correspondances avec SPSS pour Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue MODULAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 18, pp.61-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inforoutes : les ornières du développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 378-379, pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet : informations techniques et scientifiques en économie. Première partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 71-72, pp.157-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Société et Révolution biologique. Pour une éthique de la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait géographique et agricole des régions du RICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreste Chiffres et Données Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 96, pp.183-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à l'analyse en composantes principales avec SPSS pour Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 39, pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des correspondances avec SPSS pour Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 38, pp.49-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet : informations techniques et scientifiques en économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 71-72, pp.157-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du GATT à l'OMC : les enjeux de l'accord de Marrakech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67, pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux économiques de la déréglementation sur les infrastructures de télécommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 68, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot; De la télématique aux autoroutes électroniques : le grand projet reconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Internet aux inforoutes : saturation, facturation, réglementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 65, pp.29-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout ce que vous avez toujours voulu savoir sur l'Internet, sans avoir jamais osé le demander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 64, pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des virus de plantes en bâtonnet d’après la composition en acides aminés de leur protéine de capside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fargette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Analyse des Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 14 (4), pp.385-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'« intelligence artificielle » conduirait la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de l’intelligence artificielle dans les filières du secteur agroalimentaire : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2025 du Centre Internet et Société du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Internet et Société - CNRS, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification sur distance de Wasserstein de distributions quantiles des coûts spécifiques et des marges brutes en production agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Journées de méthodologie statistique de l’Insee - JMS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05627152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle : les impacts sociétaux et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FECODD : former au monde de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national supérieur du professorat et de l'éducation d'Auvergne, Jul 2024, Chamalières, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification sur distance de Wasserstein de distributions quantiles de coûts : application aux pays et régions européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la Société Francophone de Classification (SFC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société francophone de Classification, Sep 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification sur distance de Wasserstein de distributions quantiles de coûts : application aux pays et régions européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherches en sciences sociales 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic classification methods applied to the intervals of quantile estimates of production costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres de la Société francophone de Classification (SFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société francophone de Classification (SFC), Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations duales des quantiles conditionnels de coûts spécifiques et de marges brutes : application aux régions européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherches en sciences sociales 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2023, Paris, France. pp.1-23, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific costs and gross margins: estimation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolic data analysis Workshop 2023 (SDA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire national des arts et métiers, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de classification divisive sur intervalles d'estimation duale des quantiles de coûts spécifiques et de marges brutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société francophone de classification, Jul 2023, Strasbourg, France. pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du critère d'entropie à l'allocation des coûts : une analyse empirique des estimations des coûts des engrais pour les pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées de recherche en sciences sociales INRAE, SFER, CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'Economie rurale, Dec 2022, Clermont-Ferrand (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Clustering Methods Applied to Interval Estimates of Production Cost Quantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conference of the International Federation of Classification Societies(JRSS) – 19-23 July 2022, Porto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Classification Societies, Jul 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Entropy Criterion to Cost Allocation: an Empirical Analysis of Fertilizer Cost Estimates for European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Stochastic Modeling Techniques and Data Analysis International Conference and Demographics 2022 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Cost Estimation: a conceptual framework and some innovative methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of European Statistics Stakeholders 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Statistical Advisory Committee (ESAC); Eurostat; European Central Bank (ECB); Federation of European National Statistical Societies (FENStatS), Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les politiques publiques de l'agro-alimentaire et de l'environnement : enjeux, concepts et méthodes au prisme des objectifs du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former au monde de demain : ODD, compétences, outils et scénarios de formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FECODD La boîte à outils FECODD La boîte à outils FECODD Formation – Education – Compétences – Objectifs du Développement Durable, Jul 2021, distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'ACP et de la classification par intervalles aux estimations de quantiles des distributions empiriques du coût des engrais pour les cultures annuelles dans les pays de l'UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ièmes Journées de Recherches en Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER, Apr 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural modelling: an application to the evaluation of ecosystem practices at the plot level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2021 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof; Christos H. Skadias, Jun 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural modelling: an application to the assessment of ecosystem practices at the plot level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA2021 International Conference and Demographics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic clustering methods with applications to interval estimates of production costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e JRSS - Journées de la Recherche en Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER - Société française d'Economie rurale, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Soil Erosion by Quantile Estimates for European Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in data sience for big and complex data 2020 (SDA 2020). Paris, 23-24 janvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine (Paris 9). Paris, FRA., Jan 2020, Paris, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Interval Clustering to Quantile Estimates: Empirical Distributions of Fertilizer Cost Estimates for European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMTDA2020 &amp; Demographics2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASMDA International, Jun 2020, Barcelona, Spain. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806732v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the distribution of conditional quantiles estimation ranges: an application to the estimation of specific costs of production of pig in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2019, The 18th Conference of the Applied Stochastic Models and Data Analysis International Society and the DEMOGRAPHICS2019 WORKSHOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, asmda international, Jun 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the cost assessment of soil erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSC-2019 : 3èmes Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). FRA., Nov 2019, Paris, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the distribution of conditional quantile estimate ranges: an application to the estimation of specific production costs of pig in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ADVANCES IN DATA SCIENCE FOR BIG AND COMPLEX DATA From data to classes and classes as new statistical units</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine (Paris 9). FRA., Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs du développement durable et gouvernance des institutions de recherche : le cas de la fusion de l'Inra et de l’Irstea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir actrices et acteurs d’un monde qui change : Transformer l’éducation et les formations en prenant en compte les Objectifs du Développement Durable (ODD) et les compétences DD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FECODD - Formation, Éducation Compétences et Objectifs du Développement Durable., Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la classification symbolique à l’estimation des coûts de production agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI-èmes Rencontres de la Société francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2019, Nancy, France. pp.147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer la distribution des intervalles d’estimations quantiles conditionnels: une application à l’estimation de coûts spécifiques de production du lait de vache dans l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Inra-Irstea-MSH Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Nov 2018, Montpellier, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations régionalisées de coûts spécifiques du blé au niveau européen basées sur les quantiles conditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER "Politiques agricoles et alimentaires: trajectoires et réformes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’ACP sur intervalles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées de Recherches en Sciences Sociales (JRSS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l'éducation au développement durable pour la Recherche agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire FECODD (Formation, Education, Compétences et Objectifs de Développement Durable)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displaying empirical distributions of conditional quantile estimates: an application of symbolic data analysis to the cost allocation problem in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th Conference of the Applied Stochastic Models and Data Analysis International Society and DEMOGRAPHICS2017 WORKSHOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASMDA., Jun 2017, London, United Kingdom. 1148 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of specific costs of agricultural production in the European Union: an approach based on the quantile regression method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th Conference of the Applied Stochastic Models and Data Analysis International Society and DEMOGRAPHICS2017 WORKSHOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASMDA., Jun 2017, London, United Kingdom. pp.208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à l'approche PLS en modélisation structurelle basée sur la procédure plspm du logiciel R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es Journées de Recherches en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des coûts spécifiques de production dans l’agriculture de l’Union européenne : une approche reposant sur la méthode de régression quantile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ièmes Journees de recherches en sciences_sociales 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displaying empirical distributions of conditional quantile estimators: an application of principal component analysis and hierarchical clustering for intervals to the cost allocation problem in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Workshop in Symbolic Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Sinica. TWN., Jun 2014, Taipei, Taiwan. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displaying empirical distributions with conditional quantile estimators: an application of symbolic data analysis to the cost allocation problem in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first Conference of European Statistics Stakeholders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European National Statistical Societies (FENStatS). INT., Nov 2014, Rome, Italy. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité du lait a-t-elle un prix ? Estimation hédonique de la valeur des attributs spécifiques du lait à la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherches en Sciences Sociales - JRSS-SFER 7e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Angers, France. 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantile estimates of agricultural production costs: a distributional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales ABIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ABIES Doctoral School. FRA., Mar 2009, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The measurement of the development sustainability in agriculture: experiencing the web of statistical indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboulaye Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Pacioli workshop. Changing agricultural markets: Consequences for FADN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality labels: economic results for the producer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nefussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Pacioli workshop. Changing agricultural markets: Consequences for FADN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques agricoles : pour des indicateurs de durabilité au niveau de l'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Forum L’esprit de l’innovation : Services, innovation et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A milk marketing probe within the French FADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nefussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Pacioli workshop: Integration of farm accounting in research and statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aulanko, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et pièges du développement des systèmes statistiques en agriculture : la toile du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Agricultural Statistics (ICAS IV) - Advancing Statistical Integration and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Bureau of Statistics of China; FAO, Oct 2007, Beijing, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakes and pitfalls of the development of statistical systems in agriculture: the web of sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International conference on Agriculture statistics (ICAS-4) : Advancing statistical integration and analysis (ASIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Beijing, China. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'estimation des coûts de production agricole : comparaison de deux méthodes sur la base du RICA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de méthodologie statistique de l'INSEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une typologie des exploitations françaises de production de volailles de chair à partir du recensement agricole 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Saint-Malo, France. pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de production du porc en France : typologies des exploitations agricoles ayant des porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ilari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Daridan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER : Les systèmes de production agricole : performances, évolutions, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Lille, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des exploitations françaises ayant des porcs : méthodologie, analyse statistique et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ilari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Daridan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Teffene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Paris, France. pp.187-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation économétrique des coûts de production agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de méthodologie statistique 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France. Non paginé / 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux méthodes d'estimation sur la base du RICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Journées de Méthodologie Statistique de l'Insee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEE, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application de la procédure SYSLIN pour l'estimation d'un système linéaire à équations simultanées : évaluation micro-économique de la marge brute standard sur la base du RICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club SAS 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources disponibles sur la toile : serveurs de données statistiques en économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Modulad, SFdS-INRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Le Croisic, France. pp.313-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevétabilité du logiciel, brevétabilité du vivant : pour l'appropriation oligopolistique de l'information scientifique et technique ou contre le libre accès aux savoirs contemporains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée INRA : Ethique économique et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Londe-les-Maures, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la procédure PLS de SAS pour l'estimation de coûts de production des exploitations agricoles du RICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Grenoble, France. pp.357-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de régression sur variables latentes : autour de la procédure PLS de SAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club SAS 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Paris, France. Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la régression sur variables latentes : une utilisation de la procédure PLS de SAS pour l'estimation des coûts de production des exploitations agricoles du Réseau d'information comptable agricole (RICA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club PLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Jouy-en-Josas, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Réseau d'information comptable agricole (RICA) et d'une application économétrique pour l'estimation de coûts de production des exploitations agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur les enquêtes et systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Abidjan, Côte d’Ivoire. pp.74-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition de la directive européenne : la voie étroite de l'expertise professionnelle dans le contrôle citoyen des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Grenoble, France. pp.447-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie régionale des exploitations du Réseau d'information comptable agricole (RICA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheur : Economie spatiale et régionale. Application à l'agriculture, l'agro-alimentaire et l'espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Le Croisic, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des logiciels en tant que norme. Une appropriation des moyens de production ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque autour du libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Brest, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inforoutes et développement : les enjeux de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Colloque européen en informatique et société : Informatisation et anticipations. Entre promesses et réalisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Strasbourg, France. pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la régression sur variables latentes : la procédure PLS de SAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club SAS 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Paris, France. pp.355-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions de formes régionales particulières : les zonages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Phénomènes spatiaux en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, La Rochelle, France. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonages agricoles : procédure exploratoire d'analyse spatiale pour la définition statistique de formes régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque africain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Libreville, Gabon. pp.205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des données : approche méthodologique et macro SAS pour la définition de formes régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Club SAS 95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying interval PCA and clustering to :empirical distributions of fertilizer cost quantile estimates for yearly crops in European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMAE Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Versailles, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics of Carbon Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Soil Science Annual Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to cope with modelling and privacy concerns ? A regression model and a visualisation tool for aggregated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Verde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Irpino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first Conference of European Statistics Stakeholders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rome, Italy. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de production du porc en France : typologie des exploitations agricoles ayant des porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ilari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Daridan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fraysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFIVAL, 124 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonages agricoles : documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 p., 1996, Document de travail INSEE, 9601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative estimation practices for the analysis of regional or structural changes of scale: specific costs and gross margins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Mingione, Maurizio Vichi, Giorgia Zaccaria,; French Statistical Society (SFdS), Italian Statistical Society (SIS), Portuguese Statistical Society (SPE), Spanish Society of Statistics and Operations Research (SEIO). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-quality and Timely Statistics New Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-135, 2024, Studies in Theoretical and Applied Statistics, 978-3-031-63629-5. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63630-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural modelling: an application to the evaluation of ecosystem practices at the plot level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Analysis and Related Applications 2. Multivariate, Health and Demographic Data Analysis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 10 - Big Data, Artificial Intelligence and Data (2), </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Data Analysis and Related Applications, 9781786307729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des politiques publiques de l'agro-alimentaire et de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filières et emploi de qualité au service de l'alimentation de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://fga.cfdt.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-54, 2022, Du social dans mon assiette</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie du stockage agricole de carbone dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Abis; Matthieu Brun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Déméter 2021, Produire et se nourrir : le défi quotidien d’un monde déboussolé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Club Demeter; IRIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the distribution of conditional quantiles estimates: an application to specific costs of pig production in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannis Dimotikalis; Alex Karagrigoriou; Christina Parpoula; Christos H. Skiadas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Modeling Techniques and Data Analysis, Computational Data Analysis Methods and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Applied Modeling Techniques and Data Analysis 1 Computational Data Analysis Methods and Tools (Vol 1), </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Big Data, Artificial Intelligence and Data Analysis SET, Volume 7, 9781786306739. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119821588.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results for the French national FADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementation, validation and results of the cost of production model using national FADN data bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signes de qualité : quels résultats économiques pour le producteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nefussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déméter 2008. Economie et stratégies agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club Déméter, 2008, Déméter</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix et coûts de production de six grandes cultures : blé, maïs, colza, tournesol, betterave et pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Legris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Références, 978-2-1106-8403-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources statistiques disponibles sur la toile : de la convergence fonctionnelle à la veille informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données et statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2002, 2-10-005350-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques du développement dans le secteur des télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des technologies de la communication en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2000, 2-86537-989-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview with Ute Meyenberg, National Secretary of CFDT Cadres and Vice-President of EuroCadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Meyenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition numérique et transition écologique. Similitudes, différences, oppositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13vi2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture de Théorie délibérative des valeurs. De la valeur travail à un travail sur les valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition numérique et transition écologique : complémentarité, tension, opposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13vi4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview d'Erol Gelenbe, membre de l' Academia Europaea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erol Gelenbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition numérique et transition écologique. Similitudes, différences, oppositions?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13vi0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences en virologie. Bénéfices et risques par Etienne Decroly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloc-notes : Numérique au travail, un moment politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Varia (n° 137)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://journals.openedition.org/terminal/9494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">note de lecture : Éloge du bug. Être libre à l’époque du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal 138 : la surveillance par l’image : usages, théories, résistances (XXe – XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de l’euro numérique : beaucoup de bruit pour rien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anomalie d’une féministe en sciences : Evelyn Fox Keller (1936-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kahneman (1934-2024) : les préjugés de l’homo œconomicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'IA fait au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.31-38. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/5jlr068802f7-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : La survie des civilisations. Après 1177 av. J.-C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crypto-actifs : déboires financiers, turpitudes juridiques et réglementations lacunaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.9311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BITCOIN. La monnaie acéphale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.9300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, nouvel enjeu de la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Steffen (1947-2023), climatologue émérite et défenseur de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trésor exhumé des préjugés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.76-80. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.393.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition numérique et transition écologique : complémentarité, tension, opposition, Appel à contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d’études CREIS-Terminal Interconnexions entre transitions numérique et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Liscouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vidal -Valat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études CREIS-Terminal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour stopper et inverser la déforestation, il faut préciser les normes du verdissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthique de la Recherche sous pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et sens du travail, Cadres n°493</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iran : la diplomatie des otages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie à distance sera-t-elle numérique et écologique ? Chemins vers la transition environnementale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test AI black boxes, test them and test them again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A guide to artificial intelligence at the workplace. Your rights on algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la communication et la trace numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.7785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Communs. Des jardins partagés à Wikipédia (par Jean-Benoît Zimmerman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.7334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALÉRIE CHAROLLES. LE LIBÉRALISME CONTRE LE CAPITALISME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle. De quoi s’agit-il vraiment ? ( Sébastien Konieczny et Henri Prade, éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.7339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C. Lewontin : un généticien contre le déterminisme génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ÉTAT DU MANAGEMENT 2021. DAUPHINE RECHERCHES EN MANAGEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrets PASP et Loi de « Sécurité globale » : l'ordre républicain avant les libertés individuelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.6786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot; Faire preuve. Des faits aux théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le code d’éthique et de conduite professionnelle de l’IFIP : Quelques éléments de contexte, de contenu et de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 10 p. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.6402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur &amp;quot;Prédations. Histoire des privatisations des biens publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 3 p. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.6427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur &amp;quot;Against Nature. The Metaphysics of Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.6437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaire le capitalisme, refaire la démocratie. Les enjeux du délibéralisme, de Éric Dacheux et Daniel Goujon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTOINE GOURITIN, LE STARTUPISME. LE FANTASME TECHNOLOGIQUE ET ÉCONOMIQUE DE LA STARTUP NATION FYP ÉDITIONS, 2019,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE MARCHÉ UNIQUE NUMÉRIQUE DES DONNÉES ET LA SANTÉ À L'HEURE DU RGPD : LES SPÉCIFICITÉS DE LA SANTÉ PUBLIQUE EN EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans un monde sous algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Liscouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vetois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Marché unique numérique et la santé à l’heure du RGPD : les spécificités de la santé publique en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMILIE BOURDU, MICHEL LALLEMENT, PIERRE VELTZ, THIERRY WEIL (DIR.), LE TRAVAIL EN MOUVEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourdu, Michel Lallement, Pierre Veltz et Thierry Weil (dir.) Le travail en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide Obergo du télétravail salarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À lire : L’économie mondiale 2017, CEPII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.269 - 270. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.232.0269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer la distribution des intervalles d'estimations quantiles conditionnels : une application à l'estimation de coûts spécifiques de production du lait de vache dans l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.75-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail invisible des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : l'analyse des données symboliques, aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Diday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télémédecine, un instrument susceptible de corriger les inégalités de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.2232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Denis. Le Travail invisible des données. Eléments pour une sociologie des infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Marcel Grignard : Développement durable et technologies de l’information. La position de la CFDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bompard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Cadres n°442</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot; De la protection de la nature au pilotage de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Le paradoxe du café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer le développement durable : du bon usage de la statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.47-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot; La Politique agricole commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;La fracture agricole et alimentaire mondiale. Nourrir l'humanité aujourd'hui et demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Maurice Halbwachs. Vie, oeuvres, concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;Entre savoir et décision, l'expertise scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ravages de la technoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage &amp;quot;La dérèglementation des télécommunications dans les grands pays industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'intelligence artificielle sur la production, la transformation, la distribution et les échanges agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'Atelier Environnement Virtuel de Recherche pour la science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User guide: The FACEPA model software (costs of production: FADN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] FACEPA Deliverable No. D4.2, auto-saisine. 2011, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto R&D. Vers des systèmes de culture économes en pesticides. Volet 1. Tome VI : analyse ex ante de scénarios de rupture dans l'utilisation des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ministère de l'Ecologie, de l'Energie, du Développement Durable et de la Mer. 2009, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des coûts de production agricoles : approches économétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. 2015. Français. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02798371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les invisibles de la crise agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bompard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chevassus-Au-Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 15 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable à l'épreuve des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 106-107, 198 p., 2011, Terminal, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une seule santé. S'ouvrir à d'autres savoirs par Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleemul Huq (1952-2023), défenseur de la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain : de l’utopie cyberpunk aux contraintes environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.9150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaku Worede (1936-2023) : gardien de la biodiversité et défenseur des communautés rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus de mille détenus politiques en Biélorussie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESTICIDES : AU MENU DES PROCHAINES NÉGOCIATIONS EUROPÉENNES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tester, tester, tester les boîtes noires de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Guide de l'intelligence artificielle au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Djalali: à la prison d'Evin en Iran, un scientifique condamné à mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et le vent reprit ses tours... Vladimir Boukovski (1942-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix Sakharov 2020 : « Les Biélorusses ne se rendront pas ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Grande Modération au Grand Confinement en passant par la Grande Récession, que nous disent les économistes sur le &amp;quot;monde d’après&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Tohti, prix Sakharov 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies biométriques et libertés individuelles à l’épreuve de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan B. Krueger (1960-2019), économiste du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Joinet (1934-2019) : De l’éducateur de rue au gardien de nos libertés individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Têtes de turc du Président Erdoğan : les universitaires pour la paix et l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.87-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libra, une guerre des cryptomonnaies de plus ou une future devise internationale de facto ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lioudmila Alexeïeva (1927-2018), doyenne du Groupe d’Helsinki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drague fiscale sur les réseaux sociaux : de nouveaux algorithmes d’apprentissage pour traquer la fraude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appartenance, Territoire et Ruralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier l’emploi au niveau de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.85-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminathan, architecte de la « révolution verte » en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code d’éthique et de conduite professionnelle de l’international federation for information processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDBD2B6B"/>
+    <w:nsid w:val="6970CD29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-desbois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6198-454X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034382623" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desbois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05062874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vhs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05145078v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038174v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05062745v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05062735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vhr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189776v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265643v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148en" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art08" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15342" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418130v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23737484.2021.1972875" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112077v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8457" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Butault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5320" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537760v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1657" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-K0GTMRCM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1684" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5SPS0L2Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620691v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vetois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1394" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885126v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608256v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960715003057" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960715004117" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019069v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.3857" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Bompard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Desbois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318747v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172910v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.008.0149" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172919v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172849v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129969v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172881v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172861v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072422v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319188v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172908v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nefussi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319579v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653482v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319647v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655053v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133831v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129806v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072970v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072969v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318930v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072783v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319654v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669360v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676543v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319122v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319659v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323568v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072915v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072962v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072919v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072921v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Pingault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072916v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072920v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072917v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072918v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072930v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130163v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072927v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desbois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072928v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215383v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215389v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072935v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pollet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072943v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072942v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072951v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072949v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072616v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072621v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072614v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. de Corlieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072619v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072615v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072620v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129352v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072618v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323555v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072578v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072577v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prince" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072574v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072575v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072602v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072599v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318752v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072597v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072600v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072598v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318739v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072604v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072879v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072880v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702431v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702780v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318731v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704577v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706086v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04545869v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vidal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fauquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fargette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128274v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285283v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645388v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718253v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826840v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959713v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346928v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156425v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958792v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735463v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695425v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193404v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283473v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423076v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253879v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03501049v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790417v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806732v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874052v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790409v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736201v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735928v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787860v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737348v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734453v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791683v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735229v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538654v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785377v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580680v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310591v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310590v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019543v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172913v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172904v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Adam" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172895v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173000v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757817v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319867v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Adam" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172853v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812296v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072823v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072838v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ilari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daridan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fraysse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fraysse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072846v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Teffene" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072848v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319858v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191014v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072559v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072563v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072558v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072562v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191025v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072560v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072556v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072557v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191024v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072576v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072573v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072883v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072881v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773571v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868997v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196271v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310592v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Verde" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Irpino" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072845v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191046v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baillot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758506v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-63630-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63630-1_8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748105v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05452162v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fga.cfdt.fr" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155023v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1754" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119821588.ch8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137523v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clubdemeter.com/fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186940v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zardet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172866v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172883v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legris" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agreste.agriculture.gouv.fr/IMG/pdf/articles07072A3.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191006v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191015v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05062783v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Meyenberg" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vi2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05062797v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vi4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05062775v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Gelenbe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vi0" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05338382v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535141v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715467v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535108v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04392242v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620674v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636405v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/5jlr068802f7-en" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716674v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090764v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.9300" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885573v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090688v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.9311" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216041v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055101v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.393.0076" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651634v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03834539v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695386v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Liscou&#235;t" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vidal -Valat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721559v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700698v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609757v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652332v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265845v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7785" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212125v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7334" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F3CD75ZG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188316v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212168v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7339" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2SXR4SXK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299322v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206958v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.6786" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PM20LBTC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266986v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318753v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006107v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.6402" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XQZTGQVW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006110v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.6427" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HLTRLDVR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006115v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.6437" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XWRN2B9D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554264v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422377v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129377v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188865v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617661v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299538v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303475v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618042v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618210v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459162v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.232.0269" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079255v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618762v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Diday" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624959v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.2232" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z5XH696V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299590v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133839v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bompard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323500v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323559v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172870v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318735v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319140v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319130v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323563v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318757v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285961v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789270v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186941v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mathias" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186932v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798371v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662493v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172995v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Zimmermann" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1793" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3167XJF6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051678v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559993v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090560v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.9150" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264624v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653422v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546273v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544809v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250658v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094874v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094448v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065060v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094912v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554246v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145089v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398414v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094717v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188851v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094821v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406386v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538652v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537759v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Duboc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550650v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609929v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-desbois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6198-454X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034382623" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desbois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05145078v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038174v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05062874v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vhs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05062745v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05062735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vhr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265643v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148en" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838291v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636340v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art08" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238768v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15342" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418130v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23737484.2021.1972875" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112077v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8457" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Butault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5320" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1657" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-K0GTMRCM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1684" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5SPS0L2Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620691v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vetois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1394" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885126v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608256v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960715003057" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960715004117" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019069v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.3857" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Bompard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Desbois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318747v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172910v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.008.0149" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172919v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172849v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129969v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172881v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172861v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319188v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319521v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319579v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172908v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nefussi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319647v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653482v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665722v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655053v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133831v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319683v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072786v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072970v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072969v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318930v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129806v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669360v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072783v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319654v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676543v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319122v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319659v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323568v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072962v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072919v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072921v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Pingault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072915v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072916v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072920v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072917v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072918v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072930v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130163v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072927v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desbois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072928v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215383v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215389v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072935v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pollet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072943v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072942v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072951v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072949v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072621v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072614v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. de Corlieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072616v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072619v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072615v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072620v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129352v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072618v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323555v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072578v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072577v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prince" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072574v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072575v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072599v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072602v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318752v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072597v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072600v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072598v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318739v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072604v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072879v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072880v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702431v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702780v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318731v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704577v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706086v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04545869v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vidal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fauquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fargette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128274v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285283v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05627152v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645388v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718253v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826840v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959713v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346928v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156425v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958792v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735463v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695425v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825675v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283473v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193404v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423076v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253879v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03501049v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790417v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806732v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874052v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790409v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736201v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392179v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735928v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787860v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737348v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734453v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791683v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735229v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538654v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785377v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580680v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310591v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310590v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019543v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172913v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172904v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Adam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172895v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173000v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757817v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319867v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Adam" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172853v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812296v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072823v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072838v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ilari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daridan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fraysse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fraysse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072846v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Teffene" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072848v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319858v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191014v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072563v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072558v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072559v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072562v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191025v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072556v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072560v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072557v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191024v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072573v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072576v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072883v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072881v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773571v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868997v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196271v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310592v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Verde" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Irpino" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072845v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191046v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baillot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758506v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-63630-1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63630-1_8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748105v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05452162v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fga.cfdt.fr" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137523v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clubdemeter.com/fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155023v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1754" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119821588.ch8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186940v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zardet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172866v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172883v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legris" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agreste.agriculture.gouv.fr/IMG/pdf/articles07072A3.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191006v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191015v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05062783v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Meyenberg" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vi2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05062797v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vi4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05062775v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Gelenbe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vi0" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05338382v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535141v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715467v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535108v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04392242v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620674v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636405v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/5jlr068802f7-en" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716674v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090688v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.9311" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090764v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.9300" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885573v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216041v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055101v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.393.0076" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03834539v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695386v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Liscou&#235;t" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vidal -Valat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651634v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721559v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700698v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609757v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652332v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265845v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7785" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212125v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7334" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F3CD75ZG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188316v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212168v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7339" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2SXR4SXK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299322v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266986v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206958v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.6786" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PM20LBTC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318753v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006107v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.6402" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XQZTGQVW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006110v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.6427" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HLTRLDVR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006115v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.6437" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XWRN2B9D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554264v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422377v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129377v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188865v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617661v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299538v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303475v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618042v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459162v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.232.0269" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618210v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079255v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618762v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Diday" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624959v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.2232" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z5XH696V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299590v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133839v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bompard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323500v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323559v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172870v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318735v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319140v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319130v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323563v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318757v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285961v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789270v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186941v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mathias" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186932v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798371v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662493v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172995v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Zimmermann" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1793" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3167XJF6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051678v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559993v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090560v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.9150" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264624v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653422v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546273v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544809v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250658v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094874v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094448v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065060v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094912v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554246v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145089v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398414v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094717v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188851v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094821v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406386v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538652v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537759v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Duboc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550650v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609929v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>