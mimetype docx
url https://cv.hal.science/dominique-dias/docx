--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.66282420749px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Dias </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférenceSorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6799-5087</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142459771</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">212149130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000432265775</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en linguistique allemande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université, CELISO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable Licence LLCER - Allemand (depuis 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédacteur ajoint de la revue </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILCEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disciplines enseignées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grammaire allemande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique allemande :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">morphologie, syntaxe, sémantique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pragmatique et discours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">linguistique textuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didactique de l’allemand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction audio-visuelle</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique textuelle, genre de discours, linguistique de l’énonciation, narratologie, analyse de discours, recension littéraire, répétition, presse germanophone, chaînes de référence.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences (Sorbonne Université) Depuis 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences (Université Grenoble Alpes) 2017-2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant en CPGE (Académie de Créteil) 2015-2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant en collège/lycée (Académie de Grenoble) 2013-2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATER (Université Nice Sophia-Antipolis) 2011-2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecteur de Français (Universität Regensburg, Allemagne) 2010-2011</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et concours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Le discours de la critique littéraire journalistique germanophone. Étude du marquage de l’hétérogénéité énonciative et des relations métatextuelles », Université Bordeaux Montaigne 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Procédés d’écriture de la répétition dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atemschaukel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Herta Müller », ENS de Lyon 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’Allemand 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’Allemand 2009</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations complémentaires :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’AGES (Association des Germanistes de l’Enseignement Supérieur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du CNU (section 12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung - Virtualität als Triebfeder sprachlich-textueller Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilman Schröder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuphilologische Mitteilungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126 (1), pp.5-13. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51814/nm.157051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunstsprachen, kulturelle Übersetzung und produktives Missverstehen in Zé do Rocks „lexikon üba vorurteile un andre teile“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Geiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lebende Sprachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/les-2025-0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herausforderungen und Chancen kultureller Missverständnisse: Literarische und linguistische Perspektiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Schwerter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lebende Sprachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (2), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/les-2025-0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversität und Inklusion auf Instagram: Eine kontrastive korpuslinguistische Analyse von #handisport und #behindertensport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aptum, Zeitschrift für Sprachkritik und Sprachkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (01), pp.81-97. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46771/9783967694604_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abordagens teóricas e metodológicas das interações na esfera digital a partir de diferentes gêneros textuais/discursivos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniela Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glauks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47677/gluks.v25i01.537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presentation of Guerrilla gardening in social media – a contrastive analysis of multimodal strategies in French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2025-0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Phänomen des Guerilla Gardening in Sozialen Medien – ein deutsch-französischer Vergleich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aptum, Zeitschrift für Sprachkritik und Sprachkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (03), pp.277-293. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46771/9783967694512_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW: Korpusgestützte Sprachanalyse: Beißwenger, Gredel, Lemnitzer, Schneider (eds.). Tübingen, Narr Frack Attempto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguist list</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://linguistlist.org/issues/35-1729/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche contrastive exploratoire « corpus based » des séquences de clôture romanesque : les chaines de référence comme marqueurs linguistiques au service de l’ analyse littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 86 (1), pp.85-113. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.086.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung. – Interkulturalität und digitale Medien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.17856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excessive Language on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuphilologische Mitteilungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124 (1), pp.128-148. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51814/nm.122704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW: Carmen Pérez-Llantada (2021). Research Genres Across Languages. Cambridge University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguist list</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://linguistlist.org/issues/34.828/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être politiquement incorrect ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le politiquement incorrect sur twitter : définitions et positionnements métaénonciatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles régularités pour les chaînes de référence dans le genre &amp;quot;nouvelles d’actualité&amp;quot; ? Exploration contrastive allemand / anglais / français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.17-43. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.082.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW. Daux-Combaudon Anne-Laure & Schneider Ricarda (Hg. 2021) Textanfänge. Abgrenzungs- und Definitionsfragen am Beispiel verschiedener Textsorten. Berlin, J.B. Metzler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.376-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW: Thurlow Crispin, Dürscheid Christa & Diémoz Federica (eds) (2020). Visualizing digital discourse. Berlin/Boston: De Gruyter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des clivages idéologiques : approches discursives du politiquement correct. — Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.11516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Janich, Nina (2019). Textlinguistik. 15 Einführungen und eine Diskussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguist list</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion et évaluation : le cas des adjectifs affectifs dans les critiques de Marcel Reich-Ranicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Marcel Reich-Ranicki - une critique littéraire populaire ?, 65, pp.97-110. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/germanica.7902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gamper, Ruth Mayer (éds.), Kurz und Knapp: Zur Mediengeschichte kleiner Formen vom 17. Jahrhundert bis zur Gegenwart, Bielefeld : transcript, 398p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.207-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Medias in res beginnt nicht nur diese Rezension...“ Comment commencer les textes de critique littéraire journalistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon Linguistique allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formen der Zirkulation auf Diskursebene am Beispiel des Romans Imperium von Christian Kracht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kwartalnik Neofilologiczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LXIV (3), pp.286-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recensions journalistiques germanophones; dispositifs énonciatifs et enjeux métadiscursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (4), pp.359-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de répétition : une tradition rhétorique à l'oeuvre dans un texte contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Variations linguistiques et incompréhension culturelle dans l’œuvre de Zé do Rock »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Geiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les enjeux de l’incompréhension culturelle : Réflexions linguistiques, juridiques et traductologiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Dias (Sorbonne Université); Nadine Rentel (Université de Sciences Appliquées de Zwickau, Allemagne); Stephanie Schwerter (Université Polytechnique Hauts-de-France), Mar 2024, Université Polytechnique Hauts-de-France, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Subversions linguistiques et transculturelles d’un „étranger“ en Allemagne : l’humour au service de la contestation et la connivence dans l’œuvre de Zé do Rock »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Geiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Humour, pouvoir et politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Dias; Emmanuelle Prak-Derrington; Nathalie Schnitzer, Oct 2023, Aix-Marseille Université, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humor in social media marketing. Comparing SNCF and Deutsche Bahn on Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Interkulturalität, Soziale Medien und die Arbeitswelt »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Westsächsische Hochschule Zwickau, Jun 2022, Zwickau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das „Nähe“-„Distanz“-Modell von Koch/Oesterreicher als mögliche sprachtheoretische und -methodologische Grundlage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « La comunicazione scientifica in Europa tra vicinanza e distanza: l’esempio della linguistica tedesca »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pise et de Sienne, Oct 2022, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#politiquementcorrect : entre désarmoçage et crispation des polémiques métalangagières sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Excessive Language in public discourse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Helsinki, Mar 2022, Helsinki (en ligne), Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu des marques de cohésion textuelle dans le genre narratif des résumés de films. Étude contrastive allemand-anglais-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Informer, déformer, re-former les genres : entre contraintes et variations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jun 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et réseaux sociaux : les emprunts de formes discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Mehrsprachigkeit und Interkulturalität »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Westsächsische Hochschule Zwickau, Jun 2022, Zwickau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bookstagram : uniformisation des pratiques médiatiques ou émergence d’un nouveau genre ? Étude contrastive français-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les mutations des discours médiatiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes &amp; Westsächsische Hochschule Zwickau, Jun 2021, Grenoble (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence dans les critiques littéraires journalistiques en français et en allemand : enjeux énonciatifs et métatextuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « La référence : (co-)construction et exploitation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes (en ligne), Mar 2021, Grenoble (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence dans un corpus contrastif (allemand-anglais-français) de romans réalistes du 19e siècle : analyse quantitative et qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraséologie et stylistique de la langue littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Erlangen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eine Sprache für das Unsagbare finden'. Über lexikalische Wiederholungen in Atemschaukel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature peut-elle rendre témoignage.. ? Aspects poétologiques et politiques dans l'œuvre de Herta Müller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour, pouvoir et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Prak-Derrington, Dominique Dias, Nathalie Schnitzer. Presses Universitaires de Provence, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue en tension. Critiques sociétales et évolutions linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibidem Verlag, 2025, 78-3-8382-1916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence dans les résumés de film. Etude contrastive allemand-anglais-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Paul Mayr; Cornelia Feyrer; Christine Konecny; Wolfgang Pöckl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Diskurs, Pragmatik kontrastiv. Romanish-deutsche und inneromanische Streifzüge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Timme, pp.225-253, 2025, 978-3-7329-1014-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#bookstagram ; #booktube, #booktok. Wie wirkt man überzeugend in Sozialen Medien?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roman Opiłowski; Hartmut Lenk; Beata Mikołajczyk; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation, Persuasion und Manipulation in Medientexten und -diskursen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vandenhoeck &amp; Ruprecht, pp.147-160, 2025, 9783847118060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique vu par les mèmes internet : humour, rhétorique et polémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vargas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Dias; Laure Gautherot; Nathalie Schnitzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue en tension. Critiques sociétales et évolutions linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ibidem, pp.187-211, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprachkontakte in den sozialen Medien: Übernahme von Diskursmustern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephanie Schwerter; Nadine Rentel; Benjamin Meisnitzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mehrsprachigkeit. Herausforderungen, Sprechereinstellungen und mediale Erscheinungsformen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ibidem, pp.95-117, 2024, 9783838219790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bookstagram : un cas de transmédialité générique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Dias; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations des discours médiatiques : approche contrastive et interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.91-107, 2023, 9783631869123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Dias; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations des discours médiatiques : approche contrastive et interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.7-12, 2023, 9783631869123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre and reference chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Gardelle; Laurence Vincent-Durroux; Hélène Vinckel-Roisin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference. From conventions to pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.89-106, 2023, 9789027212948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vocabulaire de la critique : portrait lexical d’un genre hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Bédouret; Christine Copy; Raluca Nita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et frontières de genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l’Adour, pp.45-62, 2023, 2353111505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Faktencheck zum Klimawandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Platelle; Anne-Sophie Gomez; Friederike Spitzl-Dupic; Susanne Ettinger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catastrophes, menaces et risques naturels. Natur und Umwelt: Risiken, Gefahren und Katastrophen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nodus, pp.60-75, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler aujourd’hui de rédaction de presse globalisée ? Étude comparée d’un corpus trilingue (français / anglais / allemand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanna Jereczek-Lipińska; Mirosław Trybisz; Izabela Pozierak-Trybisz; Joanna Drzazgowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Globalisation communicationnelle. Les enjeux linguistiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.211-222, 2021, 9783631845301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse outillée des données textuelles et genres de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johannes Dahm; Ruth Lambertz-Pollan; Maiwenn Roudaut; Bénédicte Terrisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines/Maschinen. Les machines dans l'espace germanique : de l'automate de Kempelen à Kraftwerk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.345-360, 2020, 9782753580022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence dans un corpus contrastif (allemand-anglais-français) de romans réalistes du XIXe siècle : analyse quantitative et qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludwig Fesenmeier; Iva Novakova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraséologie et stylistique de la langue littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.211-229, 2020, 978-3-631-81137-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fact-checking : un nouveau genre textuel pour lutter contre la désinformation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosa Cetro; Lorella Sini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fake news, rumeurs, intox… Stratégies et visées discursives de la désinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.77-64, 2020, 978-2-343-20916-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fact-checking : arbitre de la parole légitime ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Kolmogorova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours de légitimation : la langue et la politique à l’heure des défis mondiaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’université fédérale de Russie, pp.88-104, 2019, 9785763841305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistische Rezensionen: Entstehung einer Textsorte durch Interferenzen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Colin; Patrick Farges; Fritz Taubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annäherung durch Konflikt: Mittler und Vermittler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synchron Verlag, pp.225-233, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaticalité de la répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Baille; Alain Fernex. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du mot au concept : Répétition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.31-47, 2016, 9782706126215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualisation de l'évaluation et son effet structurant dans les critiques littéraires journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Gallèpe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours, texte et langue. La fabrique des formes et du sens.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.61-72, 2016, 9783653958454. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-653-06421-6/5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eine Sprache für das Unsagbare finden. Über lexikalische Wiederholungen in « Atemschaukel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Merchiers, Dorle and Höhne, Steffen and Lajarrige, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kann Literatur Zeuge sein ? poetologische und und politische Aspekte in Herta Müllers Werk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.135--155, 2014, 978-3-0343-1390-2. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0351-0680-0/21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage. Liliana Camacho González (2024). La traducción audiovisual del humor verbal al alemán. Berlin : Frank &amp; Timme. ILCEA 58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13ggg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage. María de la O Hernández-López (2024). Changing Discursive Trends in the Online Review Genre. Leiden, Boston : Brill. [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://linguistlist.org/issues/36/1095/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage. Attardo Salavatore (2020). The Linguistics of humor. In Nouveaux Cahiers d’Allemand. Vol. 40 (octobre), pp. 213-219.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours de la critique littéraire journalistique germanophone : étude du marquage de l’hétérogénéité énonciative et des relations métatextuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Michel de Montaigne - Bordeaux III, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016BOR30014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01383271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le politiquement correct : tabous, normes, transgressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, 2021, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.11482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.66282420749px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Dias </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférenceSorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6799-5087</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142459771</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">212149130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000432265775</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en linguistique allemande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université, CELISO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable Licence LLCER - Allemand (depuis 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédacteur ajoint de la revue </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILCEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disciplines enseignées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grammaire allemande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique allemande :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">morphologie, syntaxe, sémantique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pragmatique et discours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">linguistique textuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didactique de l’allemand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction audio-visuelle</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique textuelle, genre de discours, linguistique de l’énonciation, narratologie, analyse de discours, recension littéraire, répétition, presse germanophone, chaînes de référence.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences (Sorbonne Université) Depuis 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences (Université Grenoble Alpes) 2017-2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant en CPGE (Académie de Créteil) 2015-2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant en collège/lycée (Académie de Grenoble) 2013-2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATER (Université Nice Sophia-Antipolis) 2011-2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecteur de Français (Universität Regensburg, Allemagne) 2010-2011</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et concours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Le discours de la critique littéraire journalistique germanophone. Étude du marquage de l’hétérogénéité énonciative et des relations métatextuelles », Université Bordeaux Montaigne 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Procédés d’écriture de la répétition dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atemschaukel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Herta Müller », ENS de Lyon 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’Allemand 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’Allemand 2009</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations complémentaires :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’AGES (Association des Germanistes de l’Enseignement Supérieur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du CNU (section 12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung - Virtualität als Triebfeder sprachlich-textueller Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilman Schröder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuphilologische Mitteilungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126 (1), pp.5-13. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51814/nm.157051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunstsprachen, kulturelle Übersetzung und produktives Missverstehen in Zé do Rocks „lexikon üba vorurteile un andre teile“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Geiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lebende Sprachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/les-2025-0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herausforderungen und Chancen kultureller Missverständnisse: Literarische und linguistische Perspektiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Schwerter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lebende Sprachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (2), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/les-2025-0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversität und Inklusion auf Instagram: Eine kontrastive korpuslinguistische Analyse von #handisport und #behindertensport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aptum, Zeitschrift für Sprachkritik und Sprachkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (01), pp.81-97. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46771/9783967694604_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abordagens teóricas e metodológicas das interações na esfera digital a partir de diferentes gêneros textuais/discursivos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniela Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glauks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47677/gluks.v25i01.537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presentation of Guerrilla gardening in social media – a contrastive analysis of multimodal strategies in French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2025-0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Phänomen des Guerilla Gardening in Sozialen Medien – ein deutsch-französischer Vergleich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aptum, Zeitschrift für Sprachkritik und Sprachkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (03), pp.277-293. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46771/9783967694512_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW: Korpusgestützte Sprachanalyse: Beißwenger, Gredel, Lemnitzer, Schneider (eds.). Tübingen, Narr Frack Attempto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguist list</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://linguistlist.org/issues/35-1729/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung. – Interkulturalität und digitale Medien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.17856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche contrastive exploratoire « corpus based » des séquences de clôture romanesque : les chaines de référence comme marqueurs linguistiques au service de l’ analyse littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 86 (1), pp.85-113. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.086.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excessive Language on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuphilologische Mitteilungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124 (1), pp.128-148. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51814/nm.122704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW: Carmen Pérez-Llantada (2021). Research Genres Across Languages. Cambridge University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguist list</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://linguistlist.org/issues/34.828/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être politiquement incorrect ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le politiquement incorrect sur twitter : définitions et positionnements métaénonciatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles régularités pour les chaînes de référence dans le genre &amp;quot;nouvelles d’actualité&amp;quot; ? Exploration contrastive allemand / anglais / français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.17-43. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.082.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW. Daux-Combaudon Anne-Laure & Schneider Ricarda (Hg. 2021) Textanfänge. Abgrenzungs- und Definitionsfragen am Beispiel verschiedener Textsorten. Berlin, J.B. Metzler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.376-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW: Thurlow Crispin, Dürscheid Christa & Diémoz Federica (eds) (2020). Visualizing digital discourse. Berlin/Boston: De Gruyter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des clivages idéologiques : approches discursives du politiquement correct. — Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.11516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Janich, Nina (2019). Textlinguistik. 15 Einführungen und eine Diskussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguist list</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion et évaluation : le cas des adjectifs affectifs dans les critiques de Marcel Reich-Ranicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Marcel Reich-Ranicki - une critique littéraire populaire ?, 65, pp.97-110. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/germanica.7902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gamper, Ruth Mayer (éds.), Kurz und Knapp: Zur Mediengeschichte kleiner Formen vom 17. Jahrhundert bis zur Gegenwart, Bielefeld : transcript, 398p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.207-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Medias in res beginnt nicht nur diese Rezension...“ Comment commencer les textes de critique littéraire journalistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon Linguistique allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formen der Zirkulation auf Diskursebene am Beispiel des Romans Imperium von Christian Kracht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kwartalnik Neofilologiczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LXIV (3), pp.286-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recensions journalistiques germanophones; dispositifs énonciatifs et enjeux métadiscursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (4), pp.359-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de répétition : une tradition rhétorique à l'oeuvre dans un texte contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Variations linguistiques et incompréhension culturelle dans l’œuvre de Zé do Rock »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Geiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les enjeux de l’incompréhension culturelle : Réflexions linguistiques, juridiques et traductologiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Dias (Sorbonne Université); Nadine Rentel (Université de Sciences Appliquées de Zwickau, Allemagne); Stephanie Schwerter (Université Polytechnique Hauts-de-France), Mar 2024, Université Polytechnique Hauts-de-France, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Subversions linguistiques et transculturelles d’un „étranger“ en Allemagne : l’humour au service de la contestation et la connivence dans l’œuvre de Zé do Rock »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Geiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Humour, pouvoir et politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Dias; Emmanuelle Prak-Derrington; Nathalie Schnitzer, Oct 2023, Aix-Marseille Université, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humor in social media marketing. Comparing SNCF and Deutsche Bahn on Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Interkulturalität, Soziale Medien und die Arbeitswelt »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Westsächsische Hochschule Zwickau, Jun 2022, Zwickau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das „Nähe“-„Distanz“-Modell von Koch/Oesterreicher als mögliche sprachtheoretische und -methodologische Grundlage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « La comunicazione scientifica in Europa tra vicinanza e distanza: l’esempio della linguistica tedesca »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pise et de Sienne, Oct 2022, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#politiquementcorrect : entre désarmoçage et crispation des polémiques métalangagières sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Excessive Language in public discourse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Helsinki, Mar 2022, Helsinki (en ligne), Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu des marques de cohésion textuelle dans le genre narratif des résumés de films. Étude contrastive allemand-anglais-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Informer, déformer, re-former les genres : entre contraintes et variations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jun 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et réseaux sociaux : les emprunts de formes discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Mehrsprachigkeit und Interkulturalität »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Westsächsische Hochschule Zwickau, Jun 2022, Zwickau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bookstagram : uniformisation des pratiques médiatiques ou émergence d’un nouveau genre ? Étude contrastive français-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les mutations des discours médiatiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes &amp; Westsächsische Hochschule Zwickau, Jun 2021, Grenoble (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence dans les critiques littéraires journalistiques en français et en allemand : enjeux énonciatifs et métatextuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « La référence : (co-)construction et exploitation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes (en ligne), Mar 2021, Grenoble (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence dans un corpus contrastif (allemand-anglais-français) de romans réalistes du 19e siècle : analyse quantitative et qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraséologie et stylistique de la langue littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Erlangen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eine Sprache für das Unsagbare finden'. Über lexikalische Wiederholungen in Atemschaukel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature peut-elle rendre témoignage.. ? Aspects poétologiques et politiques dans l'œuvre de Herta Müller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour, pouvoir et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Prak-Derrington, Dominique Dias, Nathalie Schnitzer. Presses Universitaires de Provence, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue en tension. Critiques sociétales et évolutions linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibidem Verlag, 2025, 78-3-8382-1916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence dans les résumés de film. Etude contrastive allemand-anglais-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Paul Mayr; Cornelia Feyrer; Christine Konecny; Wolfgang Pöckl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Diskurs, Pragmatik kontrastiv. Romanish-deutsche und inneromanische Streifzüge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Timme, pp.225-253, 2025, 978-3-7329-1014-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#bookstagram ; #booktube, #booktok. Wie wirkt man überzeugend in Sozialen Medien?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roman Opiłowski; Hartmut Lenk; Beata Mikołajczyk; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation, Persuasion und Manipulation in Medientexten und -diskursen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vandenhoeck &amp; Ruprecht, pp.147-160, 2025, 9783847118060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique vu par les mèmes internet : humour, rhétorique et polémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vargas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Dias; Laure Gautherot; Nathalie Schnitzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue en tension. Critiques sociétales et évolutions linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ibidem, pp.187-211, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprachkontakte in den sozialen Medien: Übernahme von Diskursmustern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephanie Schwerter; Nadine Rentel; Benjamin Meisnitzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mehrsprachigkeit. Herausforderungen, Sprechereinstellungen und mediale Erscheinungsformen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ibidem, pp.95-117, 2024, 9783838219790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bookstagram : un cas de transmédialité générique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Dias; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations des discours médiatiques : approche contrastive et interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.91-107, 2023, 9783631869123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Dias; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations des discours médiatiques : approche contrastive et interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.7-12, 2023, 9783631869123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre and reference chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Gardelle; Laurence Vincent-Durroux; Hélène Vinckel-Roisin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference. From conventions to pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.89-106, 2023, 9789027212948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vocabulaire de la critique : portrait lexical d’un genre hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Bédouret; Christine Copy; Raluca Nita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et frontières de genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l’Adour, pp.45-62, 2023, 2353111505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Faktencheck zum Klimawandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Platelle; Anne-Sophie Gomez; Friederike Spitzl-Dupic; Susanne Ettinger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catastrophes, menaces et risques naturels. Natur und Umwelt: Risiken, Gefahren und Katastrophen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nodus, pp.60-75, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler aujourd’hui de rédaction de presse globalisée ? Étude comparée d’un corpus trilingue (français / anglais / allemand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanna Jereczek-Lipińska; Mirosław Trybisz; Izabela Pozierak-Trybisz; Joanna Drzazgowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Globalisation communicationnelle. Les enjeux linguistiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.211-222, 2021, 9783631845301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse outillée des données textuelles et genres de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johannes Dahm; Ruth Lambertz-Pollan; Maiwenn Roudaut; Bénédicte Terrisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines/Maschinen. Les machines dans l'espace germanique : de l'automate de Kempelen à Kraftwerk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.345-360, 2020, 9782753580022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence dans un corpus contrastif (allemand-anglais-français) de romans réalistes du XIXe siècle : analyse quantitative et qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludwig Fesenmeier; Iva Novakova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraséologie et stylistique de la langue littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.211-229, 2020, 978-3-631-81137-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fact-checking : un nouveau genre textuel pour lutter contre la désinformation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosa Cetro; Lorella Sini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fake news, rumeurs, intox… Stratégies et visées discursives de la désinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.77-64, 2020, 978-2-343-20916-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fact-checking : arbitre de la parole légitime ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Kolmogorova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours de légitimation : la langue et la politique à l’heure des défis mondiaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’université fédérale de Russie, pp.88-104, 2019, 9785763841305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistische Rezensionen: Entstehung einer Textsorte durch Interferenzen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Colin; Patrick Farges; Fritz Taubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annäherung durch Konflikt: Mittler und Vermittler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synchron Verlag, pp.225-233, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaticalité de la répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Baille; Alain Fernex. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du mot au concept : Répétition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.31-47, 2016, 9782706126215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualisation de l'évaluation et son effet structurant dans les critiques littéraires journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Gallèpe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours, texte et langue. La fabrique des formes et du sens.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.61-72, 2016, 9783653958454. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-653-06421-6/5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eine Sprache für das Unsagbare finden. Über lexikalische Wiederholungen in « Atemschaukel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Merchiers, Dorle and Höhne, Steffen and Lajarrige, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kann Literatur Zeuge sein ? poetologische und und politische Aspekte in Herta Müllers Werk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.135--155, 2014, 978-3-0343-1390-2. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0351-0680-0/21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage. Liliana Camacho González (2024). La traducción audiovisual del humor verbal al alemán. Berlin : Frank &amp; Timme. ILCEA 58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13ggg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage. María de la O Hernández-López (2024). Changing Discursive Trends in the Online Review Genre. Leiden, Boston : Brill. [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://linguistlist.org/issues/36/1095/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage. Attardo Salavatore (2020). The Linguistics of humor. In Nouveaux Cahiers d’Allemand. Vol. 40 (octobre), pp. 213-219.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours de la critique littéraire journalistique germanophone : étude du marquage de l’hétérogénéité énonciative et des relations métatextuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Michel de Montaigne - Bordeaux III, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016BOR30014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01383271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le politiquement correct : tabous, normes, transgressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, 2021, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.11482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="701498D7"/>
+    <w:nsid w:val="A712720E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DB77D573"/>
+    <w:nsid w:val="B485F19F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-dias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6799-5087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142459771" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212149130" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432265775" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ilcea/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rentel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Schr&#246;der" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51814/nm.157051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05314916v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Geiser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/les-2025-0047" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431135v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Schwerter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/les-2025-0048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46771/9783967694604_4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana da Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniela Ventura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47677/gluks.v25i01.537" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2025-0042" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46771/9783967694512_3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518966v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baumer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schnedecker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.086.0085" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.17856" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143838v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51814/nm.122704" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.082.0017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.11516" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02461736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.7902" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976892v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960017v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945932v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103029v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnitzer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510011v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautherot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133407v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034727v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034753v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vargas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967852v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143858v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999089v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126101v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985145v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-06421-6/5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999279v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0351-0680-0/21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ggg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034775v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01383271v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BOR30014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127900v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.11482" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-dias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6799-5087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142459771" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212149130" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432265775" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ilcea/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rentel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Schr&#246;der" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51814/nm.157051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05314916v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Geiser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/les-2025-0047" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431135v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Schwerter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/les-2025-0048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46771/9783967694604_4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana da Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniela Ventura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47677/gluks.v25i01.537" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2025-0042" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46771/9783967694512_3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143863v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.17856" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baumer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schnedecker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.086.0085" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143838v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51814/nm.122704" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.082.0017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.11516" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02461736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.7902" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976892v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960017v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945932v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103029v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnitzer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510011v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautherot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133407v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034727v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034753v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vargas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967852v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143858v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999089v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126101v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985145v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-06421-6/5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999279v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0351-0680-0/21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ggg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034775v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01383271v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BOR30014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127900v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.11482" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>