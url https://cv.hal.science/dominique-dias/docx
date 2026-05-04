--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.66282420749px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Dias </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférenceSorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6799-5087</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142459771</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">212149130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000432265775</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en linguistique allemande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université, CELISO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable Licence LLCER - Allemand (depuis 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédacteur ajoint de la revue </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILCEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disciplines enseignées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grammaire allemande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique allemande :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">morphologie, syntaxe, sémantique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pragmatique et discours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">linguistique textuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didactique de l’allemand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction audio-visuelle</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique textuelle, genre de discours, linguistique de l’énonciation, narratologie, analyse de discours, recension littéraire, répétition, presse germanophone, chaînes de référence.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences (Sorbonne Université) Depuis 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences (Université Grenoble Alpes) 2017-2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant en CPGE (Académie de Créteil) 2015-2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant en collège/lycée (Académie de Grenoble) 2013-2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATER (Université Nice Sophia-Antipolis) 2011-2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecteur de Français (Universität Regensburg, Allemagne) 2010-2011</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et concours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Le discours de la critique littéraire journalistique germanophone. Étude du marquage de l’hétérogénéité énonciative et des relations métatextuelles », Université Bordeaux Montaigne 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Procédés d’écriture de la répétition dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atemschaukel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Herta Müller », ENS de Lyon 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’Allemand 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’Allemand 2009</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations complémentaires :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’AGES (Association des Germanistes de l’Enseignement Supérieur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du CNU (section 12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung - Virtualität als Triebfeder sprachlich-textueller Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilman Schröder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuphilologische Mitteilungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126 (1), pp.5-13. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51814/nm.157051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunstsprachen, kulturelle Übersetzung und produktives Missverstehen in Zé do Rocks „lexikon üba vorurteile un andre teile“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Geiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lebende Sprachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/les-2025-0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herausforderungen und Chancen kultureller Missverständnisse: Literarische und linguistische Perspektiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Schwerter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lebende Sprachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (2), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/les-2025-0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversität und Inklusion auf Instagram: Eine kontrastive korpuslinguistische Analyse von #handisport und #behindertensport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aptum, Zeitschrift für Sprachkritik und Sprachkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (01), pp.81-97. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46771/9783967694604_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abordagens teóricas e metodológicas das interações na esfera digital a partir de diferentes gêneros textuais/discursivos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniela Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glauks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47677/gluks.v25i01.537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presentation of Guerrilla gardening in social media – a contrastive analysis of multimodal strategies in French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2025-0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Phänomen des Guerilla Gardening in Sozialen Medien – ein deutsch-französischer Vergleich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aptum, Zeitschrift für Sprachkritik und Sprachkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (03), pp.277-293. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46771/9783967694512_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW: Korpusgestützte Sprachanalyse: Beißwenger, Gredel, Lemnitzer, Schneider (eds.). Tübingen, Narr Frack Attempto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguist list</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://linguistlist.org/issues/35-1729/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung. – Interkulturalität und digitale Medien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.17856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche contrastive exploratoire « corpus based » des séquences de clôture romanesque : les chaines de référence comme marqueurs linguistiques au service de l’ analyse littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 86 (1), pp.85-113. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.086.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excessive Language on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuphilologische Mitteilungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124 (1), pp.128-148. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51814/nm.122704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW: Carmen Pérez-Llantada (2021). Research Genres Across Languages. Cambridge University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguist list</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://linguistlist.org/issues/34.828/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être politiquement incorrect ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le politiquement incorrect sur twitter : définitions et positionnements métaénonciatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles régularités pour les chaînes de référence dans le genre &amp;quot;nouvelles d’actualité&amp;quot; ? Exploration contrastive allemand / anglais / français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.17-43. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.082.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW. Daux-Combaudon Anne-Laure & Schneider Ricarda (Hg. 2021) Textanfänge. Abgrenzungs- und Definitionsfragen am Beispiel verschiedener Textsorten. Berlin, J.B. Metzler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.376-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW: Thurlow Crispin, Dürscheid Christa & Diémoz Federica (eds) (2020). Visualizing digital discourse. Berlin/Boston: De Gruyter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des clivages idéologiques : approches discursives du politiquement correct. — Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.11516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Janich, Nina (2019). Textlinguistik. 15 Einführungen und eine Diskussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguist list</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion et évaluation : le cas des adjectifs affectifs dans les critiques de Marcel Reich-Ranicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Marcel Reich-Ranicki - une critique littéraire populaire ?, 65, pp.97-110. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/germanica.7902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gamper, Ruth Mayer (éds.), Kurz und Knapp: Zur Mediengeschichte kleiner Formen vom 17. Jahrhundert bis zur Gegenwart, Bielefeld : transcript, 398p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.207-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Medias in res beginnt nicht nur diese Rezension...“ Comment commencer les textes de critique littéraire journalistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon Linguistique allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formen der Zirkulation auf Diskursebene am Beispiel des Romans Imperium von Christian Kracht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kwartalnik Neofilologiczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LXIV (3), pp.286-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recensions journalistiques germanophones; dispositifs énonciatifs et enjeux métadiscursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (4), pp.359-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de répétition : une tradition rhétorique à l'oeuvre dans un texte contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Variations linguistiques et incompréhension culturelle dans l’œuvre de Zé do Rock »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Geiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les enjeux de l’incompréhension culturelle : Réflexions linguistiques, juridiques et traductologiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Dias (Sorbonne Université); Nadine Rentel (Université de Sciences Appliquées de Zwickau, Allemagne); Stephanie Schwerter (Université Polytechnique Hauts-de-France), Mar 2024, Université Polytechnique Hauts-de-France, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Subversions linguistiques et transculturelles d’un „étranger“ en Allemagne : l’humour au service de la contestation et la connivence dans l’œuvre de Zé do Rock »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Geiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Humour, pouvoir et politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Dias; Emmanuelle Prak-Derrington; Nathalie Schnitzer, Oct 2023, Aix-Marseille Université, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humor in social media marketing. Comparing SNCF and Deutsche Bahn on Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Interkulturalität, Soziale Medien und die Arbeitswelt »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Westsächsische Hochschule Zwickau, Jun 2022, Zwickau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das „Nähe“-„Distanz“-Modell von Koch/Oesterreicher als mögliche sprachtheoretische und -methodologische Grundlage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « La comunicazione scientifica in Europa tra vicinanza e distanza: l’esempio della linguistica tedesca »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pise et de Sienne, Oct 2022, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#politiquementcorrect : entre désarmoçage et crispation des polémiques métalangagières sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Excessive Language in public discourse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Helsinki, Mar 2022, Helsinki (en ligne), Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu des marques de cohésion textuelle dans le genre narratif des résumés de films. Étude contrastive allemand-anglais-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Informer, déformer, re-former les genres : entre contraintes et variations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jun 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et réseaux sociaux : les emprunts de formes discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Mehrsprachigkeit und Interkulturalität »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Westsächsische Hochschule Zwickau, Jun 2022, Zwickau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bookstagram : uniformisation des pratiques médiatiques ou émergence d’un nouveau genre ? Étude contrastive français-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les mutations des discours médiatiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes &amp; Westsächsische Hochschule Zwickau, Jun 2021, Grenoble (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence dans les critiques littéraires journalistiques en français et en allemand : enjeux énonciatifs et métatextuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « La référence : (co-)construction et exploitation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes (en ligne), Mar 2021, Grenoble (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence dans un corpus contrastif (allemand-anglais-français) de romans réalistes du 19e siècle : analyse quantitative et qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraséologie et stylistique de la langue littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Erlangen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eine Sprache für das Unsagbare finden'. Über lexikalische Wiederholungen in Atemschaukel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature peut-elle rendre témoignage.. ? Aspects poétologiques et politiques dans l'œuvre de Herta Müller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour, pouvoir et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Prak-Derrington, Dominique Dias, Nathalie Schnitzer. Presses Universitaires de Provence, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue en tension. Critiques sociétales et évolutions linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibidem Verlag, 2025, 78-3-8382-1916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence dans les résumés de film. Etude contrastive allemand-anglais-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Paul Mayr; Cornelia Feyrer; Christine Konecny; Wolfgang Pöckl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Diskurs, Pragmatik kontrastiv. Romanish-deutsche und inneromanische Streifzüge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Timme, pp.225-253, 2025, 978-3-7329-1014-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#bookstagram ; #booktube, #booktok. Wie wirkt man überzeugend in Sozialen Medien?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roman Opiłowski; Hartmut Lenk; Beata Mikołajczyk; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation, Persuasion und Manipulation in Medientexten und -diskursen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vandenhoeck &amp; Ruprecht, pp.147-160, 2025, 9783847118060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique vu par les mèmes internet : humour, rhétorique et polémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vargas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Dias; Laure Gautherot; Nathalie Schnitzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue en tension. Critiques sociétales et évolutions linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ibidem, pp.187-211, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprachkontakte in den sozialen Medien: Übernahme von Diskursmustern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephanie Schwerter; Nadine Rentel; Benjamin Meisnitzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mehrsprachigkeit. Herausforderungen, Sprechereinstellungen und mediale Erscheinungsformen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ibidem, pp.95-117, 2024, 9783838219790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bookstagram : un cas de transmédialité générique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Dias; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations des discours médiatiques : approche contrastive et interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.91-107, 2023, 9783631869123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Dias; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations des discours médiatiques : approche contrastive et interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.7-12, 2023, 9783631869123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre and reference chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Gardelle; Laurence Vincent-Durroux; Hélène Vinckel-Roisin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference. From conventions to pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.89-106, 2023, 9789027212948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vocabulaire de la critique : portrait lexical d’un genre hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Bédouret; Christine Copy; Raluca Nita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et frontières de genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l’Adour, pp.45-62, 2023, 2353111505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Faktencheck zum Klimawandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Platelle; Anne-Sophie Gomez; Friederike Spitzl-Dupic; Susanne Ettinger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catastrophes, menaces et risques naturels. Natur und Umwelt: Risiken, Gefahren und Katastrophen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nodus, pp.60-75, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler aujourd’hui de rédaction de presse globalisée ? Étude comparée d’un corpus trilingue (français / anglais / allemand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanna Jereczek-Lipińska; Mirosław Trybisz; Izabela Pozierak-Trybisz; Joanna Drzazgowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Globalisation communicationnelle. Les enjeux linguistiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.211-222, 2021, 9783631845301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse outillée des données textuelles et genres de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johannes Dahm; Ruth Lambertz-Pollan; Maiwenn Roudaut; Bénédicte Terrisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines/Maschinen. Les machines dans l'espace germanique : de l'automate de Kempelen à Kraftwerk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.345-360, 2020, 9782753580022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence dans un corpus contrastif (allemand-anglais-français) de romans réalistes du XIXe siècle : analyse quantitative et qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludwig Fesenmeier; Iva Novakova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraséologie et stylistique de la langue littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.211-229, 2020, 978-3-631-81137-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fact-checking : un nouveau genre textuel pour lutter contre la désinformation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosa Cetro; Lorella Sini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fake news, rumeurs, intox… Stratégies et visées discursives de la désinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.77-64, 2020, 978-2-343-20916-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fact-checking : arbitre de la parole légitime ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Kolmogorova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours de légitimation : la langue et la politique à l’heure des défis mondiaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’université fédérale de Russie, pp.88-104, 2019, 9785763841305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistische Rezensionen: Entstehung einer Textsorte durch Interferenzen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Colin; Patrick Farges; Fritz Taubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annäherung durch Konflikt: Mittler und Vermittler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synchron Verlag, pp.225-233, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaticalité de la répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Baille; Alain Fernex. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du mot au concept : Répétition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.31-47, 2016, 9782706126215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualisation de l'évaluation et son effet structurant dans les critiques littéraires journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Gallèpe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours, texte et langue. La fabrique des formes et du sens.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.61-72, 2016, 9783653958454. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-653-06421-6/5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eine Sprache für das Unsagbare finden. Über lexikalische Wiederholungen in « Atemschaukel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Merchiers, Dorle and Höhne, Steffen and Lajarrige, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kann Literatur Zeuge sein ? poetologische und und politische Aspekte in Herta Müllers Werk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.135--155, 2014, 978-3-0343-1390-2. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0351-0680-0/21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage. Liliana Camacho González (2024). La traducción audiovisual del humor verbal al alemán. Berlin : Frank &amp; Timme. ILCEA 58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13ggg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage. María de la O Hernández-López (2024). Changing Discursive Trends in the Online Review Genre. Leiden, Boston : Brill. [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://linguistlist.org/issues/36/1095/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage. Attardo Salavatore (2020). The Linguistics of humor. In Nouveaux Cahiers d’Allemand. Vol. 40 (octobre), pp. 213-219.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours de la critique littéraire journalistique germanophone : étude du marquage de l’hétérogénéité énonciative et des relations métatextuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Michel de Montaigne - Bordeaux III, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016BOR30014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01383271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le politiquement correct : tabous, normes, transgressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, 2021, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.11482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.66282420749px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Dias </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférenceSorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6799-5087</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142459771</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">212149130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000432265775</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en linguistique allemande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université, CELISO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable Licence LLCER - Allemand (depuis 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédacteur ajoint de la revue </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILCEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disciplines enseignées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grammaire allemande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique allemande :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">morphologie, syntaxe, sémantique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pragmatique et discours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">linguistique textuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didactique de l’allemand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction audio-visuelle</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique textuelle, genre de discours, linguistique de l’énonciation, narratologie, analyse de discours, recension littéraire, répétition, presse germanophone, chaînes de référence.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences (Sorbonne Université) Depuis 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences (Université Grenoble Alpes) 2017-2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant en CPGE (Académie de Créteil) 2015-2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant en collège/lycée (Académie de Grenoble) 2013-2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATER (Université Nice Sophia-Antipolis) 2011-2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecteur de Français (Universität Regensburg, Allemagne) 2010-2011</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et concours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Le discours de la critique littéraire journalistique germanophone. Étude du marquage de l’hétérogénéité énonciative et des relations métatextuelles », Université Bordeaux Montaigne 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Procédés d’écriture de la répétition dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atemschaukel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Herta Müller », ENS de Lyon 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’Allemand 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’Allemand 2009</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations complémentaires :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’AGES (Association des Germanistes de l’Enseignement Supérieur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du CNU (section 12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presentation of Guerrilla gardening in social media – a contrastive analysis of multimodal strategies in French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2025-0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunstsprachen, kulturelle Übersetzung und produktives Missverstehen in Zé do Rocks „lexikon üba vorurteile un andre teile“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Geiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lebende Sprachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/les-2025-0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung - Virtualität als Triebfeder sprachlich-textueller Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilman Schröder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuphilologische Mitteilungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126 (1), pp.5-13. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51814/nm.157051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herausforderungen und Chancen kultureller Missverständnisse: Literarische und linguistische Perspektiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Schwerter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lebende Sprachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (2), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/les-2025-0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversität und Inklusion auf Instagram: Eine kontrastive korpuslinguistische Analyse von #handisport und #behindertensport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aptum, Zeitschrift für Sprachkritik und Sprachkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (01), pp.81-97. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46771/9783967694604_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abordagens teóricas e metodológicas das interações na esfera digital a partir de diferentes gêneros textuais/discursivos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniela Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glauks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47677/gluks.v25i01.537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW: Korpusgestützte Sprachanalyse: Beißwenger, Gredel, Lemnitzer, Schneider (eds.). Tübingen, Narr Frack Attempto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguist list</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://linguistlist.org/issues/35-1729/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Phänomen des Guerilla Gardening in Sozialen Medien – ein deutsch-französischer Vergleich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aptum, Zeitschrift für Sprachkritik und Sprachkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (03), pp.277-293. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46771/9783967694512_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung. – Interkulturalität und digitale Medien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.17856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche contrastive exploratoire « corpus based » des séquences de clôture romanesque : les chaines de référence comme marqueurs linguistiques au service de l’ analyse littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 86 (1), pp.85-113. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.086.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excessive Language on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuphilologische Mitteilungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124 (1), pp.128-148. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51814/nm.122704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW: Carmen Pérez-Llantada (2021). Research Genres Across Languages. Cambridge University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguist list</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://linguistlist.org/issues/34.828/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le politiquement incorrect sur twitter : définitions et positionnements métaénonciatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être politiquement incorrect ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des clivages idéologiques : approches discursives du politiquement correct. — Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.11516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles régularités pour les chaînes de référence dans le genre &amp;quot;nouvelles d’actualité&amp;quot; ? Exploration contrastive allemand / anglais / français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.17-43. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.082.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW. Daux-Combaudon Anne-Laure & Schneider Ricarda (Hg. 2021) Textanfänge. Abgrenzungs- und Definitionsfragen am Beispiel verschiedener Textsorten. Berlin, J.B. Metzler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.376-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW: Thurlow Crispin, Dürscheid Christa & Diémoz Federica (eds) (2020). Visualizing digital discourse. Berlin/Boston: De Gruyter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Janich, Nina (2019). Textlinguistik. 15 Einführungen und eine Diskussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguist list</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion et évaluation : le cas des adjectifs affectifs dans les critiques de Marcel Reich-Ranicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Marcel Reich-Ranicki - une critique littéraire populaire ?, 65, pp.97-110. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/germanica.7902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gamper, Ruth Mayer (éds.), Kurz und Knapp: Zur Mediengeschichte kleiner Formen vom 17. Jahrhundert bis zur Gegenwart, Bielefeld : transcript, 398p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.207-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formen der Zirkulation auf Diskursebene am Beispiel des Romans Imperium von Christian Kracht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kwartalnik Neofilologiczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LXIV (3), pp.286-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Medias in res beginnt nicht nur diese Rezension...“ Comment commencer les textes de critique littéraire journalistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon Linguistique allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recensions journalistiques germanophones; dispositifs énonciatifs et enjeux métadiscursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (4), pp.359-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de répétition : une tradition rhétorique à l'oeuvre dans un texte contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Variations linguistiques et incompréhension culturelle dans l’œuvre de Zé do Rock »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Geiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les enjeux de l’incompréhension culturelle : Réflexions linguistiques, juridiques et traductologiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Dias (Sorbonne Université); Nadine Rentel (Université de Sciences Appliquées de Zwickau, Allemagne); Stephanie Schwerter (Université Polytechnique Hauts-de-France), Mar 2024, Université Polytechnique Hauts-de-France, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Subversions linguistiques et transculturelles d’un „étranger“ en Allemagne : l’humour au service de la contestation et la connivence dans l’œuvre de Zé do Rock »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Geiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Humour, pouvoir et politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Dias; Emmanuelle Prak-Derrington; Nathalie Schnitzer, Oct 2023, Aix-Marseille Université, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et réseaux sociaux : les emprunts de formes discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Mehrsprachigkeit und Interkulturalität »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Westsächsische Hochschule Zwickau, Jun 2022, Zwickau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das „Nähe“-„Distanz“-Modell von Koch/Oesterreicher als mögliche sprachtheoretische und -methodologische Grundlage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « La comunicazione scientifica in Europa tra vicinanza e distanza: l’esempio della linguistica tedesca »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pise et de Sienne, Oct 2022, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humor in social media marketing. Comparing SNCF and Deutsche Bahn on Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Interkulturalität, Soziale Medien und die Arbeitswelt »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Westsächsische Hochschule Zwickau, Jun 2022, Zwickau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#politiquementcorrect : entre désarmoçage et crispation des polémiques métalangagières sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Excessive Language in public discourse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Helsinki, Mar 2022, Helsinki (en ligne), Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu des marques de cohésion textuelle dans le genre narratif des résumés de films. Étude contrastive allemand-anglais-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Informer, déformer, re-former les genres : entre contraintes et variations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jun 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bookstagram : uniformisation des pratiques médiatiques ou émergence d’un nouveau genre ? Étude contrastive français-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les mutations des discours médiatiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes &amp; Westsächsische Hochschule Zwickau, Jun 2021, Grenoble (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence dans les critiques littéraires journalistiques en français et en allemand : enjeux énonciatifs et métatextuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « La référence : (co-)construction et exploitation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes (en ligne), Mar 2021, Grenoble (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence dans un corpus contrastif (allemand-anglais-français) de romans réalistes du 19e siècle : analyse quantitative et qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraséologie et stylistique de la langue littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Erlangen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eine Sprache für das Unsagbare finden'. Über lexikalische Wiederholungen in Atemschaukel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature peut-elle rendre témoignage.. ? Aspects poétologiques et politiques dans l'œuvre de Herta Müller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour, pouvoir et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Prak-Derrington, Dominique Dias, Nathalie Schnitzer. Presses Universitaires de Provence, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue en tension. Critiques sociétales et évolutions linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibidem Verlag, 2025, 78-3-8382-1916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique vu par les mèmes internet : humour, rhétorique et polémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vargas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Dias; Laure Gautherot; Nathalie Schnitzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue en tension. Critiques sociétales et évolutions linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ibidem, pp.187-211, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence dans les résumés de film. Etude contrastive allemand-anglais-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Paul Mayr; Cornelia Feyrer; Christine Konecny; Wolfgang Pöckl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Diskurs, Pragmatik kontrastiv. Romanish-deutsche und inneromanische Streifzüge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Timme, pp.225-253, 2025, 978-3-7329-1014-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#bookstagram ; #booktube, #booktok. Wie wirkt man überzeugend in Sozialen Medien?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roman Opiłowski; Hartmut Lenk; Beata Mikołajczyk; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation, Persuasion und Manipulation in Medientexten und -diskursen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vandenhoeck &amp; Ruprecht, pp.147-160, 2025, 9783847118060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprachkontakte in den sozialen Medien: Übernahme von Diskursmustern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephanie Schwerter; Nadine Rentel; Benjamin Meisnitzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mehrsprachigkeit. Herausforderungen, Sprechereinstellungen und mediale Erscheinungsformen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ibidem, pp.95-117, 2024, 9783838219790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bookstagram : un cas de transmédialité générique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Dias; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations des discours médiatiques : approche contrastive et interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.91-107, 2023, 9783631869123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Dias; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations des discours médiatiques : approche contrastive et interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.7-12, 2023, 9783631869123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre and reference chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Gardelle; Laurence Vincent-Durroux; Hélène Vinckel-Roisin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference. From conventions to pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.89-106, 2023, 9789027212948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vocabulaire de la critique : portrait lexical d’un genre hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Bédouret; Christine Copy; Raluca Nita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et frontières de genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l’Adour, pp.45-62, 2023, 2353111505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Faktencheck zum Klimawandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Platelle; Anne-Sophie Gomez; Friederike Spitzl-Dupic; Susanne Ettinger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catastrophes, menaces et risques naturels. Natur und Umwelt: Risiken, Gefahren und Katastrophen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nodus, pp.60-75, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler aujourd’hui de rédaction de presse globalisée ? Étude comparée d’un corpus trilingue (français / anglais / allemand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanna Jereczek-Lipińska; Mirosław Trybisz; Izabela Pozierak-Trybisz; Joanna Drzazgowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Globalisation communicationnelle. Les enjeux linguistiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.211-222, 2021, 9783631845301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse outillée des données textuelles et genres de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johannes Dahm; Ruth Lambertz-Pollan; Maiwenn Roudaut; Bénédicte Terrisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines/Maschinen. Les machines dans l'espace germanique : de l'automate de Kempelen à Kraftwerk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.345-360, 2020, 9782753580022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence dans un corpus contrastif (allemand-anglais-français) de romans réalistes du XIXe siècle : analyse quantitative et qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludwig Fesenmeier; Iva Novakova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraséologie et stylistique de la langue littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.211-229, 2020, 978-3-631-81137-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fact-checking : un nouveau genre textuel pour lutter contre la désinformation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosa Cetro; Lorella Sini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fake news, rumeurs, intox… Stratégies et visées discursives de la désinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.77-64, 2020, 978-2-343-20916-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fact-checking : arbitre de la parole légitime ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Kolmogorova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours de légitimation : la langue et la politique à l’heure des défis mondiaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’université fédérale de Russie, pp.88-104, 2019, 9785763841305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistische Rezensionen: Entstehung einer Textsorte durch Interferenzen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Colin; Patrick Farges; Fritz Taubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annäherung durch Konflikt: Mittler und Vermittler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synchron Verlag, pp.225-233, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaticalité de la répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Baille; Alain Fernex. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du mot au concept : Répétition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.31-47, 2016, 9782706126215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualisation de l'évaluation et son effet structurant dans les critiques littéraires journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Gallèpe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours, texte et langue. La fabrique des formes et du sens.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.61-72, 2016, 9783653958454. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-653-06421-6/5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eine Sprache für das Unsagbare finden. Über lexikalische Wiederholungen in « Atemschaukel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Merchiers, Dorle and Höhne, Steffen and Lajarrige, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kann Literatur Zeuge sein ? poetologische und und politische Aspekte in Herta Müllers Werk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.135--155, 2014, 978-3-0343-1390-2. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0351-0680-0/21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage. Liliana Camacho González (2024). La traducción audiovisual del humor verbal al alemán. Berlin : Frank &amp; Timme. ILCEA 58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13ggg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage. María de la O Hernández-López (2024). Changing Discursive Trends in the Online Review Genre. Leiden, Boston : Brill. [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://linguistlist.org/issues/36/1095/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage. Attardo Salavatore (2020). The Linguistics of humor. In Nouveaux Cahiers d’Allemand. Vol. 40 (octobre), pp. 213-219.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours de la critique littéraire journalistique germanophone : étude du marquage de l’hétérogénéité énonciative et des relations métatextuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Michel de Montaigne - Bordeaux III, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016BOR30014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01383271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le politiquement correct : tabous, normes, transgressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, 2021, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.11482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A712720E"/>
+    <w:nsid w:val="690B94F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B485F19F"/>
+    <w:nsid w:val="C0F36D11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-dias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6799-5087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142459771" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212149130" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432265775" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ilcea/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rentel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Schr&#246;der" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51814/nm.157051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05314916v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Geiser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/les-2025-0047" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431135v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Schwerter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/les-2025-0048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46771/9783967694604_4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana da Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniela Ventura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47677/gluks.v25i01.537" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2025-0042" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46771/9783967694512_3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143863v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.17856" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baumer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schnedecker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.086.0085" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143838v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51814/nm.122704" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.082.0017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.11516" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02461736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.7902" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976892v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960017v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945932v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103029v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnitzer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510011v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautherot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133407v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034727v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034753v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vargas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967852v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143858v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999089v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126101v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985145v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-06421-6/5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999279v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0351-0680-0/21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ggg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034775v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01383271v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BOR30014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127900v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.11482" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-dias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6799-5087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142459771" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212149130" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432265775" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ilcea/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rentel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2025-0042" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05314916v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Geiser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/les-2025-0047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096127v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Schr&#246;der" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51814/nm.157051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Schwerter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/les-2025-0048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46771/9783967694604_4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana da Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniela Ventura" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47677/gluks.v25i01.537" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608004v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881062v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46771/9783967694512_3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143863v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.17856" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baumer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schnedecker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.086.0085" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143838v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51814/nm.122704" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.11516" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457218v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.082.0017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02461736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.7902" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744375v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976892v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960031v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960024v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945932v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103029v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnitzer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510011v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautherot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034753v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vargas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133407v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967852v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143858v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999089v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126101v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985145v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-06421-6/5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999279v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0351-0680-0/21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ggg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034775v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01383271v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BOR30014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127900v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.11482" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>