--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.66282420749px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Dias </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférenceSorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6799-5087</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142459771</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">212149130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000432265775</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en linguistique allemande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université, CELISO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable Licence LLCER - Allemand (depuis 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédacteur ajoint de la revue </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILCEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disciplines enseignées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grammaire allemande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique allemande :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">morphologie, syntaxe, sémantique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pragmatique et discours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">linguistique textuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didactique de l’allemand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction audio-visuelle</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique textuelle, genre de discours, linguistique de l’énonciation, narratologie, analyse de discours, recension littéraire, répétition, presse germanophone, chaînes de référence.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences (Sorbonne Université) Depuis 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences (Université Grenoble Alpes) 2017-2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant en CPGE (Académie de Créteil) 2015-2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant en collège/lycée (Académie de Grenoble) 2013-2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATER (Université Nice Sophia-Antipolis) 2011-2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecteur de Français (Universität Regensburg, Allemagne) 2010-2011</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et concours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Le discours de la critique littéraire journalistique germanophone. Étude du marquage de l’hétérogénéité énonciative et des relations métatextuelles », Université Bordeaux Montaigne 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Procédés d’écriture de la répétition dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atemschaukel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Herta Müller », ENS de Lyon 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’Allemand 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’Allemand 2009</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations complémentaires :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’AGES (Association des Germanistes de l’Enseignement Supérieur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du CNU (section 12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presentation of Guerrilla gardening in social media – a contrastive analysis of multimodal strategies in French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2025-0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunstsprachen, kulturelle Übersetzung und produktives Missverstehen in Zé do Rocks „lexikon üba vorurteile un andre teile“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Geiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lebende Sprachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/les-2025-0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung - Virtualität als Triebfeder sprachlich-textueller Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilman Schröder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuphilologische Mitteilungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126 (1), pp.5-13. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51814/nm.157051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herausforderungen und Chancen kultureller Missverständnisse: Literarische und linguistische Perspektiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Schwerter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lebende Sprachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (2), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/les-2025-0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversität und Inklusion auf Instagram: Eine kontrastive korpuslinguistische Analyse von #handisport und #behindertensport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aptum, Zeitschrift für Sprachkritik und Sprachkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (01), pp.81-97. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46771/9783967694604_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abordagens teóricas e metodológicas das interações na esfera digital a partir de diferentes gêneros textuais/discursivos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniela Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glauks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47677/gluks.v25i01.537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW: Korpusgestützte Sprachanalyse: Beißwenger, Gredel, Lemnitzer, Schneider (eds.). Tübingen, Narr Frack Attempto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguist list</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://linguistlist.org/issues/35-1729/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Phänomen des Guerilla Gardening in Sozialen Medien – ein deutsch-französischer Vergleich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aptum, Zeitschrift für Sprachkritik und Sprachkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (03), pp.277-293. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46771/9783967694512_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung. – Interkulturalität und digitale Medien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.17856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche contrastive exploratoire « corpus based » des séquences de clôture romanesque : les chaines de référence comme marqueurs linguistiques au service de l’ analyse littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 86 (1), pp.85-113. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.086.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excessive Language on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuphilologische Mitteilungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124 (1), pp.128-148. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51814/nm.122704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW: Carmen Pérez-Llantada (2021). Research Genres Across Languages. Cambridge University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguist list</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://linguistlist.org/issues/34.828/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le politiquement incorrect sur twitter : définitions et positionnements métaénonciatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être politiquement incorrect ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des clivages idéologiques : approches discursives du politiquement correct. — Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.11516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles régularités pour les chaînes de référence dans le genre &amp;quot;nouvelles d’actualité&amp;quot; ? Exploration contrastive allemand / anglais / français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.17-43. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.082.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW. Daux-Combaudon Anne-Laure & Schneider Ricarda (Hg. 2021) Textanfänge. Abgrenzungs- und Definitionsfragen am Beispiel verschiedener Textsorten. Berlin, J.B. Metzler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.376-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW: Thurlow Crispin, Dürscheid Christa & Diémoz Federica (eds) (2020). Visualizing digital discourse. Berlin/Boston: De Gruyter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Janich, Nina (2019). Textlinguistik. 15 Einführungen und eine Diskussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguist list</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion et évaluation : le cas des adjectifs affectifs dans les critiques de Marcel Reich-Ranicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Marcel Reich-Ranicki - une critique littéraire populaire ?, 65, pp.97-110. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/germanica.7902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gamper, Ruth Mayer (éds.), Kurz und Knapp: Zur Mediengeschichte kleiner Formen vom 17. Jahrhundert bis zur Gegenwart, Bielefeld : transcript, 398p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.207-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formen der Zirkulation auf Diskursebene am Beispiel des Romans Imperium von Christian Kracht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kwartalnik Neofilologiczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LXIV (3), pp.286-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Medias in res beginnt nicht nur diese Rezension...“ Comment commencer les textes de critique littéraire journalistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon Linguistique allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recensions journalistiques germanophones; dispositifs énonciatifs et enjeux métadiscursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (4), pp.359-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de répétition : une tradition rhétorique à l'oeuvre dans un texte contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Variations linguistiques et incompréhension culturelle dans l’œuvre de Zé do Rock »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Geiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les enjeux de l’incompréhension culturelle : Réflexions linguistiques, juridiques et traductologiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Dias (Sorbonne Université); Nadine Rentel (Université de Sciences Appliquées de Zwickau, Allemagne); Stephanie Schwerter (Université Polytechnique Hauts-de-France), Mar 2024, Université Polytechnique Hauts-de-France, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Subversions linguistiques et transculturelles d’un „étranger“ en Allemagne : l’humour au service de la contestation et la connivence dans l’œuvre de Zé do Rock »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Geiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Humour, pouvoir et politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Dias; Emmanuelle Prak-Derrington; Nathalie Schnitzer, Oct 2023, Aix-Marseille Université, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et réseaux sociaux : les emprunts de formes discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Mehrsprachigkeit und Interkulturalität »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Westsächsische Hochschule Zwickau, Jun 2022, Zwickau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das „Nähe“-„Distanz“-Modell von Koch/Oesterreicher als mögliche sprachtheoretische und -methodologische Grundlage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « La comunicazione scientifica in Europa tra vicinanza e distanza: l’esempio della linguistica tedesca »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pise et de Sienne, Oct 2022, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humor in social media marketing. Comparing SNCF and Deutsche Bahn on Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Interkulturalität, Soziale Medien und die Arbeitswelt »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Westsächsische Hochschule Zwickau, Jun 2022, Zwickau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#politiquementcorrect : entre désarmoçage et crispation des polémiques métalangagières sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Excessive Language in public discourse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Helsinki, Mar 2022, Helsinki (en ligne), Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu des marques de cohésion textuelle dans le genre narratif des résumés de films. Étude contrastive allemand-anglais-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Informer, déformer, re-former les genres : entre contraintes et variations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jun 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bookstagram : uniformisation des pratiques médiatiques ou émergence d’un nouveau genre ? Étude contrastive français-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les mutations des discours médiatiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes &amp; Westsächsische Hochschule Zwickau, Jun 2021, Grenoble (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence dans les critiques littéraires journalistiques en français et en allemand : enjeux énonciatifs et métatextuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « La référence : (co-)construction et exploitation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes (en ligne), Mar 2021, Grenoble (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence dans un corpus contrastif (allemand-anglais-français) de romans réalistes du 19e siècle : analyse quantitative et qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraséologie et stylistique de la langue littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Erlangen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eine Sprache für das Unsagbare finden'. Über lexikalische Wiederholungen in Atemschaukel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature peut-elle rendre témoignage.. ? Aspects poétologiques et politiques dans l'œuvre de Herta Müller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour, pouvoir et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Prak-Derrington, Dominique Dias, Nathalie Schnitzer. Presses Universitaires de Provence, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue en tension. Critiques sociétales et évolutions linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibidem Verlag, 2025, 78-3-8382-1916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique vu par les mèmes internet : humour, rhétorique et polémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vargas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Dias; Laure Gautherot; Nathalie Schnitzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue en tension. Critiques sociétales et évolutions linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ibidem, pp.187-211, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence dans les résumés de film. Etude contrastive allemand-anglais-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Paul Mayr; Cornelia Feyrer; Christine Konecny; Wolfgang Pöckl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Diskurs, Pragmatik kontrastiv. Romanish-deutsche und inneromanische Streifzüge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Timme, pp.225-253, 2025, 978-3-7329-1014-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#bookstagram ; #booktube, #booktok. Wie wirkt man überzeugend in Sozialen Medien?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roman Opiłowski; Hartmut Lenk; Beata Mikołajczyk; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation, Persuasion und Manipulation in Medientexten und -diskursen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vandenhoeck &amp; Ruprecht, pp.147-160, 2025, 9783847118060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprachkontakte in den sozialen Medien: Übernahme von Diskursmustern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephanie Schwerter; Nadine Rentel; Benjamin Meisnitzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mehrsprachigkeit. Herausforderungen, Sprechereinstellungen und mediale Erscheinungsformen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ibidem, pp.95-117, 2024, 9783838219790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bookstagram : un cas de transmédialité générique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Dias; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations des discours médiatiques : approche contrastive et interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.91-107, 2023, 9783631869123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Dias; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations des discours médiatiques : approche contrastive et interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.7-12, 2023, 9783631869123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre and reference chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Gardelle; Laurence Vincent-Durroux; Hélène Vinckel-Roisin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference. From conventions to pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.89-106, 2023, 9789027212948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vocabulaire de la critique : portrait lexical d’un genre hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Bédouret; Christine Copy; Raluca Nita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et frontières de genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l’Adour, pp.45-62, 2023, 2353111505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Faktencheck zum Klimawandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Platelle; Anne-Sophie Gomez; Friederike Spitzl-Dupic; Susanne Ettinger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catastrophes, menaces et risques naturels. Natur und Umwelt: Risiken, Gefahren und Katastrophen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nodus, pp.60-75, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler aujourd’hui de rédaction de presse globalisée ? Étude comparée d’un corpus trilingue (français / anglais / allemand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanna Jereczek-Lipińska; Mirosław Trybisz; Izabela Pozierak-Trybisz; Joanna Drzazgowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Globalisation communicationnelle. Les enjeux linguistiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.211-222, 2021, 9783631845301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse outillée des données textuelles et genres de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johannes Dahm; Ruth Lambertz-Pollan; Maiwenn Roudaut; Bénédicte Terrisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines/Maschinen. Les machines dans l'espace germanique : de l'automate de Kempelen à Kraftwerk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.345-360, 2020, 9782753580022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence dans un corpus contrastif (allemand-anglais-français) de romans réalistes du XIXe siècle : analyse quantitative et qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludwig Fesenmeier; Iva Novakova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraséologie et stylistique de la langue littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.211-229, 2020, 978-3-631-81137-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fact-checking : un nouveau genre textuel pour lutter contre la désinformation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosa Cetro; Lorella Sini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fake news, rumeurs, intox… Stratégies et visées discursives de la désinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.77-64, 2020, 978-2-343-20916-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fact-checking : arbitre de la parole légitime ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Kolmogorova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours de légitimation : la langue et la politique à l’heure des défis mondiaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’université fédérale de Russie, pp.88-104, 2019, 9785763841305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistische Rezensionen: Entstehung einer Textsorte durch Interferenzen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Colin; Patrick Farges; Fritz Taubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annäherung durch Konflikt: Mittler und Vermittler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synchron Verlag, pp.225-233, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaticalité de la répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Baille; Alain Fernex. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du mot au concept : Répétition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.31-47, 2016, 9782706126215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualisation de l'évaluation et son effet structurant dans les critiques littéraires journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Gallèpe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours, texte et langue. La fabrique des formes et du sens.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.61-72, 2016, 9783653958454. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-653-06421-6/5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eine Sprache für das Unsagbare finden. Über lexikalische Wiederholungen in « Atemschaukel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Merchiers, Dorle and Höhne, Steffen and Lajarrige, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kann Literatur Zeuge sein ? poetologische und und politische Aspekte in Herta Müllers Werk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.135--155, 2014, 978-3-0343-1390-2. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0351-0680-0/21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage. Liliana Camacho González (2024). La traducción audiovisual del humor verbal al alemán. Berlin : Frank &amp; Timme. ILCEA 58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13ggg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage. María de la O Hernández-López (2024). Changing Discursive Trends in the Online Review Genre. Leiden, Boston : Brill. [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://linguistlist.org/issues/36/1095/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage. Attardo Salavatore (2020). The Linguistics of humor. In Nouveaux Cahiers d’Allemand. Vol. 40 (octobre), pp. 213-219.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours de la critique littéraire journalistique germanophone : étude du marquage de l’hétérogénéité énonciative et des relations métatextuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Michel de Montaigne - Bordeaux III, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016BOR30014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01383271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le politiquement correct : tabous, normes, transgressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, 2021, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.11482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.66282420749px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Dias </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférenceSorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6799-5087</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142459771</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">212149130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000432265775</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en linguistique allemande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université, CELISO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable Licence LLCER - Allemand (depuis 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédacteur ajoint de la revue </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILCEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disciplines enseignées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grammaire allemande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique allemande :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">morphologie, syntaxe, sémantique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">pragmatique et discours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">linguistique textuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didactique de l’allemand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction audio-visuelle</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique textuelle, genre de discours, linguistique de l’énonciation, narratologie, analyse de discours, recension littéraire, répétition, presse germanophone, chaînes de référence.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences (Sorbonne Université) Depuis 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences (Université Grenoble Alpes) 2017-2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant en CPGE (Académie de Créteil) 2015-2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant en collège/lycée (Académie de Grenoble) 2013-2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATER (Université Nice Sophia-Antipolis) 2011-2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecteur de Français (Universität Regensburg, Allemagne) 2010-2011</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et concours :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Le discours de la critique littéraire journalistique germanophone. Étude du marquage de l’hétérogénéité énonciative et des relations métatextuelles », Université Bordeaux Montaigne 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Procédés d’écriture de la répétition dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atemschaukel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Herta Müller », ENS de Lyon 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’Allemand 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’Allemand 2009</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations complémentaires :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’AGES (Association des Germanistes de l’Enseignement Supérieur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du CNU (section 12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presentation of Guerrilla gardening in social media – a contrastive analysis of multimodal strategies in French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2025-0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunstsprachen, kulturelle Übersetzung und produktives Missverstehen in Zé do Rocks „lexikon üba vorurteile un andre teile“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Geiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lebende Sprachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/les-2025-0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung - Virtualität als Triebfeder sprachlich-textueller Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilman Schröder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuphilologische Mitteilungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126 (1), pp.5-13. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51814/nm.157051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abordagens teóricas e metodológicas das interações na esfera digital a partir de diferentes gêneros textuais/discursivos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniela Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glauks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47677/gluks.v25i01.537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herausforderungen und Chancen kultureller Missverständnisse: Literarische und linguistische Perspektiven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Schwerter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lebende Sprachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (2), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/les-2025-0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversität und Inklusion auf Instagram: Eine kontrastive korpuslinguistische Analyse von #handisport und #behindertensport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aptum, Zeitschrift für Sprachkritik und Sprachkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (01), pp.81-97. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46771/9783967694604_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW: Korpusgestützte Sprachanalyse: Beißwenger, Gredel, Lemnitzer, Schneider (eds.). Tübingen, Narr Frack Attempto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguist list</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://linguistlist.org/issues/35-1729/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Phänomen des Guerilla Gardening in Sozialen Medien – ein deutsch-französischer Vergleich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aptum, Zeitschrift für Sprachkritik und Sprachkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (03), pp.277-293. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46771/9783967694512_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche contrastive exploratoire « corpus based » des séquences de clôture romanesque : les chaines de référence comme marqueurs linguistiques au service de l’ analyse littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 86 (1), pp.85-113. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.086.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung. – Interkulturalität und digitale Medien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.17856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excessive Language on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuphilologische Mitteilungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124 (1), pp.128-148. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51814/nm.122704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW: Carmen Pérez-Llantada (2021). Research Genres Across Languages. Cambridge University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguist list</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://linguistlist.org/issues/34.828/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le politiquement incorrect sur twitter : définitions et positionnements métaénonciatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être ou ne pas être politiquement incorrect ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des clivages idéologiques : approches discursives du politiquement correct. — Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.11516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles régularités pour les chaînes de référence dans le genre &amp;quot;nouvelles d’actualité&amp;quot; ? Exploration contrastive allemand / anglais / français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.17-43. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.082.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW. Daux-Combaudon Anne-Laure & Schneider Ricarda (Hg. 2021) Textanfänge. Abgrenzungs- und Definitionsfragen am Beispiel verschiedener Textsorten. Berlin, J.B. Metzler.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.376-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVIEW: Thurlow Crispin, Dürscheid Christa & Diémoz Federica (eds) (2020). Visualizing digital discourse. Berlin/Boston: De Gruyter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Janich, Nina (2019). Textlinguistik. 15 Einführungen und eine Diskussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguist list</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion et évaluation : le cas des adjectifs affectifs dans les critiques de Marcel Reich-Ranicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Marcel Reich-Ranicki - une critique littéraire populaire ?, 65, pp.97-110. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/germanica.7902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gamper, Ruth Mayer (éds.), Kurz und Knapp: Zur Mediengeschichte kleiner Formen vom 17. Jahrhundert bis zur Gegenwart, Bielefeld : transcript, 398p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.207-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formen der Zirkulation auf Diskursebene am Beispiel des Romans Imperium von Christian Kracht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kwartalnik Neofilologiczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LXIV (3), pp.286-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Medias in res beginnt nicht nur diese Rezension...“ Comment commencer les textes de critique littéraire journalistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon Linguistique allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recensions journalistiques germanophones; dispositifs énonciatifs et enjeux métadiscursifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (4), pp.359-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de répétition : une tradition rhétorique à l'oeuvre dans un texte contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Variations linguistiques et incompréhension culturelle dans l’œuvre de Zé do Rock »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Geiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les enjeux de l’incompréhension culturelle : Réflexions linguistiques, juridiques et traductologiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Dias (Sorbonne Université); Nadine Rentel (Université de Sciences Appliquées de Zwickau, Allemagne); Stephanie Schwerter (Université Polytechnique Hauts-de-France), Mar 2024, Université Polytechnique Hauts-de-France, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Subversions linguistiques et transculturelles d’un „étranger“ en Allemagne : l’humour au service de la contestation et la connivence dans l’œuvre de Zé do Rock »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Geiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Humour, pouvoir et politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Dias; Emmanuelle Prak-Derrington; Nathalie Schnitzer, Oct 2023, Aix-Marseille Université, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et réseaux sociaux : les emprunts de formes discursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Mehrsprachigkeit und Interkulturalität »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Westsächsische Hochschule Zwickau, Jun 2022, Zwickau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das „Nähe“-„Distanz“-Modell von Koch/Oesterreicher als mögliche sprachtheoretische und -methodologische Grundlage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « La comunicazione scientifica in Europa tra vicinanza e distanza: l’esempio della linguistica tedesca »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pise et de Sienne, Oct 2022, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humor in social media marketing. Comparing SNCF and Deutsche Bahn on Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Interkulturalität, Soziale Medien und die Arbeitswelt »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Westsächsische Hochschule Zwickau, Jun 2022, Zwickau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#politiquementcorrect : entre désarmoçage et crispation des polémiques métalangagières sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Excessive Language in public discourse »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Helsinki, Mar 2022, Helsinki (en ligne), Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu des marques de cohésion textuelle dans le genre narratif des résumés de films. Étude contrastive allemand-anglais-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Informer, déformer, re-former les genres : entre contraintes et variations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jun 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bookstagram : uniformisation des pratiques médiatiques ou émergence d’un nouveau genre ? Étude contrastive français-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les mutations des discours médiatiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes &amp; Westsächsische Hochschule Zwickau, Jun 2021, Grenoble (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence dans les critiques littéraires journalistiques en français et en allemand : enjeux énonciatifs et métatextuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « La référence : (co-)construction et exploitation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes (en ligne), Mar 2021, Grenoble (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence dans un corpus contrastif (allemand-anglais-français) de romans réalistes du 19e siècle : analyse quantitative et qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraséologie et stylistique de la langue littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Erlangen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eine Sprache für das Unsagbare finden'. Über lexikalische Wiederholungen in Atemschaukel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature peut-elle rendre témoignage.. ? Aspects poétologiques et politiques dans l'œuvre de Herta Müller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour, pouvoir et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Prak-Derrington, Dominique Dias, Nathalie Schnitzer. Presses Universitaires de Provence, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue en tension. Critiques sociétales et évolutions linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautherot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibidem Verlag, 2025, 78-3-8382-1916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique vu par les mèmes internet : humour, rhétorique et polémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vargas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Dias; Laure Gautherot; Nathalie Schnitzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue en tension. Critiques sociétales et évolutions linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ibidem, pp.187-211, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence dans les résumés de film. Etude contrastive allemand-anglais-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Paul Mayr; Cornelia Feyrer; Christine Konecny; Wolfgang Pöckl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Diskurs, Pragmatik kontrastiv. Romanish-deutsche und inneromanische Streifzüge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Timme, pp.225-253, 2025, 978-3-7329-1014-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#bookstagram ; #booktube, #booktok. Wie wirkt man überzeugend in Sozialen Medien?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roman Opiłowski; Hartmut Lenk; Beata Mikołajczyk; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation, Persuasion und Manipulation in Medientexten und -diskursen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vandenhoeck &amp; Ruprecht, pp.147-160, 2025, 9783847118060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprachkontakte in den sozialen Medien: Übernahme von Diskursmustern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephanie Schwerter; Nadine Rentel; Benjamin Meisnitzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mehrsprachigkeit. Herausforderungen, Sprechereinstellungen und mediale Erscheinungsformen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ibidem, pp.95-117, 2024, 9783838219790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre and reference chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Gardelle; Laurence Vincent-Durroux; Hélène Vinckel-Roisin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference. From conventions to pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.89-106, 2023, 9789027212948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bookstagram : un cas de transmédialité générique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Dias; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations des discours médiatiques : approche contrastive et interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.91-107, 2023, 9783631869123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Dias; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations des discours médiatiques : approche contrastive et interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.7-12, 2023, 9783631869123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vocabulaire de la critique : portrait lexical d’un genre hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Bédouret; Christine Copy; Raluca Nita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et frontières de genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l’Adour, pp.45-62, 2023, 2353111505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Faktencheck zum Klimawandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Platelle; Anne-Sophie Gomez; Friederike Spitzl-Dupic; Susanne Ettinger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catastrophes, menaces et risques naturels. Natur und Umwelt: Risiken, Gefahren und Katastrophen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nodus, pp.60-75, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler aujourd’hui de rédaction de presse globalisée ? Étude comparée d’un corpus trilingue (français / anglais / allemand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanna Jereczek-Lipińska; Mirosław Trybisz; Izabela Pozierak-Trybisz; Joanna Drzazgowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Globalisation communicationnelle. Les enjeux linguistiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.211-222, 2021, 9783631845301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de référence dans un corpus contrastif (allemand-anglais-français) de romans réalistes du XIXe siècle : analyse quantitative et qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schnedecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludwig Fesenmeier; Iva Novakova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraséologie et stylistique de la langue littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.211-229, 2020, 978-3-631-81137-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse outillée des données textuelles et genres de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johannes Dahm; Ruth Lambertz-Pollan; Maiwenn Roudaut; Bénédicte Terrisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines/Maschinen. Les machines dans l'espace germanique : de l'automate de Kempelen à Kraftwerk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.345-360, 2020, 9782753580022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fact-checking : un nouveau genre textuel pour lutter contre la désinformation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosa Cetro; Lorella Sini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fake news, rumeurs, intox… Stratégies et visées discursives de la désinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.77-64, 2020, 978-2-343-20916-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fact-checking : arbitre de la parole légitime ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Kolmogorova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours de légitimation : la langue et la politique à l’heure des défis mondiaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’université fédérale de Russie, pp.88-104, 2019, 9785763841305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistische Rezensionen: Entstehung einer Textsorte durch Interferenzen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Colin; Patrick Farges; Fritz Taubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annäherung durch Konflikt: Mittler und Vermittler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synchron Verlag, pp.225-233, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaticalité de la répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Baille; Alain Fernex. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du mot au concept : Répétition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.31-47, 2016, 9782706126215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualisation de l'évaluation et son effet structurant dans les critiques littéraires journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Gallèpe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours, texte et langue. La fabrique des formes et du sens.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.61-72, 2016, 9783653958454. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-653-06421-6/5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eine Sprache für das Unsagbare finden. Über lexikalische Wiederholungen in « Atemschaukel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Merchiers, Dorle and Höhne, Steffen and Lajarrige, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kann Literatur Zeuge sein ? poetologische und und politische Aspekte in Herta Müllers Werk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.135--155, 2014, 978-3-0343-1390-2. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0351-0680-0/21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage. Liliana Camacho González (2024). La traducción audiovisual del humor verbal al alemán. Berlin : Frank &amp; Timme. ILCEA 58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13ggg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage. María de la O Hernández-López (2024). Changing Discursive Trends in the Online Review Genre. Leiden, Boston : Brill. [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://linguistlist.org/issues/36/1095/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’ouvrage. Attardo Salavatore (2020). The Linguistics of humor. In Nouveaux Cahiers d’Allemand. Vol. 40 (octobre), pp. 213-219.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours de la critique littéraire journalistique germanophone : étude du marquage de l’hétérogénéité énonciative et des relations métatextuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Michel de Montaigne - Bordeaux III, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016BOR30014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01383271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le politiquement correct : tabous, normes, transgressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, 2021, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.11482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03127900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="690B94F9"/>
+    <w:nsid w:val="B5CBFBA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C0F36D11"/>
+    <w:nsid w:val="1984DC86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-dias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6799-5087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142459771" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212149130" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432265775" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ilcea/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rentel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2025-0042" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05314916v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Geiser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/les-2025-0047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096127v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Schr&#246;der" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51814/nm.157051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Schwerter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/les-2025-0048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46771/9783967694604_4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana da Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniela Ventura" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47677/gluks.v25i01.537" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608004v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881062v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46771/9783967694512_3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143863v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.17856" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baumer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schnedecker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.086.0085" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143838v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51814/nm.122704" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.11516" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457218v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.082.0017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02461736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.7902" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744375v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976892v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960031v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960024v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945932v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103029v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnitzer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510011v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautherot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034753v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vargas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133407v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967852v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143858v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999089v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126101v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985145v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-06421-6/5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999279v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0351-0680-0/21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ggg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034775v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01383271v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BOR30014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127900v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.11482" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-dias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6799-5087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142459771" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212149130" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432265775" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ilcea/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rentel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2025-0042" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05314916v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Geiser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/les-2025-0047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096127v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Schr&#246;der" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51814/nm.157051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana da Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniela Ventura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47677/gluks.v25i01.537" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431135v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Schwerter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/les-2025-0048" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46771/9783967694604_4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608004v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881062v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46771/9783967694512_3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518966v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baumer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schnedecker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.086.0085" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.17856" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143838v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51814/nm.122704" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.11516" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457218v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gardelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.082.0017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02461736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.7902" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744375v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976892v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960031v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960024v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945932v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103029v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnitzer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510011v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautherot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034753v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vargas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133407v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967852v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967815v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143858v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999089v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126101v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985145v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-06421-6/5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999279v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0351-0680-0/21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ggg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034775v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01383271v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BOR30014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127900v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.11482" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>